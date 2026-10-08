--- v0 (2026-08-08)
+++ v1 (2026-10-08)
@@ -1,48 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3521E249" w14:textId="77777777" w:rsidR="005D3677" w:rsidRDefault="005D3677" w:rsidP="005D3677">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51FEE850" w14:textId="77777777" w:rsidR="005D3677" w:rsidRDefault="005D3677" w:rsidP="005D3677">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -182,117 +186,92 @@
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00301632">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> days in term </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A534CF" w14:textId="77777777" w:rsidR="005D3677" w:rsidRPr="00301632" w:rsidRDefault="005D3677" w:rsidP="005D3677">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33E7C6F0" w14:textId="77777777" w:rsidR="005D3677" w:rsidRPr="00301632" w:rsidRDefault="005D3677" w:rsidP="005D3677">
+    <w:p w14:paraId="33E7C6F0" w14:textId="1F5F8440" w:rsidR="005D3677" w:rsidRPr="00301632" w:rsidRDefault="005D3677" w:rsidP="005D3677">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00301632">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Term begins: </w:t>
       </w:r>
       <w:r w:rsidRPr="00301632">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00301632">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-        <w:t>st</w:t>
+      <w:r w:rsidR="00F421DA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Monday 4th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00301632">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
@@ -2296,71 +2275,71 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the school is required to close to facilitate the electoral duties of the polling station</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00341E10">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> then one of the occasional days should be allocated to this closure.) </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005652E8" w:rsidRPr="005D3677" w:rsidSect="005D3677">
-      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="709" w:right="1134" w:bottom="1276" w:left="1134" w:header="709" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75B160A2" w14:textId="77777777" w:rsidR="009972A6" w:rsidRDefault="009972A6" w:rsidP="005D3677">
+    <w:p w14:paraId="4DDC44D5" w14:textId="77777777" w:rsidR="00E267B6" w:rsidRDefault="00E267B6" w:rsidP="005D3677">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B34223F" w14:textId="77777777" w:rsidR="009972A6" w:rsidRDefault="009972A6" w:rsidP="005D3677">
+    <w:p w14:paraId="1A99D815" w14:textId="77777777" w:rsidR="00E267B6" w:rsidRDefault="00E267B6" w:rsidP="005D3677">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -2387,58 +2366,58 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27FA728D" w14:textId="77777777" w:rsidR="009972A6" w:rsidRDefault="009972A6" w:rsidP="005D3677">
+    <w:p w14:paraId="7DD1D99C" w14:textId="77777777" w:rsidR="00E267B6" w:rsidRDefault="00E267B6" w:rsidP="005D3677">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5857756A" w14:textId="77777777" w:rsidR="009972A6" w:rsidRDefault="009972A6" w:rsidP="005D3677">
+    <w:p w14:paraId="7CF3B4CE" w14:textId="77777777" w:rsidR="00E267B6" w:rsidRDefault="00E267B6" w:rsidP="005D3677">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20A539E2" w14:textId="7DA8DB71" w:rsidR="005D3677" w:rsidRDefault="005D3677">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="491261D8" wp14:editId="055D096D">
           <wp:simplePos x="0" y="0"/>
@@ -2608,78 +2587,86 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="447241359">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D3677"/>
+    <w:rsid w:val="003C49C2"/>
     <w:rsid w:val="005652E8"/>
     <w:rsid w:val="0058134E"/>
     <w:rsid w:val="005D3677"/>
     <w:rsid w:val="009972A6"/>
+    <w:rsid w:val="00A343F7"/>
     <w:rsid w:val="00A63343"/>
+    <w:rsid w:val="00BA7949"/>
     <w:rsid w:val="00BD6252"/>
+    <w:rsid w:val="00D03FA9"/>
+    <w:rsid w:val="00D16F84"/>
+    <w:rsid w:val="00DA74EF"/>
+    <w:rsid w:val="00E267B6"/>
+    <w:rsid w:val="00F421DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6E2FAB78"/>
@@ -3698,51 +3685,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D3677"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -4020,59 +4007,303 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Status xmlns="4ae8991e-a040-4589-b273-3c41ed2ad5b6" xsi:nil="true"/>
+    <Location xmlns="4ae8991e-a040-4589-b273-3c41ed2ad5b6" xsi:nil="true"/>
+    <No_x002e_ xmlns="4ae8991e-a040-4589-b273-3c41ed2ad5b6" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010005912C77A6C73E42909AC46B3CA6E5E4" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="eb85ab157c18a203787b14f01a8ddbb4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4ae8991e-a040-4589-b273-3c41ed2ad5b6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="61727c3af85cda430f7bf4871af4f153" ns2:_="">
+    <xsd:import namespace="4ae8991e-a040-4589-b273-3c41ed2ad5b6"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:Location" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4ae8991e-a040-4589-b273-3c41ed2ad5b6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Location" ma:index="12" nillable="true" ma:displayName="Location" ma:format="Dropdown" ma:internalName="Location">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="PPP Team Site"/>
+          <xsd:enumeration value="PSP SharePoint"/>
+          <xsd:enumeration value="PSP Team Site"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="13" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Standard Item"/>
+          <xsd:enumeration value="Temporary"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="No_x002e_" ma:index="14" nillable="true" ma:displayName="Order" ma:format="Dropdown" ma:internalName="No_x002e_" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D69396C2-903C-4664-8BE1-A234501A6633}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4ae8991e-a040-4589-b273-3c41ed2ad5b6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B2A18A0-D4CF-4EA2-8A39-FBFBD42335BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4ae8991e-a040-4589-b273-3c41ed2ad5b6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A80B12C1-2D18-4F27-864F-B092CF411A04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>279</Words>
+  <Words>278</Words>
   <Characters>1591</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Bolton Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1867</CharactersWithSpaces>
+  <CharactersWithSpaces>1866</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Storey, Rachael</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010005912C77A6C73E42909AC46B3CA6E5E4</vt:lpwstr>
+  </property>
+</Properties>
+</file>