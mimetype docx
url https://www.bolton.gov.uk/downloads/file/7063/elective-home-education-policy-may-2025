--- v0 (2025-10-24)
+++ v1 (2026-11-06)
@@ -80,51 +80,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="163CAB85" w14:textId="77777777" w:rsidR="0051792C" w:rsidRDefault="0051792C" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C0A010B" w14:textId="0A536025" w:rsidR="000159A1" w:rsidRPr="00B672E2" w:rsidRDefault="00371D8F" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B672E2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00900EAB" wp14:editId="2558C354">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00900EAB" wp14:editId="2558C354">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-914400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>7841615</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8757285" cy="1550575"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="79" name="image3.jpeg" descr="Graphical user interface, application, Teams"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="79" name="image3.jpeg" descr="Graphical user interface, application, Teams"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -141,51 +141,51 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="8757285" cy="1550575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EB1386" w:rsidRPr="00B672E2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="713A8748" wp14:editId="3E9ED9D7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="713A8748" wp14:editId="3E9ED9D7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4230370</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>330200</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2282400" cy="1004400"/>
             <wp:effectExtent l="0" t="0" r="3810" b="5715"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21313"/>
                 <wp:lineTo x="21456" y="21313"/>
                 <wp:lineTo x="21456" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="78" name="image1.jpeg" descr="A black and white sign"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -271,51 +271,51 @@
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="125D9961" w14:textId="2A5032EB" w:rsidR="002F536C" w:rsidRPr="002F536C" w:rsidRDefault="002F536C">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002F536C">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:bCs/>
               <w:color w:val="auto"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="64B22941" w14:textId="4BA88368" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="64B22941" w14:textId="31F8A495" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \h \z \u \t "Heading 2,1,Heading 3,2,Style1,2,Heading EG,2,SUB HEAD EG,3" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc197602048" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
@@ -337,67 +337,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602048 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21E588E4" w14:textId="1B5DAF76" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="21E588E4" w14:textId="11D592BA" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602049" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -410,67 +410,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602049 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7DC16A57" w14:textId="46E539BE" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="7DC16A57" w14:textId="19E6C93B" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602050" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Parents’ rights and responsibilities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -483,67 +483,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602050 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="001991CE" w14:textId="6ADE121F" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="001991CE" w14:textId="58C65963" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602051" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Compulsory school age</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -555,67 +555,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602051 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6FFB4B99" w14:textId="66D625CC" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="6FFB4B99" w14:textId="1BC1B7B5" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602052" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Efficient education</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -627,67 +627,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602052 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16901C87" w14:textId="6BE121C6" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="16901C87" w14:textId="3C1B47B3" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602053" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Suitable education</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -699,67 +699,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602053 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="31A3368B" w14:textId="016474B9" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="31A3368B" w14:textId="275A6F53" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602054" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Choosing Home Education</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -771,67 +771,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602054 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D70419E" w14:textId="746B33DE" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="5D70419E" w14:textId="2EAE13A3" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602055" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Demonstrating education is suitable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -843,67 +843,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602055 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36924369" w14:textId="5840952E" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="36924369" w14:textId="5633F3A3" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602056" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Duties and responsibilities of schools and headteachers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -916,67 +916,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602056 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2430D409" w14:textId="4A2D0B04" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="2430D409" w14:textId="5A315445" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602057" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Parents considering home education</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -988,67 +988,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602057 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00431C4A" w14:textId="08102934" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="00431C4A" w14:textId="4BAEB7A0" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602058" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>The legal duties and responsibilities of the local authority</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1061,67 +1061,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602058 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29A0ED25" w14:textId="01779035" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="29A0ED25" w14:textId="617DA7C8" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602059" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bolton Children’s Services and Elective Home Education</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1134,67 +1134,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602059 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DB66901" w14:textId="49A4EB37" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="1DB66901" w14:textId="3DB0841A" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602060" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>GCSEs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1207,67 +1207,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602060 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79E714F1" w14:textId="72BF4BA5" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="79E714F1" w14:textId="29EEC50E" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602061" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Health</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1280,67 +1280,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602061 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="311B49A1" w14:textId="5C1E23FA" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="311B49A1" w14:textId="53DECA83" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602062" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Elective home education suitability</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1353,67 +1353,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602062 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7EE46480" w14:textId="6242F179" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="7EE46480" w14:textId="5739E897" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602063" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Elective home education unsuitable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1426,67 +1426,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602063 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AF0797D" w14:textId="51FB7F8A" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="1AF0797D" w14:textId="143006F0" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602064" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Children with Special Educational Needs and Disability (SEND)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1499,67 +1499,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602064 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="167174F9" w14:textId="29D89AC0" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="167174F9" w14:textId="7CEDC688" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602065" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Child attends a mainstream school</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1571,67 +1571,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602065 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19A12FA7" w14:textId="29B3EB55" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="19A12FA7" w14:textId="440AC221" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602066" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Child attends a special school</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1643,67 +1643,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602066 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57ADE02D" w14:textId="63305853" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="57ADE02D" w14:textId="308B8686" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602067" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Safeguarding</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1716,67 +1716,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602067 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="447DF544" w14:textId="09CC7BB4" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="447DF544" w14:textId="7307EA6F" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602068" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Children on Child Protection (CP) Plans and Child in Need (CiN) Plans</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1789,67 +1789,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602068 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F370028" w14:textId="62D57CDF" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="2F370028" w14:textId="1834B473" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602069" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Looked-after children</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1862,67 +1862,67 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602069 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C0DB8D3" w14:textId="18C2A06F" w:rsidR="008905A5" w:rsidRDefault="008905A5">
+        <w:p w14:paraId="6C0DB8D3" w14:textId="1F92B54F" w:rsidR="008905A5" w:rsidRDefault="008905A5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9742"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc197602070" w:history="1">
             <w:r w:rsidRPr="001B776E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix 1: Elective Home Education: Universal Process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1935,51 +1935,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc197602070 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CF7BA2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="2BD1D9BC" w14:textId="65785CA1" w:rsidR="002F536C" w:rsidRDefault="008905A5">
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="10A93A05" w14:textId="77777777" w:rsidR="00591D07" w:rsidRDefault="00591D07">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -2207,61 +2207,67 @@
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Approved by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3526" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D013595" w14:textId="77777777" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00591D07" w:rsidP="0036608F">
+          <w:p w14:paraId="1D013595" w14:textId="5C80346E" w:rsidR="00591D07" w:rsidRPr="00E85BA8" w:rsidRDefault="00E85BA8" w:rsidP="0036608F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0036608F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legal Services </w:t>
+              <w:t xml:space="preserve">Assistant Director of </w:t>
+            </w:r>
+            <w:r w:rsidR="00226821">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Inclusive Education and Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00591D07" w:rsidRPr="0036608F" w14:paraId="4ADB9A2F" w14:textId="77777777" w:rsidTr="00E54E75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F9F0C9B" w14:textId="77777777" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00591D07" w:rsidP="0036608F">
             <w:pPr>
               <w:rPr>
@@ -2275,61 +2281,61 @@
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Date effective from </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3526" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73B39157" w14:textId="17404A06" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00B73EAE" w:rsidP="0036608F">
+          <w:p w14:paraId="73B39157" w14:textId="676C8515" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00226821" w:rsidP="0036608F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>May 2025</w:t>
+              <w:t>September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00591D07" w:rsidRPr="0036608F" w14:paraId="564D4213" w14:textId="77777777" w:rsidTr="00E54E75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65B6E659" w14:textId="77777777" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00591D07" w:rsidP="0036608F">
             <w:pPr>
               <w:rPr>
@@ -2417,61 +2423,61 @@
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Next review date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3526" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52BF37C0" w14:textId="38B830E7" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00B73EAE" w:rsidP="0036608F">
+          <w:p w14:paraId="52BF37C0" w14:textId="5EA650E3" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00226821" w:rsidP="0036608F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>May 2026</w:t>
+              <w:t>September 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00591D07" w:rsidRPr="0036608F" w14:paraId="56C49825" w14:textId="77777777" w:rsidTr="00E54E75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5393A4C9" w14:textId="77777777" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00591D07" w:rsidP="0036608F">
             <w:pPr>
               <w:rPr>
@@ -3156,63 +3162,57 @@
             <w:r w:rsidR="00390C7B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26444A1F" w14:textId="4D9EA3C8" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00591D07" w:rsidP="0036608F">
+          <w:p w14:paraId="26444A1F" w14:textId="2134CC8F" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="009158B1" w:rsidP="0036608F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0036608F">
-[...5 lines deleted...]
-            <w:r w:rsidR="009158B1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>June 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24DC5E2E" w14:textId="5B78E3DE" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00591D07" w:rsidP="00137910">
@@ -3301,73 +3301,73 @@
             <w:r w:rsidR="009158B1">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01103B8A" w14:textId="6D277985" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00591D07" w:rsidP="0036608F">
+          <w:p w14:paraId="01103B8A" w14:textId="1B071738" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00B01481" w:rsidP="0036608F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0036608F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F81912">
+              <w:t>July</w:t>
+            </w:r>
+            <w:r w:rsidR="009158B1">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">July </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FD5D8F">
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE441B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2024</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66C8C0B9" w14:textId="001DFEE5" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00591D07" w:rsidP="00137910">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -3458,67 +3458,61 @@
             <w:r w:rsidR="00143B8D">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>6.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="806" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4298511A" w14:textId="515FD216" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00F81912" w:rsidP="0036608F">
+          <w:p w14:paraId="4298511A" w14:textId="23ABC490" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00143B8D" w:rsidP="0036608F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>May</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2025 </w:t>
+              <w:t xml:space="preserve">February 2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="686C2C48" w14:textId="339A9728" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00591D07" w:rsidP="00137910">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -3560,79 +3554,233 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18EBBE32" w14:textId="150D4F9C" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00137910" w:rsidP="0036608F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">S Berryman </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003D6DA4" w:rsidRPr="0036608F" w14:paraId="45DA8423" w14:textId="77777777" w:rsidTr="00591D07">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FC512B7" w14:textId="486E393B" w:rsidR="003D6DA4" w:rsidRPr="00226821" w:rsidRDefault="003D6DA4" w:rsidP="0036608F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00226821">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>7.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="566BDEB4" w14:textId="16CB6859" w:rsidR="003D6DA4" w:rsidRPr="00226821" w:rsidRDefault="003D6DA4" w:rsidP="0036608F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00226821">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="034B92A2" w14:textId="6F8F1C52" w:rsidR="003D6DA4" w:rsidRPr="00226821" w:rsidRDefault="003D6DA4" w:rsidP="00137910">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00226821">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Updated to incorporate changes to protocol in preparation for the implementation of the Children’s Wellbeing and Schools Bill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05451245" w14:textId="4592732B" w:rsidR="003D6DA4" w:rsidRPr="00226821" w:rsidRDefault="003D6DA4" w:rsidP="0036608F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00226821">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>S Berryman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F0E2106" w14:textId="77777777" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00591D07" w:rsidP="0036608F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036608F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C15D54B" w14:textId="77777777" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00591D07" w:rsidP="0036608F">
+    <w:p w14:paraId="39A9D2D6" w14:textId="77777777" w:rsidR="00AA61E0" w:rsidRDefault="00AA61E0" w:rsidP="0036608F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036608F">
+    </w:p>
+    <w:p w14:paraId="7A93BCD7" w14:textId="77777777" w:rsidR="00AA61E0" w:rsidRDefault="00AA61E0" w:rsidP="0036608F">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FFCF46" w14:textId="77777777" w:rsidR="00AA61E0" w:rsidRDefault="00AA61E0" w:rsidP="0036608F">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C15D54B" w14:textId="10C07972" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00591D07" w:rsidP="0036608F">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036608F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Approval </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val=""/>
         <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6234"/>
         <w:gridCol w:w="3498"/>
       </w:tblGrid>
       <w:tr w:rsidR="00591D07" w:rsidRPr="0036608F" w14:paraId="22001623" w14:textId="77777777" w:rsidTr="0036608F">
@@ -3895,81 +4043,148 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="425F978E" w14:textId="7A70D6F3" w:rsidR="00591D07" w:rsidRPr="0036608F" w:rsidRDefault="00143B8D" w:rsidP="0036608F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>May 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00AA61E0" w:rsidRPr="0036608F" w14:paraId="12791557" w14:textId="77777777" w:rsidTr="0036608F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3203" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18F090CE" w14:textId="7164CB36" w:rsidR="00AA61E0" w:rsidRPr="0036608F" w:rsidRDefault="00966684" w:rsidP="0036608F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Assistant Director of Inclusive Education and Learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1797" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FEFED8D" w14:textId="4F6FF497" w:rsidR="00AA61E0" w:rsidRDefault="00966684" w:rsidP="0036608F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B95B908" w14:textId="77777777" w:rsidR="00591D07" w:rsidRPr="00C26BC6" w:rsidRDefault="00591D07" w:rsidP="00E62CEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="041E4C89" w14:textId="765AB39B" w:rsidR="00371D8F" w:rsidRDefault="00371D8F" w:rsidP="005C6CCB">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4F1A3E69" w14:textId="77777777" w:rsidR="00AA61E0" w:rsidRDefault="00AA61E0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc197602049"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B15384" w14:textId="5C6E92A6" w:rsidR="00C44387" w:rsidRPr="00E62CEC" w:rsidRDefault="00C44387" w:rsidP="00E62CEC">
+    <w:p w14:paraId="32B15384" w14:textId="32A3C06F" w:rsidR="00C44387" w:rsidRPr="00E62CEC" w:rsidRDefault="00C44387" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc197602049"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="57DDB89B" w14:textId="5A68A86C" w:rsidR="00C44387" w:rsidRPr="00265E12" w:rsidRDefault="00C44387" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>This p</w:t>
       </w:r>
       <w:r w:rsidR="0045074A" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -4659,51 +4874,50 @@
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D507165" w14:textId="77777777" w:rsidR="0008719C" w:rsidRPr="00362DA0" w:rsidRDefault="0008719C" w:rsidP="00362DA0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12CF9374" w14:textId="77777777" w:rsidR="00362DA0" w:rsidRPr="00362DA0" w:rsidRDefault="00362DA0" w:rsidP="00362DA0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00362DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The dates they must start by are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D24B169" w14:textId="77777777" w:rsidR="00362DA0" w:rsidRPr="00362DA0" w:rsidRDefault="00362DA0" w:rsidP="00FF7156">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00362DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>31 December if their date of birth is between 1 September and 31 December</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="121F2C37" w14:textId="77777777" w:rsidR="00FF7156" w:rsidRDefault="00362DA0" w:rsidP="00FF7156">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -5076,51 +5290,50 @@
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC379A">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>education may also not deemed suitable if it leads to excessive isolation from the child’s peers, and thus impedes social development</w:t>
       </w:r>
       <w:r w:rsidR="002243F3">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="452C227E" w14:textId="20FBA828" w:rsidR="00DD5567" w:rsidRPr="00265E12" w:rsidRDefault="00C205DE" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc197602054"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Choosing Home Education</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="549019A4" w14:textId="4BE2B55C" w:rsidR="00DD5567" w:rsidRDefault="002243F3" w:rsidP="00EC2621">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002243F3">
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Some </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">parents </w:t>
       </w:r>
       <w:r w:rsidRPr="002243F3">
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -5605,51 +5818,50 @@
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">give formal lessons </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0087EF20" w14:textId="17A4AB60" w:rsidR="00184C94" w:rsidRPr="005B5FE9" w:rsidRDefault="00184C94" w:rsidP="003D1A97">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B5FE9">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">mark work done by the child </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE73429" w14:textId="30C16F3D" w:rsidR="00184C94" w:rsidRPr="005B5FE9" w:rsidRDefault="00184C94" w:rsidP="003D1A97">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B5FE9">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">formally assess progress, or set development objectives </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2C49CB" w14:textId="1CE1E690" w:rsidR="00184C94" w:rsidRPr="005B5FE9" w:rsidRDefault="00184C94" w:rsidP="003D1A97">
@@ -6135,58 +6347,51 @@
         <w:r w:rsidRPr="00513A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>DfE</w:t>
         </w:r>
         <w:r w:rsidR="00513A92" w:rsidRPr="00513A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> guidance for local authorities (2019)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00513A92">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A12E9">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">states that “Schools should not seek to persuade parents to educate their children at home as a way of avoiding an exclusion or </w:t>
-[...6 lines deleted...]
-        <w:t>because the child has a poor attendance record. In the case of exclusion, they must follow the relevant legislation and have regard to the statutory guidance. If the pupil has a poor attendance record, the school and, if appropriate, local authority should seek to address the issues behind the absenteeism and use the other remedies available to them.”</w:t>
+        <w:t>states that “Schools should not seek to persuade parents to educate their children at home as a way of avoiding an exclusion or because the child has a poor attendance record. In the case of exclusion, they must follow the relevant legislation and have regard to the statutory guidance. If the pupil has a poor attendance record, the school and, if appropriate, local authority should seek to address the issues behind the absenteeism and use the other remedies available to them.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2B3EDA" w14:textId="77777777" w:rsidR="00461A3E" w:rsidRDefault="00461A3E" w:rsidP="005C6CCB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C0F4F59" w14:textId="6B4B8F96" w:rsidR="00084F72" w:rsidRDefault="00076BBD" w:rsidP="00A9341E">
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">Headteachers </w:t>
       </w:r>
       <w:r w:rsidR="00DE35F1" w:rsidRPr="00DE35F1">
         <w:t xml:space="preserve">must inform the local authority under Regulation 13 </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00DE35F1" w:rsidRPr="00DE35F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>of The School Attendance (Pupil Registration) (England) Regulation 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE35F1" w:rsidRPr="00DE35F1">
         <w:t xml:space="preserve"> of any pupil who is going to be removed from the admissions register where the child will be home educated</w:t>
       </w:r>
@@ -6333,84 +6538,106 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286A78BF" w14:textId="0DB673F2" w:rsidR="00084F72" w:rsidRPr="00E62CEC" w:rsidRDefault="009967E4" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc197602057"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:t xml:space="preserve">Parents considering </w:t>
       </w:r>
       <w:r w:rsidR="0009598B" w:rsidRPr="00E62CEC">
         <w:t>home education</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="0009598B" w:rsidRPr="00E62CEC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C33A96" w14:textId="3C384D8E" w:rsidR="00D81354" w:rsidRPr="00265E12" w:rsidRDefault="00A6103E" w:rsidP="00A9341E">
       <w:r w:rsidRPr="00265E12">
         <w:t>If a parent informs school that they are considering elective home education, school should:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3765DC" w14:textId="13490679" w:rsidR="00A6103E" w:rsidRPr="00237EA8" w:rsidRDefault="00A6103E" w:rsidP="00A9341E">
+    <w:p w14:paraId="5F3765DC" w14:textId="04EDA94E" w:rsidR="00A6103E" w:rsidRPr="00237EA8" w:rsidRDefault="00A6103E" w:rsidP="00A9341E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">Share the </w:t>
       </w:r>
       <w:r w:rsidR="00364E2D" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">link to the Bolton Council </w:t>
       </w:r>
       <w:r w:rsidR="000633AF" w:rsidRPr="000633AF">
         <w:t xml:space="preserve">Elective Home Education </w:t>
       </w:r>
       <w:r w:rsidR="00364E2D" w:rsidRPr="00265E12">
         <w:t>webp</w:t>
       </w:r>
       <w:r w:rsidR="00364E2D" w:rsidRPr="00F41FAF">
         <w:t>age</w:t>
       </w:r>
-      <w:r w:rsidR="00D015B4">
+      <w:r w:rsidR="00364E2D" w:rsidRPr="00F41FAF">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00B411C8" w:rsidRPr="00237EA8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Elective</w:t>
+        </w:r>
+        <w:r w:rsidR="00B411C8" w:rsidRPr="00237EA8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00B411C8" w:rsidRPr="00237EA8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Home Education – SEND Local Offer</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B4BA048" w14:textId="77777777" w:rsidR="00A6103E" w:rsidRPr="00265E12" w:rsidRDefault="00A6103E" w:rsidP="00A9341E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00265E12">
         <w:t>Offer a meeting with parents to ensure they are making an informed choice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F50D18F" w14:textId="57576925" w:rsidR="00A6103E" w:rsidRDefault="00A6103E" w:rsidP="00A9341E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:jc w:val="left"/>
@@ -6429,75 +6656,60 @@
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44ABC725" w14:textId="77777777" w:rsidR="002D5BA8" w:rsidRDefault="000B4A45" w:rsidP="00DD6152">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="000B4A45">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="000B4A45">
         <w:t xml:space="preserve"> child is attending school because of a school attendance order, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the parent </w:t>
       </w:r>
       <w:r w:rsidRPr="000B4A45">
         <w:t>must email </w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Hlk198711329"/>
-[...8 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="000B4A45">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>electivehomeeducation@bolton.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="000B4A45">
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">to get permission from the local authority before </w:t>
+        <w:t xml:space="preserve"> to get permission from the local authority before </w:t>
       </w:r>
       <w:r>
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="000B4A45">
         <w:t xml:space="preserve"> can remove </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="000B4A45">
         <w:t xml:space="preserve"> child from the school register and start home education</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002D5BA8">
         <w:t xml:space="preserve"> The email must state that </w:t>
       </w:r>
       <w:r w:rsidR="003B4109" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">arrangements have been made for the child to receive suitable education otherwise than at </w:t>
       </w:r>
       <w:r w:rsidR="00E87351">
         <w:t>school</w:t>
       </w:r>
@@ -6506,171 +6718,170 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="65829F16" w14:textId="77777777" w:rsidR="00EC2621" w:rsidRDefault="00EC2621" w:rsidP="00DD6152">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C45C4DA" w14:textId="77777777" w:rsidR="00EC2621" w:rsidRDefault="00EC2621" w:rsidP="00DD6152">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CC3BB82" w14:textId="77777777" w:rsidR="00EC2621" w:rsidRDefault="00EC2621" w:rsidP="00DD6152">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6741C9EA" w14:textId="1786AE00" w:rsidR="002551AC" w:rsidRPr="00E62CEC" w:rsidRDefault="002551AC" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc197602058"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc197602058"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The legal duties and responsibilities of </w:t>
       </w:r>
       <w:r w:rsidR="00935DFC" w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the local authority</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="5F35627F" w14:textId="77777777" w:rsidR="00B966CD" w:rsidRPr="009A12E9" w:rsidRDefault="00B966CD" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A12E9">
         <w:t xml:space="preserve">Bolton Council has a duty under section </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="001B1066">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>436A of the Education Act 1996</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A12E9">
         <w:t xml:space="preserve"> to make arrangements to establish the identities of children who are not registered pupils at a school and are not receiving suitable education otherwise. This duty relates only to children of compulsory school age.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135D2236" w14:textId="76F62564" w:rsidR="00F44AA1" w:rsidRDefault="00F44AA1" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78A3305A" w14:textId="5CB54E60" w:rsidR="001C7E90" w:rsidRPr="00265E12" w:rsidRDefault="007F0A44" w:rsidP="005C6CCB">
       <w:r>
         <w:t>Bolton Council</w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> has no legal power to monitor home education on a routine basis</w:t>
       </w:r>
       <w:r w:rsidR="00090644">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, but it </w:t>
       </w:r>
       <w:r w:rsidR="00E2199E" w:rsidRPr="000D1006">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>has a duty under s</w:t>
       </w:r>
       <w:r w:rsidR="000D1006" w:rsidRPr="000D1006">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidR="001C7E90" w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="001C7E90" w:rsidRPr="000D1006">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>437(1) of the Education Act 1996</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001C7E90" w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> to intervene if it appears that a parent is not providing a suitable education to the age, ability, aptitude and special educational needs of the child. This section states that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECAE9D1" w14:textId="2F93BE3B" w:rsidR="001C7E90" w:rsidRDefault="001C7E90" w:rsidP="005C6CCB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">"If it appears to a local authority that a child of compulsory school age in their area is not receiving </w:t>
       </w:r>
       <w:r w:rsidR="00BF7545" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">suitable education, either by regular attendance at school or otherwise, they shall serve a notice in writing on the parent requiring </w:t>
       </w:r>
       <w:r w:rsidR="00942634" w:rsidRPr="00265E12">
         <w:t>him (</w:t>
       </w:r>
       <w:r w:rsidR="00BF7545" w:rsidRPr="00265E12">
         <w:t>the parent</w:t>
       </w:r>
       <w:r w:rsidR="00942634" w:rsidRPr="00265E12">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> to satisfy them within the period specified in the notice that the child is receiving such education." If evidence of a suitable education is not received, the </w:t>
       </w:r>
       <w:r w:rsidR="00B037D2">
         <w:t>local authority</w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> may then commence statutory action, including the issuing of a School Attendance Order (SAO), penalty notices and fines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBD5FA4" w14:textId="75441BFC" w:rsidR="007F6B8F" w:rsidRDefault="00822221" w:rsidP="005C6CCB">
-      <w:hyperlink r:id="rId30" w:anchor=":~:text=175%20Duties%20F1...%20in%20relation%20to%20welfare%20of%20children&amp;text=(1)A%20%5BF2local,promoting%20the%20welfare%20of%20children." w:history="1">
+      <w:hyperlink r:id="rId32" w:anchor=":~:text=175%20Duties%20F1...%20in%20relation%20to%20welfare%20of%20children&amp;text=(1)A%20%5BF2local,promoting%20the%20welfare%20of%20children." w:history="1">
         <w:r w:rsidRPr="00822221">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 175 (1) of the Education Act 2002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> provides that </w:t>
       </w:r>
       <w:r w:rsidR="007F6B8F">
         <w:t xml:space="preserve">the local authority </w:t>
       </w:r>
       <w:r w:rsidR="00090644">
         <w:t xml:space="preserve">will work in </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76DE34C0" w14:textId="4D17A12A" w:rsidR="007F6B8F" w:rsidRDefault="00145D22" w:rsidP="005C6CCB">
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">partnership with other agencies, including </w:t>
       </w:r>
       <w:r w:rsidR="00B037D2" w:rsidRPr="00265E12">
         <w:t>social care and health</w:t>
       </w:r>
       <w:r w:rsidR="007F6B8F" w:rsidRPr="00265E12">
@@ -6737,103 +6948,103 @@
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023)</w:t>
       </w:r>
       <w:r w:rsidR="00810842" w:rsidRPr="00A82C99">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F029CD8" w14:textId="75B2D8D2" w:rsidR="00FF1907" w:rsidRDefault="00A82C99" w:rsidP="005C6CCB">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D58574" w14:textId="77777777" w:rsidR="00A9341E" w:rsidRPr="00265E12" w:rsidRDefault="00A9341E" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="5C2E4216" w14:textId="297218A5" w:rsidR="006A656F" w:rsidRPr="00E62CEC" w:rsidRDefault="006A656F" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc197602059"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc197602059"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Bolton Children</w:t>
       </w:r>
       <w:r w:rsidR="0064712C" w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">s Services </w:t>
       </w:r>
       <w:r w:rsidR="003F4974" w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Elective Home Education</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00E62CEC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6682CD3D" w14:textId="4BF47E18" w:rsidR="00FF1907" w:rsidRPr="00265E12" w:rsidRDefault="00FF1907" w:rsidP="00EC2621">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk197436259"/>
+      <w:r w:rsidRPr="00265E12">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bolton Children’s Services </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidRPr="00E62CEC">
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">believe that all children and young people should be encouraged to achieve their full potential so that they can take advantage of the opportunities offered to them in later life, becoming equal, </w:t>
       </w:r>
       <w:r w:rsidR="00187492" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>valued,</w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and responsible members of the community. </w:t>
       </w:r>
       <w:r w:rsidR="003F4974" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bolton</w:t>
       </w:r>
       <w:r w:rsidR="00EC2621">
@@ -6929,58 +7140,58 @@
         <w:t xml:space="preserve"> and a regular sharing of views and opinions. This is the most important partnership. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212707A2" w14:textId="77777777" w:rsidR="00FF1907" w:rsidRPr="00265E12" w:rsidRDefault="00FF1907" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="715C8327" w14:textId="77777777" w:rsidR="00FF1907" w:rsidRPr="00265E12" w:rsidRDefault="00FF1907" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05205CF1" w14:textId="432DA6FA" w:rsidR="00FF1907" w:rsidRPr="00E62CEC" w:rsidRDefault="00FF1907" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc197602060"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc197602060"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>GCSEs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="14BBFAAF" w14:textId="28F388B9" w:rsidR="00EB7E9A" w:rsidRDefault="00F45DA7" w:rsidP="00EC2621">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">It is a parental choice, not a requirement, for </w:t>
       </w:r>
       <w:r w:rsidR="00A03A39">
         <w:t>children</w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> to sit GCSE examinations. </w:t>
       </w:r>
       <w:r w:rsidR="00BF3D7F" w:rsidRPr="00AB5116">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00BF3D7F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
@@ -7021,58 +7232,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> child to take exams, such as GCSEs, </w:t>
       </w:r>
       <w:r w:rsidR="0077514E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidR="00BF3D7F" w:rsidRPr="00AB5116">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will need to be familiar with the details of the correct syllabus to follow.</w:t>
       </w:r>
       <w:r w:rsidR="0077514E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF3D7F" w:rsidRPr="00AB5116">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Many subjects also have coursework, which will need to be </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">marked by someone the exam board has </w:t>
+        <w:t xml:space="preserve">Many subjects also have coursework, which will need to be marked by someone the exam board has </w:t>
       </w:r>
       <w:r w:rsidR="00B5381A" w:rsidRPr="00AB5116">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>approved.</w:t>
       </w:r>
       <w:r w:rsidR="00B5381A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> The</w:t>
       </w:r>
       <w:r w:rsidR="0077514E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> parent </w:t>
       </w:r>
       <w:r w:rsidR="00B5381A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
@@ -7137,92 +7341,92 @@
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> advise </w:t>
       </w:r>
       <w:r w:rsidR="00B5381A">
         <w:t>parents</w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> about this process</w:t>
       </w:r>
       <w:r w:rsidR="00EB7E9A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459A4113" w14:textId="77777777" w:rsidR="00FF1907" w:rsidRDefault="00FF1907" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="3B376AE0" w14:textId="77777777" w:rsidR="00A9341E" w:rsidRPr="00265E12" w:rsidRDefault="00A9341E" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="341B6057" w14:textId="779BCC1E" w:rsidR="00FF1907" w:rsidRPr="00E62CEC" w:rsidRDefault="00FF1907" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc197602061"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc197602061"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="087C3646" w14:textId="007B066D" w:rsidR="00FF1907" w:rsidRPr="00265E12" w:rsidRDefault="002914EB" w:rsidP="006D42E2">
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="087C3646" w14:textId="15072704" w:rsidR="00FF1907" w:rsidRPr="00265E12" w:rsidRDefault="002914EB" w:rsidP="006D42E2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002914EB">
         <w:t xml:space="preserve">Families who educate their children at home still have the same access </w:t>
       </w:r>
       <w:r w:rsidR="00DD1602" w:rsidRPr="002914EB">
         <w:t>to school</w:t>
       </w:r>
       <w:r w:rsidRPr="002914EB">
         <w:t xml:space="preserve"> nurse services</w:t>
       </w:r>
       <w:r w:rsidR="00FF1907" w:rsidRPr="002914EB">
         <w:t>. When</w:t>
       </w:r>
       <w:r w:rsidR="00FF1907" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> a child leaves school to become </w:t>
       </w:r>
       <w:r w:rsidR="00DD1602">
         <w:t xml:space="preserve">home educated, </w:t>
       </w:r>
       <w:r w:rsidR="00FF1907" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the school will inform their name</w:t>
+        <w:t>the school will inform their name</w:t>
       </w:r>
       <w:r w:rsidR="006364E8" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00FF1907" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD1602" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>school nurse as well as the team’s clinical administrator</w:t>
       </w:r>
       <w:r w:rsidR="00FF1907" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. This ensures that children who are home educated receive the same health offer as children on a school roll</w:t>
       </w:r>
@@ -7260,58 +7464,58 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00DD1602" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">Elective Home Education </w:t>
       </w:r>
       <w:r w:rsidR="00A6103E" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Officer also sends monthly updates to the school nursing team to ensure that no child gets missed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7953D049" w14:textId="77777777" w:rsidR="00FF1907" w:rsidRDefault="00FF1907" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="26DF47AE" w14:textId="77777777" w:rsidR="00EC2621" w:rsidRPr="00265E12" w:rsidRDefault="00EC2621" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="4B96BD50" w14:textId="0E4E255E" w:rsidR="00296B58" w:rsidRPr="00E62CEC" w:rsidRDefault="00BF7107" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc197602062"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc197602062"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Elective home education suitability</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="6CE50FF6" w14:textId="0F075ABD" w:rsidR="00780F60" w:rsidRDefault="00022ED1" w:rsidP="0008719C">
       <w:r w:rsidRPr="794111CD">
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="00AB6FAC" w:rsidRPr="794111CD">
         <w:t>most</w:t>
       </w:r>
       <w:r w:rsidRPr="794111CD">
         <w:t xml:space="preserve"> Bolton families </w:t>
       </w:r>
       <w:r w:rsidR="00CA31F3" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">elective home education </w:t>
       </w:r>
       <w:r w:rsidRPr="794111CD">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="00CA31F3" w:rsidRPr="794111CD">
         <w:t>suitable,</w:t>
       </w:r>
       <w:r w:rsidRPr="794111CD">
         <w:t xml:space="preserve"> and they continue to home </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A283FF0" w14:textId="3C0F7C5A" w:rsidR="00022ED1" w:rsidRPr="00265E12" w:rsidRDefault="00022ED1" w:rsidP="0008719C">
@@ -7365,350 +7569,346 @@
       </w:r>
       <w:r w:rsidR="00BD3E83" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">from parents </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">that explains </w:t>
       </w:r>
       <w:r w:rsidR="00022ED1" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">how they are providing suitable education. This could include a written report, telephone conversations, the child's views, samples of the child's work, a home visit or a meeting outside of the home. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="740DF9C1" w14:textId="77777777" w:rsidR="00B9574A" w:rsidRPr="00265E12" w:rsidRDefault="00B9574A" w:rsidP="0008719C"/>
     <w:p w14:paraId="035E267A" w14:textId="24F5041A" w:rsidR="00B54DA8" w:rsidRPr="00265E12" w:rsidRDefault="00A6103E" w:rsidP="005C6CCB">
       <w:r w:rsidRPr="00265E12">
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00B54DA8" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">nder the safeguarding duties held by the </w:t>
       </w:r>
       <w:r w:rsidR="00DE2FFA">
         <w:t>local authority</w:t>
       </w:r>
       <w:r w:rsidR="00B54DA8" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="_Hlk197437981"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk197437981"/>
       <w:r w:rsidR="00BD3E83" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">Elective Home Education </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00253017" w:rsidRPr="00265E12">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00B54DA8" w:rsidRPr="00265E12">
         <w:t>fficer may wish to see the child</w:t>
       </w:r>
       <w:r w:rsidR="005269C1">
         <w:t xml:space="preserve">. This meeting should </w:t>
       </w:r>
       <w:r w:rsidR="00B54DA8" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">ideally </w:t>
       </w:r>
       <w:r w:rsidR="005269C1">
         <w:t xml:space="preserve">take place in the </w:t>
       </w:r>
       <w:r w:rsidR="00B54DA8" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">home as this is usually the main </w:t>
       </w:r>
       <w:r w:rsidR="005269C1" w:rsidRPr="00265E12">
         <w:t>setting</w:t>
       </w:r>
       <w:r w:rsidR="00B54DA8" w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> where education is taking place. Elective </w:t>
       </w:r>
       <w:r w:rsidR="00E57B90" w:rsidRPr="00265E12">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00B54DA8" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">ome </w:t>
       </w:r>
       <w:r w:rsidR="00E57B90" w:rsidRPr="00265E12">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00B54DA8" w:rsidRPr="00265E12">
         <w:t>ducation may not be considered suitable if this is refused and if there is any reasonable cause for concern.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577CAABB" w14:textId="77777777" w:rsidR="00B54DA8" w:rsidRPr="00265E12" w:rsidRDefault="00B54DA8" w:rsidP="005C6CCB"/>
-    <w:p w14:paraId="7A2D2C56" w14:textId="780A298A" w:rsidR="00890F62" w:rsidRDefault="00253042" w:rsidP="005C6CCB">
+    <w:p w14:paraId="7A2D2C56" w14:textId="3DCEC026" w:rsidR="00890F62" w:rsidRDefault="00253042" w:rsidP="005C6CCB">
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">On receipt of </w:t>
       </w:r>
       <w:r w:rsidR="009969AF" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">notification </w:t>
       </w:r>
       <w:r w:rsidR="00E84961">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00E84961" w:rsidRPr="00265E12">
         <w:t>elective home education</w:t>
       </w:r>
       <w:r w:rsidR="009969AF" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidR="00DE2FFA" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">Elective Home Education </w:t>
       </w:r>
       <w:r w:rsidR="009969AF" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">Officer will email parents with </w:t>
       </w:r>
       <w:r w:rsidR="00277874" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">useful information and resources. The email also </w:t>
       </w:r>
       <w:r w:rsidR="00F91823" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">provides the opportunity to provide details to the </w:t>
       </w:r>
       <w:r w:rsidR="00DE2FFA" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">Elective Home Education </w:t>
       </w:r>
       <w:r w:rsidR="00F91823" w:rsidRPr="00265E12">
         <w:t>Officer about the education being provided.</w:t>
       </w:r>
       <w:r w:rsidR="0032592A" w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00890F62" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">If parents provide information </w:t>
       </w:r>
       <w:r w:rsidR="00603D4E" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">which demonstrates that a suitable and efficient, full-time education is being provided, the </w:t>
       </w:r>
       <w:r w:rsidR="00BE04D7" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">Elective Home Education </w:t>
       </w:r>
       <w:r w:rsidR="00603D4E" w:rsidRPr="00265E12">
-        <w:t>Officer will arrange to follow up after 6 months</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> initially, then annually.</w:t>
+        <w:t xml:space="preserve">Officer will arrange to </w:t>
+      </w:r>
+      <w:r w:rsidR="00887E02" w:rsidRPr="00966684">
+        <w:t>review annually</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3FF5" w:rsidRPr="00966684">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="636368C6" w14:textId="77777777" w:rsidR="00BE04D7" w:rsidRPr="00265E12" w:rsidRDefault="00BE04D7" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="29291C1D" w14:textId="533CD60A" w:rsidR="00890F62" w:rsidRPr="00265E12" w:rsidRDefault="0032592A" w:rsidP="005C6CCB">
       <w:r w:rsidRPr="00265E12">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If further information is required following </w:t>
       </w:r>
       <w:r w:rsidR="00AF3FF5" w:rsidRPr="00265E12">
         <w:t>the response to the email</w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">, or if there is no response to the email, the </w:t>
       </w:r>
       <w:r w:rsidR="00BE04D7" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">Elective Home Education </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">Officer will call parents within </w:t>
       </w:r>
       <w:r w:rsidR="0098525F" w:rsidRPr="00265E12">
         <w:t>6 weeks of the initial notification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A559A26" w14:textId="77777777" w:rsidR="00890F62" w:rsidRPr="00265E12" w:rsidRDefault="00890F62" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="1BB085DF" w14:textId="4D497D56" w:rsidR="00267347" w:rsidRPr="00265E12" w:rsidRDefault="003E6D48" w:rsidP="005C6CCB">
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">If attempts to </w:t>
       </w:r>
       <w:r w:rsidR="00B4495F" w:rsidRPr="00265E12">
         <w:t>contact</w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> the family are not successful, or if the </w:t>
       </w:r>
       <w:r w:rsidR="00F23794" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">information provided suggests that the education may not be </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">suitable, efficient or full-time, </w:t>
       </w:r>
       <w:r w:rsidR="001A46AE" w:rsidRPr="00265E12">
         <w:t>a fu</w:t>
       </w:r>
       <w:r w:rsidR="00841C95" w:rsidRPr="00265E12">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="001A46AE" w:rsidRPr="00265E12">
         <w:t>ther letter will be sent to the parents to give them the opportunity to</w:t>
       </w:r>
       <w:r w:rsidR="00F23794" w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> provide further information about the education being provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF23703" w14:textId="77777777" w:rsidR="007B02D7" w:rsidRPr="00265E12" w:rsidRDefault="007B02D7" w:rsidP="005C6CCB"/>
-    <w:p w14:paraId="55C081E5" w14:textId="593D2620" w:rsidR="00E45689" w:rsidRPr="00265E12" w:rsidRDefault="00925A07" w:rsidP="005C6CCB">
+    <w:p w14:paraId="55C081E5" w14:textId="4144E6FA" w:rsidR="00E45689" w:rsidRPr="00265E12" w:rsidRDefault="00925A07" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265E12">
         <w:t>In the absence of a satisfa</w:t>
       </w:r>
       <w:r w:rsidR="00E45689" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">ctory response to the letter, Bolton Council will exercise its duties </w:t>
       </w:r>
       <w:r w:rsidR="002E4B9D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00490457">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidR="00E45689" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>identify children who are not on a school roll and not receiving a suitable education</w:t>
       </w:r>
       <w:r w:rsidR="00034F7D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00034F7D" w:rsidRPr="000D1006">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>under s</w:t>
       </w:r>
-      <w:r w:rsidR="007C077F" w:rsidRPr="000D1006">
+      <w:r w:rsidR="00034F7D" w:rsidRPr="000D1006">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>section</w:t>
+        <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidR="00034F7D" w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00034F7D" w:rsidRPr="000D1006">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>437(1) of the Education Act 1996</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E4B9D">
         <w:t xml:space="preserve">), and </w:t>
       </w:r>
       <w:r w:rsidR="00034F7D" w:rsidRPr="00265E12">
         <w:t>to intervene if it appears that a parent is not providing a suitable education</w:t>
       </w:r>
       <w:r w:rsidR="002E4B9D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000F46BD" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">This may include the </w:t>
       </w:r>
       <w:r w:rsidR="002E4B9D" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">Elective Home Education </w:t>
       </w:r>
       <w:r w:rsidR="000F46BD" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Officer visiting the home and also gathering information from other agencies involved with the family.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29605D3D" w14:textId="77777777" w:rsidR="00A9341E" w:rsidRDefault="00A9341E" w:rsidP="00A9341E"/>
-    <w:p w14:paraId="6E7878F7" w14:textId="796DDA0C" w:rsidR="009C5D03" w:rsidRDefault="0036336C" w:rsidP="00A9341E">
-      <w:r w:rsidRPr="794111CD">
+    <w:p w14:paraId="6E7878F7" w14:textId="4E7075FB" w:rsidR="009C5D03" w:rsidRDefault="0036336C" w:rsidP="00A9341E">
+      <w:r w:rsidRPr="00966684">
         <w:t xml:space="preserve">At any point in the process, if the family demonstrate that a suitable and efficient education is being provided a </w:t>
       </w:r>
-      <w:r w:rsidR="006648AB" w:rsidRPr="794111CD">
+      <w:r w:rsidR="006648AB" w:rsidRPr="00966684">
         <w:t>follow-up</w:t>
       </w:r>
-      <w:r w:rsidRPr="794111CD">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> then annually.</w:t>
+      <w:r w:rsidRPr="00966684">
+        <w:t xml:space="preserve"> appointment will be </w:t>
+      </w:r>
+      <w:r w:rsidR="00673A32" w:rsidRPr="00966684">
+        <w:t>offered at 6 months, and the provision will be reviewed within 12 months.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EEA3A7" w14:textId="77777777" w:rsidR="00EC2621" w:rsidRDefault="00EC2621" w:rsidP="00A9341E"/>
     <w:p w14:paraId="01CF5F4F" w14:textId="77777777" w:rsidR="00EC2621" w:rsidRPr="00265E12" w:rsidRDefault="00EC2621" w:rsidP="00A9341E"/>
     <w:p w14:paraId="79B64B17" w14:textId="576ECDC4" w:rsidR="00181D3A" w:rsidRPr="00E62CEC" w:rsidRDefault="00181D3A" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc197602063"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc197602063"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Elective home education unsuitable</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E93938" w14:textId="2507DF3D" w:rsidR="002774CD" w:rsidRDefault="009C5D03" w:rsidP="006D42E2">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="006648AB">
         <w:t>If, after this</w:t>
       </w:r>
       <w:r w:rsidR="00AB6FAC" w:rsidRPr="006648AB">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006648AB">
         <w:t xml:space="preserve"> the education is still not considered suitable, </w:t>
       </w:r>
       <w:r w:rsidR="005A3DE4" w:rsidRPr="006648AB">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="007923CF" w:rsidRPr="006648AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="005A3DE4" w:rsidRPr="00DD3AC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Section </w:t>
         </w:r>
         <w:r w:rsidR="00A74022" w:rsidRPr="00DD3AC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>437</w:t>
         </w:r>
         <w:r w:rsidR="0030364F" w:rsidRPr="00DD3AC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> of the Education Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0030364F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A74022" w:rsidRPr="006648AB">
         <w:t xml:space="preserve"> notice</w:t>
       </w:r>
@@ -7760,211 +7960,204 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">a school attendance order </w:t>
       </w:r>
       <w:r w:rsidR="003F2286">
         <w:t xml:space="preserve">being </w:t>
       </w:r>
       <w:r w:rsidR="006648AB" w:rsidRPr="006648AB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>issued to the parents, which will require them to register the child at a named school within a certain period of time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC574C6" w14:textId="77777777" w:rsidR="0008719C" w:rsidRDefault="0008719C" w:rsidP="0008719C"/>
     <w:p w14:paraId="5C17E14F" w14:textId="31D74EEE" w:rsidR="009C5D03" w:rsidRPr="00C2175B" w:rsidRDefault="009C5D03" w:rsidP="0008719C"/>
     <w:p w14:paraId="226A74B0" w14:textId="23EEE633" w:rsidR="009C5D03" w:rsidRPr="00E62CEC" w:rsidRDefault="00390403" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc197602064"/>
-      <w:bookmarkStart w:id="22" w:name="_Hlk83722578"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc197602064"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk83722578"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Children with Special Educational Needs </w:t>
       </w:r>
       <w:r w:rsidR="003F2286" w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00635C54" w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Disability </w:t>
       </w:r>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(SEN</w:t>
       </w:r>
       <w:r w:rsidR="00536FF9" w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="2D8C2BED" w14:textId="287C147C" w:rsidR="00390403" w:rsidRDefault="009C5A73" w:rsidP="00EC2621">
       <w:r w:rsidRPr="009C5A73">
         <w:t>Parents' right to educate their child at home applies equally where a child has special educational needs</w:t>
       </w:r>
       <w:r w:rsidR="0081599D">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00DE065F">
         <w:t>disabi</w:t>
       </w:r>
       <w:r w:rsidR="00795E15">
         <w:t>lity</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5A73">
         <w:t>. It does not matter whether the child has an education health and care (EHC) plan or not.</w:t>
       </w:r>
       <w:r w:rsidR="00795E15">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00390403" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">Home education must be suitable for the child’s age, ability, aptitude and SEND. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="353E80AE" w14:textId="77777777" w:rsidR="00677B7A" w:rsidRDefault="00677B7A" w:rsidP="003F2286">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A986853" w14:textId="419BFF8F" w:rsidR="00F34E38" w:rsidRPr="0008719C" w:rsidRDefault="00F34E38" w:rsidP="0008719C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc197602065"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc197602065"/>
       <w:r w:rsidRPr="0008719C">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00677B7A" w:rsidRPr="0008719C">
         <w:t xml:space="preserve">hild attends </w:t>
       </w:r>
       <w:r w:rsidR="00571F80" w:rsidRPr="0008719C">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00677B7A" w:rsidRPr="0008719C">
         <w:t xml:space="preserve"> mainstream school</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="33BA685A" w14:textId="6B78D40A" w:rsidR="004E1E59" w:rsidRPr="00265E12" w:rsidRDefault="004E1E59" w:rsidP="0008719C">
       <w:r w:rsidRPr="794111CD">
         <w:t xml:space="preserve">If the child is attending </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a mainstream </w:t>
       </w:r>
       <w:r w:rsidRPr="794111CD">
         <w:t xml:space="preserve">school, then parents must notify the headteacher, in writing, that they are withdrawing their child. They do not have to give a reason, and they do not need to ask for permission to home educate.  However, in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="794111CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">The School </w:t>
-[...6 lines deleted...]
-          <w:t>Attendance (Pupil Registration) (England) Regulations 2024</w:t>
+          <w:t>The School Attendance (Pupil Registration) (England) Regulations 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="794111CD">
         <w:t>, Headteachers are only able to remove the child from the school roll if the following terms are met:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11420CA1" w14:textId="77777777" w:rsidR="004E1E59" w:rsidRPr="00265E12" w:rsidRDefault="004E1E59" w:rsidP="00EC2621"/>
     <w:p w14:paraId="2DEB3E5A" w14:textId="77777777" w:rsidR="004E1E59" w:rsidRPr="00893751" w:rsidRDefault="004E1E59" w:rsidP="0008719C">
       <w:r>
         <w:t xml:space="preserve">Regulation 9 (f) </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="00893751">
         <w:rPr>
           <w:color w:val="1E1E1E"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00893751">
         <w:t xml:space="preserve">a parent of the pupil has told the proprietor in writing that the pupil will no longer attend the school after a certain day and will receive education otherwise than at school </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F72104" w14:textId="77777777" w:rsidR="004E1E59" w:rsidRDefault="004E1E59" w:rsidP="005C6CCB">
       <w:pPr>
         <w:pStyle w:val="SUBHEADEG"/>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1DE21B" w14:textId="3147A3C8" w:rsidR="00F34E38" w:rsidRDefault="00A04CF9" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc197602066"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc197602066"/>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00AE45CB">
         <w:t>hild attends</w:t>
       </w:r>
       <w:r w:rsidR="00677B7A" w:rsidRPr="00677B7A">
         <w:t xml:space="preserve"> a special school</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="52B2BCB2" w14:textId="0FA30070" w:rsidR="00F34E38" w:rsidRPr="00265E12" w:rsidRDefault="00F34E38" w:rsidP="00EC2621">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Parents seeking to home educate a child registered at a special school must obtain th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">consent of the </w:t>
       </w:r>
@@ -8000,330 +8193,408 @@
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t>Elective</w:t>
       </w:r>
       <w:r w:rsidR="00EC2621">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t>Home Education</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Officer. The child does not have to attend school whilst waiting for consent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339B8C52" w14:textId="77777777" w:rsidR="00F34E38" w:rsidRDefault="00F34E38" w:rsidP="00EC2621"/>
     <w:p w14:paraId="1C5D1A9E" w14:textId="53951047" w:rsidR="00677B7A" w:rsidRPr="00677B7A" w:rsidRDefault="00677B7A" w:rsidP="00EC2621">
       <w:r w:rsidRPr="00677B7A">
         <w:t xml:space="preserve">On receipt of this notification, the school should complete and submit an online referral to the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_Hlk197441023"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk197441023"/>
       <w:r w:rsidR="00BE4F04" w:rsidRPr="00BE4F04">
         <w:t xml:space="preserve">Elective Home Education </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="00677B7A">
         <w:t>Team</w:t>
       </w:r>
       <w:r w:rsidR="001D54D5">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="001D54D5" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00B672E2" w:rsidRPr="000B4A45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>electivehomeeducation@bolton.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B672E2">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00677B7A">
         <w:t xml:space="preserve">. However, the school will not remove </w:t>
       </w:r>
       <w:r w:rsidR="002E1F29">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00677B7A">
         <w:t xml:space="preserve"> child from roll at this point as consent </w:t>
       </w:r>
       <w:r w:rsidR="00EE75DC" w:rsidRPr="00677B7A">
         <w:t>must obtain</w:t>
       </w:r>
       <w:r w:rsidRPr="00677B7A">
         <w:t xml:space="preserve"> from the local authority before doing so.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71819323" w14:textId="77777777" w:rsidR="001208C3" w:rsidRPr="00265E12" w:rsidRDefault="001208C3" w:rsidP="00EC2621"/>
     <w:p w14:paraId="5E38F804" w14:textId="1E10A11F" w:rsidR="00635C54" w:rsidRPr="00265E12" w:rsidRDefault="00B347A0" w:rsidP="00EC2621">
       <w:r>
         <w:t>Where</w:t>
       </w:r>
       <w:r w:rsidR="005315D5" w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> the EHC </w:t>
       </w:r>
       <w:r w:rsidR="00C345B6">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="005315D5" w:rsidRPr="00265E12">
         <w:t xml:space="preserve">lan gives the name of a school or type of school where the child will be educated and the parents decide to educate at home, the local authority is not under a duty to make the special educational provision set out in the plan provided it is satisfied that the arrangements made by the parents are suitable </w:t>
       </w:r>
       <w:r w:rsidR="007D484D">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="007D484D" w:rsidRPr="007D484D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SEND Code of Practice 10.32</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007D484D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008A628B">
         <w:t xml:space="preserve">. However, </w:t>
       </w:r>
       <w:r w:rsidR="008A628B" w:rsidRPr="008A628B">
         <w:t>the local authority must still ensure that the child's special educational needs are met and must hold annual reviews of the EHC plan.</w:t>
       </w:r>
       <w:r w:rsidR="00BF6E96">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00635C54" w:rsidRPr="00BF6E96">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00BF6E96" w:rsidRPr="00BF6E96">
         <w:t>local authority</w:t>
       </w:r>
       <w:r w:rsidR="00635C54" w:rsidRPr="00BF6E96">
         <w:t xml:space="preserve"> may name the type of school that would be suitable for the child, but state that the parents have made their own arrangements under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="007D2D0F" w:rsidRPr="007D2D0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidR="00635C54" w:rsidRPr="007D2D0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ection 7 of the Education Act 1996</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00635C54" w:rsidRPr="00BF6E96">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00635C54" w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E0AA5C" w14:textId="77777777" w:rsidR="001208C3" w:rsidRDefault="001208C3" w:rsidP="00EC2621">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="610FE33B" w14:textId="77777777" w:rsidR="0008719C" w:rsidRPr="00265E12" w:rsidRDefault="0008719C" w:rsidP="00EC2621">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F79D6A6" w14:textId="77777777" w:rsidR="00B52033" w:rsidRPr="00E62CEC" w:rsidRDefault="00B52033" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc197602067"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc197602067"/>
+      <w:bookmarkStart w:id="26" w:name="_Hlk83738206"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Safeguarding</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="516A9B08" w14:textId="758E4930" w:rsidR="00B52033" w:rsidRDefault="00B52033" w:rsidP="00EC2621">
       <w:r w:rsidRPr="00B52033">
         <w:t xml:space="preserve">Home education is not in itself a safeguarding concern. The expectation is that if schools have </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">serious concerns about a child, they will have previously referred to Early Help or to Referral Assessment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156796C2" w14:textId="77777777" w:rsidR="00EC2621" w:rsidRDefault="00EC2621" w:rsidP="00EC2621"/>
     <w:p w14:paraId="2D1DB138" w14:textId="5BD11DAC" w:rsidR="00E921C5" w:rsidRDefault="008C5E39" w:rsidP="00EC2621">
       <w:r w:rsidRPr="008C5E39">
         <w:t>Local authorities also have a general duty to safeguard and promote the welfare of children. This duty allows a local authority to initiate enquiries about a child’s safety and welfare where there are reasonable grounds to suspect that they are suffering or likely to suffer significant harm (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00A86889">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>section 47 Children Act 1986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008C5E39">
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="002E29EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Working Together to Safeguard Children 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008C5E39">
         <w:t xml:space="preserve">). Local authorities can execute these duties in </w:t>
       </w:r>
       <w:r w:rsidR="0098299F" w:rsidRPr="008C5E39">
         <w:t>several</w:t>
       </w:r>
       <w:r w:rsidRPr="008C5E39">
         <w:t xml:space="preserve"> ways including through children’s social care and education services, and when working with their statutory partners in the police and health</w:t>
       </w:r>
       <w:r w:rsidR="00E921C5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="737407A8" w14:textId="77777777" w:rsidR="00E921C5" w:rsidRPr="00265E12" w:rsidRDefault="00E921C5" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="4B735A47" w14:textId="52F839EE" w:rsidR="00B54DA8" w:rsidRDefault="00B54DA8" w:rsidP="005C6CCB">
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00B81D6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 175 of the Education Act 2002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> requires </w:t>
       </w:r>
       <w:r w:rsidR="00E921C5">
         <w:t xml:space="preserve">local </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">authorities to make arrangements for ensuring that their education functions are exercised with a view to safeguarding and promoting children’s welfare. </w:t>
       </w:r>
       <w:r w:rsidR="008D1145" w:rsidRPr="00265E12">
         <w:t>Therefore,</w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> the general duties of local authorities in relation to safeguarding are the same for all children, however they are educated</w:t>
       </w:r>
       <w:r w:rsidR="007B02D7" w:rsidRPr="00265E12">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A10E22" w14:textId="77777777" w:rsidR="00341786" w:rsidRDefault="00341786" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="5534B01B" w14:textId="0ACD9BBE" w:rsidR="00341786" w:rsidRPr="00265E12" w:rsidRDefault="00341786" w:rsidP="005C6CCB">
       <w:r w:rsidRPr="00341786">
         <w:t xml:space="preserve">A failure to provide suitable education is capable of satisfying the threshold requirement contained in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00C45300">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidR="008739DC" w:rsidRPr="00C45300">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ection </w:t>
         </w:r>
         <w:r w:rsidRPr="00C45300">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>31 of the Children Act 1989</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00341786">
         <w:t xml:space="preserve"> that the child is suffering or is likely to suffer significant harm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A51B7EA" w14:textId="77777777" w:rsidR="003B4109" w:rsidRDefault="003B4109" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="5FAF0174" w14:textId="77777777" w:rsidR="0008719C" w:rsidRPr="00265E12" w:rsidRDefault="0008719C" w:rsidP="005C6CCB"/>
-    <w:p w14:paraId="3F543B61" w14:textId="3DDB1BFA" w:rsidR="004B1D16" w:rsidRPr="00E62CEC" w:rsidRDefault="00FF596E" w:rsidP="00E62CEC">
+    <w:p w14:paraId="3F543B61" w14:textId="3DDB1BFA" w:rsidR="004B1D16" w:rsidRDefault="00FF596E" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc197602068"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc197602068"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Children on Child Protection (CP) Plans and Child in Need (CiN) Plans</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAA47B9" w14:textId="09178350" w:rsidR="008D3025" w:rsidRPr="00265E12" w:rsidRDefault="00B54DA8" w:rsidP="006D42E2">
+    <w:p w14:paraId="6DDAD3B4" w14:textId="2B6C08FC" w:rsidR="00673A32" w:rsidRPr="00966684" w:rsidRDefault="00673A32" w:rsidP="00673A32">
+      <w:r w:rsidRPr="00966684">
+        <w:t>The Children’s Wellbeing and Schools Bill 2024 includes several measures in relation to Electively Home Educated Children.  These measures are not due to come into force until the publication of regulations expected in 2027.  The Bill includes the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B88052" w14:textId="77777777" w:rsidR="00673A32" w:rsidRPr="00966684" w:rsidRDefault="00673A32" w:rsidP="00673A32"/>
+    <w:p w14:paraId="5C37CE48" w14:textId="77777777" w:rsidR="00DB142C" w:rsidRDefault="00673A32" w:rsidP="00DB142C">
+      <w:r w:rsidRPr="00966684">
+        <w:t xml:space="preserve">‘Parents will need local authority consent to home educate if a child registered at a school is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9E3499" w14:textId="66481AA0" w:rsidR="00673A32" w:rsidRPr="00966684" w:rsidRDefault="00673A32" w:rsidP="00DB142C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00966684">
+        <w:t>Subject to an enquiry under section 47 of the Children Act 1989</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9C9A09" w14:textId="77777777" w:rsidR="00673A32" w:rsidRPr="00966684" w:rsidRDefault="00673A32" w:rsidP="00DB142C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00966684">
+        <w:t xml:space="preserve">On a child protection plan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4374D242" w14:textId="519D35EF" w:rsidR="00673A32" w:rsidRPr="00966684" w:rsidRDefault="00673A32" w:rsidP="00DB142C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00966684">
+        <w:t xml:space="preserve">Previously on a child protection plan within the last 5 years </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372EA218" w14:textId="77777777" w:rsidR="00673A32" w:rsidRPr="00966684" w:rsidRDefault="00673A32" w:rsidP="00673A32"/>
+    <w:p w14:paraId="3EFE4E8C" w14:textId="25F4E1A3" w:rsidR="00673A32" w:rsidRPr="00966684" w:rsidRDefault="00673A32" w:rsidP="00673A32">
+      <w:r w:rsidRPr="00966684">
+        <w:t>If children subject to Section 47 enquiries, on child protection plans or previously subject to child protection plans in the last five years are already</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6347">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00966684">
+        <w:t>being home educated, the local authority will be able to require them to attend school, where this is in the child’s best interests.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E06BC44" w14:textId="0DB074F4" w:rsidR="00673A32" w:rsidRPr="00966684" w:rsidRDefault="000A1A3C" w:rsidP="006D42E2">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00966684">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00673A32" w:rsidRPr="00966684">
+        <w:t>he local authority has initiated the following measures:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646B3506" w14:textId="7E9D497B" w:rsidR="00673A32" w:rsidRDefault="00673A32" w:rsidP="006D42E2">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00966684">
+        <w:t>When a parent indicates an intention to home educate a child on a CP or CIN plan, or who is open to s.47 enquiries, a meeting will be arranged with the parents, school and social worker to discuss the parents’ plans for education and to determine that the parents are fully aware of their legal responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAA47B9" w14:textId="445AE4C2" w:rsidR="008D3025" w:rsidRPr="00265E12" w:rsidRDefault="00B54DA8" w:rsidP="006D42E2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00E90B02">
         <w:t>local authority</w:t>
       </w:r>
       <w:r w:rsidR="00354E7B">
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t>consider the parent’s and child’s view on home education and seek advice from social care to determine if home education is suitable and safe for the child</w:t>
       </w:r>
       <w:r w:rsidR="00354E7B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C345B6">
         <w:t xml:space="preserve"> This will consider </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
@@ -8369,51 +8640,51 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> be invited to Child in Need meetings, Core Groups and Child Protection Conferences in order to understand the concerns and offer advice from an education perspective. This will also offer the opportunity for </w:t>
       </w:r>
       <w:r w:rsidR="00211202">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidR="008D3025" w:rsidRPr="00265E12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> professionals entering the home to feedback their observations around the child’s education at home. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C083C1" w14:textId="088E8DDB" w:rsidR="00B54DA8" w:rsidRPr="00265E12" w:rsidRDefault="00B54DA8" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p w14:paraId="3538D29F" w14:textId="3F92521B" w:rsidR="006043D4" w:rsidRDefault="006043D4" w:rsidP="005C6CCB">
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">Under the safeguarding duties held by the </w:t>
       </w:r>
       <w:r>
         <w:t>local authority</w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t>, the Elective Home Education Officer may wish to see the child</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. This meeting should </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">ideally </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">take place in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve">home as this is usually the main setting where education is taking place. Elective </w:t>
       </w:r>
       <w:r w:rsidR="00432E24">
         <w:t>h</w:t>
       </w:r>
@@ -8433,116 +8704,115 @@
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00432E24" w:rsidRPr="00265E12">
         <w:t>sonable</w:t>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:t xml:space="preserve"> cause for concern.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73980936" w14:textId="77777777" w:rsidR="006043D4" w:rsidRPr="00265E12" w:rsidRDefault="006043D4" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="442DBF7F" w14:textId="77777777" w:rsidR="007640B5" w:rsidRPr="00265E12" w:rsidRDefault="007640B5" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DACE8D4" w14:textId="1FB76384" w:rsidR="00277F21" w:rsidRPr="00E62CEC" w:rsidRDefault="00277F21" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc197602069"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc197602069"/>
       <w:r w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Looked-after children</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="0F1968F7" w14:textId="3A6FC8DA" w:rsidR="00A04B28" w:rsidRPr="005C6CCB" w:rsidRDefault="00A04B28" w:rsidP="003D7F14">
       <w:r w:rsidRPr="005C6CCB">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00432E24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>DfE guidance for local authorities (2019)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AC16BF" w:rsidRPr="005C6CCB">
         <w:t xml:space="preserve"> states that</w:t>
       </w:r>
       <w:r w:rsidR="003E3D6C">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C41DCC" w14:textId="22526D60" w:rsidR="00DA7FA2" w:rsidRPr="005C6CCB" w:rsidRDefault="003E3D6C" w:rsidP="005C6CCB">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="005C6CCB" w:rsidRPr="005C6CCB">
         <w:t>Local authorities acting as corporate parents of looked-after children should bear in mind that they assume the duties of parents under s.7 of the 1996 Education Act to ensure that the child receives a suitable full-time education; and local authorities in whose areas such children are placed by other authorities should take the same steps to ensure that the child is not missing education as they would for any other child resident in their area. It is legally possible for a looked-after child to be educated at home (for example by foster carers) if the local authority as corporate parent decides this is appropriate after discussion with the carers</w:t>
       </w:r>
       <w:r w:rsidR="005C6CCB">
         <w:t>’</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7482CA" w14:textId="77777777" w:rsidR="00B672E2" w:rsidRDefault="00B672E2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Hlk84924634"/>
+      <w:bookmarkStart w:id="29" w:name="_Hlk84924634"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="31" w:name="_Toc197602070"/>
+    <w:bookmarkStart w:id="30" w:name="_Toc197602070"/>
     <w:p w14:paraId="11C62CB4" w14:textId="6BA722E0" w:rsidR="0052087D" w:rsidRPr="00E62CEC" w:rsidRDefault="0008719C" w:rsidP="00E62CEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49B1E7D6" wp14:editId="76D070CE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-506730</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>370840</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7048500" cy="1092200"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1672149076" name="Flowchart: Process 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7048500" cy="1092200"/>
                         </a:xfrm>
@@ -8673,51 +8943,51 @@
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">referral </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B672E2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>and send</w:t>
                             </w:r>
                             <w:r w:rsidR="006942AF" w:rsidRPr="00B672E2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>s</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B672E2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> to </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId42" w:history="1">
+                            <w:hyperlink r:id="rId44" w:history="1">
                               <w:r w:rsidRPr="00B672E2">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:color w:val="auto"/>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                                 <w:t>ElectiveHomeEducation@bolton.gov.uk</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00B672E2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> along with parent or guardian request in writing </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3E8A166D" w14:textId="655BB24F" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
@@ -8954,72 +9224,72 @@
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004B35C1" w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00432E24" w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="004B35C1" w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: Elective Home Education: Universal Process</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidR="0052087D" w:rsidRPr="00E62CEC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AADBF0B" w14:textId="1056C3ED" w:rsidR="0052087D" w:rsidRPr="00265E12" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="7686F809" w14:textId="0BD4A35B" w:rsidR="0052087D" w:rsidRPr="00265E12" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="32E678F7" w14:textId="39DB3AD9" w:rsidR="0052087D" w:rsidRPr="00265E12" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="4EBB73C5" w14:textId="2A6677C5" w:rsidR="0052087D" w:rsidRPr="00265E12" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="085536D2" w14:textId="104EF01F" w:rsidR="0052087D" w:rsidRPr="00265E12" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="4824B921" w14:textId="395AEE0F" w:rsidR="0052087D" w:rsidRPr="00265E12" w:rsidRDefault="0008719C" w:rsidP="005C6CCB">
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08D0776F" wp14:editId="2DBAA492">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08D0776F" wp14:editId="2DBAA492">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4458335</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>131445</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="178435" cy="195580"/>
                 <wp:effectExtent l="38100" t="0" r="12065" b="33020"/>
                 <wp:wrapNone/>
                 <wp:docPr id="383326935" name="Arrow: Down 3">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -9046,79 +9316,79 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="05C6E432" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+              <v:shapetype w14:anchorId="1991F356" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum height 0 #1"/>
                   <v:f eqn="sum 10800 0 #1"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="prod @4 @3 10800"/>
                   <v:f eqn="sum width 0 @5"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                 <v:handles>
                   <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:351.05pt;margin-top:10.35pt;width:14.05pt;height:15.4pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCcVSib4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdZXYqJ1A&#10;CUrjVAipA0MHCgxsTnz5aO1zFLtJ+u8xE4yne973nit2izVswtH3jiQkawEMqXa6p1bC58f+/hmY&#10;D4q0Mo5QwhU97Mrbm0Ll2s30jtMxtCyWkM+VhC6EIefc1x1a5dduQIq7xo1WhTiOLdejmmO5NTwV&#10;4olb1VO80KkBXzusz8eLjRrV9zRfT6dD9hi+multnxyas5HybrW8bIEFXMIfDL/6MQNldKrchbRn&#10;RkIm0iSiElKRAYtA9iBSYJWETbIBXhb8/wflDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCcVSib4AAAAAkBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="668D93DD" wp14:editId="579EF311">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="668D93DD" wp14:editId="579EF311">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>394335</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>133985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="178435" cy="195580"/>
                 <wp:effectExtent l="38100" t="0" r="12065" b="33020"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1540280605" name="Arrow: Down 3" descr="diagram for elective home education universal prcess"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="178435" cy="195580"/>
                         </a:xfrm>
                         <a:prstGeom prst="downArrow">
                           <a:avLst>
                             <a:gd name="adj1" fmla="val 50000"/>
                             <a:gd name="adj2" fmla="val 33640"/>
@@ -9139,51 +9409,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="77B75961" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="diagram for elective home education universal prcess" style="position:absolute;margin-left:31.05pt;margin-top:10.55pt;width:14.05pt;height:15.4pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDT3Hd03QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTsMwEITvSLyDtUjcqOMI&#10;Cg1xKoTUA4ceKHDg5sSbnzZeR7GbpG/PcoLTaDWzM1++XVwvJhxD50mDWiUgkCpvO2o0fH7s7p5A&#10;hGjImt4TarhggG1xfZWbzPqZ3nE6xEZwCYXMaGhjHDIpQ9WiM2HlByT2aj86E/kcG2lHM3O562Wa&#10;JGvpTEe80JoBX1usToezY4zye5ovx+P+8T5+1dPbTu3rU6/17c3y8gwi4hL/wvCLzz9QMFPpz2SD&#10;6DWsU8VJDaliZX+TpCBKDQ9qA7LI5X/+4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8&#10;k+OehgIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDT3Hd03QAAAAcBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
+              <v:shape w14:anchorId="324365F9" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="diagram for elective home education universal prcess" style="position:absolute;margin-left:31.05pt;margin-top:10.55pt;width:14.05pt;height:15.4pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDT3Hd03QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTsMwEITvSLyDtUjcqOMI&#10;Cg1xKoTUA4ceKHDg5sSbnzZeR7GbpG/PcoLTaDWzM1++XVwvJhxD50mDWiUgkCpvO2o0fH7s7p5A&#10;hGjImt4TarhggG1xfZWbzPqZ3nE6xEZwCYXMaGhjHDIpQ9WiM2HlByT2aj86E/kcG2lHM3O562Wa&#10;JGvpTEe80JoBX1usToezY4zye5ovx+P+8T5+1dPbTu3rU6/17c3y8gwi4hL/wvCLzz9QMFPpz2SD&#10;6DWsU8VJDaliZX+TpCBKDQ9qA7LI5X/+4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8&#10;k+OehgIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDT3Hd03QAAAAcBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DF1296" w14:textId="4768760F" w:rsidR="0052087D" w:rsidRPr="00265E12" w:rsidRDefault="0008719C" w:rsidP="005C6CCB">
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60D445FC" wp14:editId="24E1AC1C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-506730</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>194310</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7048500" cy="317500"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1135504116" name="Flowchart: Process 2"/>
@@ -9201,188 +9471,174 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="31E02091" w14:textId="0228C4DE" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
+                          <w:p w14:paraId="31E02091" w14:textId="39F21731" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B672E2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">EHE Officer sends </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B672E2">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>education information form</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B672E2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> to parent or </w:t>
-[...6 lines deleted...]
-                              <w:t>6</w:t>
+                              <w:t xml:space="preserve"> to parent</w:t>
                             </w:r>
                             <w:r w:rsidR="008262D0">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">              </w:t>
+                              <w:t xml:space="preserve">            </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7E4E3975" w14:textId="77777777" w:rsidR="0052087D" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
                           <w:p w14:paraId="19FF3518" w14:textId="77777777" w:rsidR="0052087D" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="60D445FC" id="_x0000_s1027" type="#_x0000_t109" style="position:absolute;left:0;text-align:left;margin-left:-39.9pt;margin-top:15.3pt;width:555pt;height:25pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDr++6teAIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21n6WNBnSJI0WFA&#10;0QZth54VWaqFyaImKbGzXz9Kdpysy2nYxSZF8uOb1zddo8lWOK/AlLQ4yykRhkOlzFtJv7/cfbqi&#10;xAdmKqbBiJLuhKc3848frls7ExOoQVfCEQQxftbaktYh2FmWeV6LhvkzsMKgUIJrWEDWvWWVYy2i&#10;Nzqb5PlF1oKrrAMuvMfX215I5wlfSsHDo5ReBKJLirGF9HXpu47fbH7NZm+O2VrxIQz2D1E0TBl0&#10;OkLdssDIxqm/oBrFHXiQ4YxDk4GUiouUA2ZT5O+yea6ZFSkXLI63Y5n8/4PlD9tnu3JYhtb6mUcy&#10;ZtFJ18Q/xke6VKzdWCzRBcLx8TKfXp3nWFOOss/FZaQRJjtYW+fDVwENiURJpYZ2WTMXVn27Ur3Y&#10;9t6H3myvHh0buFNap+ZoEx88aFXFt8TE6RBL7ciWYV9DVwyej7QwjmiZHdJKVNhpESG0eRKSqAoT&#10;maRA0sQdMBnnwoSLATdpRzOJEYyGxSlDHfbBDLrRTKRJHA3zU4Z/ehwtklcwYTRulAF3CqD6MXru&#10;9ffZ9znH9EO37jBpXNSYWHxZQ7VbOeKg3wxv+Z3Cbt0zH1bM4Spgg3G9wyN+YgNLCgNFSQ3u16n3&#10;qI8TilJKWlytkvqfG+YEJfqbwdn9UkyncRcTMz2/nCDjjiXrY4nZNEvALhd4SCxPZNQPek9KB80r&#10;XoFF9IoiZjj6LikPbs8sQ7/yeEe4WCySGu6fZeHePFsewWOd4wS+dK/M2WFkAw77A+zXkM3eTWuv&#10;Gy0NLDYBpEqjfKjr0AHc3bQYw52Jx+GYT1qHazj/DQAA//8DAFBLAwQUAAYACAAAACEAu5G1RtwA&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuLV2WymEkE2FKriT0ANHJ94m&#10;EfE6xG4a/h73BMedHc28yQ+LHcRMk+8dI2w3CgRx40zPLcLp422dgvBBs9GDY0L4IQ+H4v4u15lx&#10;Vy5prkIrYgj7TCN0IYyZlL7pyGq/cSNx/J3dZHWI59RKM+lrDLeD3CmVSKt7jg2dHunYUfNVXSzC&#10;Z1Lb+fu1NK07vqdL1fgzlx7xYbW8PIMItIQ/M9zwIzoUkal2FzZeDAjrx6eIHhD2KgFxM6i92oGo&#10;EdKoyCKX/ycUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDr++6teAIAAFUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC7kbVG3AAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="31E02091" w14:textId="0228C4DE" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
+                    <w:p w14:paraId="31E02091" w14:textId="39F21731" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B672E2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">EHE Officer sends </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B672E2">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>education information form</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B672E2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> to parent or </w:t>
-[...6 lines deleted...]
-                        <w:t>6</w:t>
+                        <w:t xml:space="preserve"> to parent</w:t>
                       </w:r>
                       <w:r w:rsidR="008262D0">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">              </w:t>
+                        <w:t xml:space="preserve">            </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7E4E3975" w14:textId="77777777" w:rsidR="0052087D" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
                     <w:p w14:paraId="19FF3518" w14:textId="77777777" w:rsidR="0052087D" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD8D809" w14:textId="086C8CF6" w:rsidR="0052087D" w:rsidRPr="00265E12" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
     <w:p w14:paraId="1CE4BF6B" w14:textId="71711467" w:rsidR="0052087D" w:rsidRPr="00265E12" w:rsidRDefault="0008719C" w:rsidP="005C6CCB">
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660309" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="277E7606" wp14:editId="65AC03CD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="277E7606" wp14:editId="65AC03CD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4465320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>160020</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="178435" cy="195580"/>
                 <wp:effectExtent l="38100" t="0" r="12065" b="33020"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1875776441" name="Arrow: Down 3">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -9409,63 +9665,63 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="70060A6B" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:351.6pt;margin-top:12.6pt;width:14.05pt;height:15.4pt;z-index:251660309;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQChNbK14AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWNKW&#10;rVPXdEJIO3DYgQEHbmnjfmxNUjVZ2/17zAlOluXHrx/n+8X0bMLRd85KiFYCGNrK6c42Ej4/Dk9b&#10;YD4oq1XvLEq4oYd9cX+Xq0y72b7jdAoNoxDrMyWhDWHIOPdVi0b5lRvQ0qx2o1GB2rHhelQzhZue&#10;x0JsuFGdpQutGvC1xepyuhrSKL+n+XY+H9Pn8FVPb4foWF96KR8flpcdsIBL+IPhV592oCCn0l2t&#10;9qyXkIokJlRCvKZKQJpECbBSwnojgBc5//9B8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQChNbK14AAAAAkBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
+              <v:shape w14:anchorId="7C6A7CBA" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:351.6pt;margin-top:12.6pt;width:14.05pt;height:15.4pt;z-index:251660309;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQChNbK14AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWNKW&#10;rVPXdEJIO3DYgQEHbmnjfmxNUjVZ2/17zAlOluXHrx/n+8X0bMLRd85KiFYCGNrK6c42Ej4/Dk9b&#10;YD4oq1XvLEq4oYd9cX+Xq0y72b7jdAoNoxDrMyWhDWHIOPdVi0b5lRvQ0qx2o1GB2rHhelQzhZue&#10;x0JsuFGdpQutGvC1xepyuhrSKL+n+XY+H9Pn8FVPb4foWF96KR8flpcdsIBL+IPhV592oCCn0l2t&#10;9qyXkIokJlRCvKZKQJpECbBSwnojgBc5//9B8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQChNbK14AAAAAkBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F00C870" wp14:editId="791C21F4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F00C870" wp14:editId="791C21F4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>394970</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>164465</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="178435" cy="195580"/>
                 <wp:effectExtent l="38100" t="0" r="12065" b="33020"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1305593427" name="Arrow: Down 3">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -9492,65 +9748,65 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3C79697A" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:31.1pt;margin-top:12.95pt;width:14.05pt;height:15.4pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAIleNU3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI67TsMwFIZ3JN7BOkhs1Gmg&#10;KQ1xKoTUgaEDBQY2Jz65tPFxFLtJ+vYcJjr++m9ftp1tJ0YcfOtIwXIRgUAqnWmpVvD1uXt4BuGD&#10;JqM7R6jggh62+e1NplPjJvrA8RBqwSPkU62gCaFPpfRlg1b7heuR2KvcYHVgOdTSDHricdvJOIoS&#10;aXVL/NDoHt8aLE+Hs2WM4mecLsfjfv0UvqvxfbfcV6dOqfu7+fUFRMA5/IfhD587kDNT4c5kvOgU&#10;JHHMSQXxagOC/U30CKJQsErWIPNMXvPnvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8&#10;k+OehgIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAIleNU3QAAAAcBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
+              <v:shape w14:anchorId="67DEC71E" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:31.1pt;margin-top:12.95pt;width:14.05pt;height:15.4pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAIleNU3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI67TsMwFIZ3JN7BOkhs1Gmg&#10;KQ1xKoTUgaEDBQY2Jz65tPFxFLtJ+vYcJjr++m9ftp1tJ0YcfOtIwXIRgUAqnWmpVvD1uXt4BuGD&#10;JqM7R6jggh62+e1NplPjJvrA8RBqwSPkU62gCaFPpfRlg1b7heuR2KvcYHVgOdTSDHricdvJOIoS&#10;aXVL/NDoHt8aLE+Hs2WM4mecLsfjfv0UvqvxfbfcV6dOqfu7+fUFRMA5/IfhD587kDNT4c5kvOgU&#10;JHHMSQXxagOC/U30CKJQsErWIPNMXvPnvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8&#10;k+OehgIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAIleNU3QAAAAcBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E901FCD" w14:textId="2EEC8961" w:rsidR="0052087D" w:rsidRPr="00265E12" w:rsidRDefault="0008719C" w:rsidP="005C6CCB">
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39C0CE1E" wp14:editId="156DAE68">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39C0CE1E" wp14:editId="156DAE68">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-538480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>250190</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2838450" cy="552450"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="929794831" name="Flowchart: Process 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2838450" cy="552450"/>
                         </a:xfrm>
                         <a:prstGeom prst="flowChartProcess">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -9619,51 +9875,51 @@
                           </w:p>
                           <w:p w14:paraId="1D45D0F8" w14:textId="77777777" w:rsidR="0052087D" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
                           <w:p w14:paraId="1A6E82C7" w14:textId="77777777" w:rsidR="0052087D" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="39C0CE1E" id="_x0000_s1028" type="#_x0000_t109" style="position:absolute;left:0;text-align:left;margin-left:-42.4pt;margin-top:19.7pt;width:223.5pt;height:43.5pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDm5ACoeAIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ypOuCOkWQosOA&#10;og3WDj0rslQbk0VNYmJnTz9Kdpysy2nYxSZF8uM/r2/a2rCd8qECm/PxxYgzZSUUlX3N+ffnuw9X&#10;nAUUthAGrMr5XgV+s3j/7rpxczWBEkyhPCMQG+aNy3mJ6OZZFmSpahEuwClLQg2+Fkisf80KLxpC&#10;r002GY0uswZ84TxIFQK93nZCvkj4WiuJj1oHhczknGLD9PXpu4nfbHEt5q9euLKSfRjiH6KoRWXJ&#10;6QB1K1Cwra/+gqor6SGAxgsJdQZaV1KlHCib8ehNNk+lcCrlQsUJbihT+H+w8mH35NaeytC4MA9E&#10;xixa7ev4p/hYm4q1H4qlWmSSHidXH6+mM6qpJNlsNok0wWRHa+cDflFQs0jkXBtoVqXwuO7aleol&#10;dvcBO7ODenRs4a4yJjXH2PgQwFRFfEtMnA61Mp7tBPUV23Hv+USL4oiW2TGtROHeqAhh7DelWVXE&#10;RFIgaeKOmEJKZfGyx03a0UxTBIPh+JyhwUMwvW40U2kSB8PROcM/PQ4WyStYHIzryoI/B1D8GDx3&#10;+ofsu5xj+thuWko65tx3fAPFfu2Zh24zgpN3FXXrXgRcC0+rQA2m9cZH+sQG5hx6irMS/K9z71Gf&#10;JpSknDW0WjkPP7fCK87MV0uz+3k8ncZdTMx09mlCjD+VbE4ldluvgLo8pkPiZCKjPpoDqT3UL3QF&#10;ltEriYSV5DvnEv2BWWG38nRHpFoukxrtnxN4b5+cjOCxznECn9sX4V0/skjD/gCHNRTzN9Pa6UZL&#10;C8stgq7SKMdKd3XtO0C7mxajvzPxOJzySet4DRe/AQAA//8DAFBLAwQUAAYACAAAACEAXb6jddwA&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h8008dYupYQgsjSm0btgDx4XdgpE&#10;dhbZLcV/73jS4+R9ee+b4rjaUSw4+8GRgv0uAoHUOjNQp+D8/rrNQPigyejRESr4Rg/H8v6u0Llx&#10;N6pwqUMnuIR8rhX0IUy5lL7t0Wq/cxMSZxc3Wx34nDtpZn3jcjvKOIpSafVAvNDrCU89tp/11Sr4&#10;SBu7fL1UpnOnt2ytW3+hyiv1sFmfn0AEXMMfDL/6rA4lOzXuSsaLUcE2S1g9KDg8JiAYOKRxDKJh&#10;Mk4TkGUh/79Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDm5ACoeAIAAFUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBdvqN13AAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt">
+              <v:shape w14:anchorId="39C0CE1E" id="_x0000_s1028" type="#_x0000_t109" style="position:absolute;left:0;text-align:left;margin-left:-42.4pt;margin-top:19.7pt;width:223.5pt;height:43.5pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDm5ACoeAIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ypOuCOkWQosOA&#10;og3WDj0rslQbk0VNYmJnTz9Kdpysy2nYxSZF8uM/r2/a2rCd8qECm/PxxYgzZSUUlX3N+ffnuw9X&#10;nAUUthAGrMr5XgV+s3j/7rpxczWBEkyhPCMQG+aNy3mJ6OZZFmSpahEuwClLQg2+Fkisf80KLxpC&#10;r002GY0uswZ84TxIFQK93nZCvkj4WiuJj1oHhczknGLD9PXpu4nfbHEt5q9euLKSfRjiH6KoRWXJ&#10;6QB1K1Cwra/+gqor6SGAxgsJdQZaV1KlHCib8ehNNk+lcCrlQsUJbihT+H+w8mH35NaeytC4MA9E&#10;xixa7ev4p/hYm4q1H4qlWmSSHidXH6+mM6qpJNlsNok0wWRHa+cDflFQs0jkXBtoVqXwuO7aleol&#10;dvcBO7ODenRs4a4yJjXH2PgQwFRFfEtMnA61Mp7tBPUV23Hv+USL4oiW2TGtROHeqAhh7DelWVXE&#10;RFIgaeKOmEJKZfGyx03a0UxTBIPh+JyhwUMwvW40U2kSB8PROcM/PQ4WyStYHIzryoI/B1D8GDx3&#10;+ofsu5xj+thuWko65tx3fAPFfu2Zh24zgpN3FXXrXgRcC0+rQA2m9cZH+sQG5hx6irMS/K9z71Gf&#10;JpSknDW0WjkPP7fCK87MV0uz+3k8ncZdTMx09mlCjD+VbE4ldluvgLo8pkPiZCKjPpoDqT3UL3QF&#10;ltEriYSV5DvnEv2BWWG38nRHpFoukxrtnxN4b5+cjOCxznECn9sX4V0/skjD/gCHNRTzN9Pa6UZL&#10;C8stgq7SKMdKd3XtO0C7mxajvzPxOJzySet4DRe/AQAA//8DAFBLAwQUAAYACAAAACEAXb6jddwA&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h8008dYupYQgsjSm0btgDx4XdgpE&#10;dhbZLcV/73jS4+R9ee+b4rjaUSw4+8GRgv0uAoHUOjNQp+D8/rrNQPigyejRESr4Rg/H8v6u0Llx&#10;N6pwqUMnuIR8rhX0IUy5lL7t0Wq/cxMSZxc3Wx34nDtpZn3jcjvKOIpSafVAvNDrCU89tp/11Sr4&#10;SBu7fL1UpnOnt2ytW3+hyiv1sFmfn0AEXMMfDL/6rA4lOzXuSsaLUcE2S1g9KDg8JiAYOKRxDKJh&#10;Mk4TkGUh/79Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDm5ACoeAIAAFUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBdvqN13AAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="39340F90" w14:textId="09D47ECF" w:rsidR="0052087D" w:rsidRPr="00DE08D3" w:rsidRDefault="007B62A6" w:rsidP="005C6CCB">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:t>The</w:t>
                       </w:r>
                       <w:r w:rsidR="0052087D" w:rsidRPr="00EA7AF5">
                         <w:t xml:space="preserve"> LA is</w:t>
                       </w:r>
                       <w:r w:rsidR="0052087D" w:rsidRPr="00DE08D3">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> satisfied </w:t>
                       </w:r>
                       <w:r w:rsidR="0052087D" w:rsidRPr="00EA7AF5">
                         <w:t>that the child is</w:t>
                       </w:r>
@@ -9682,51 +9938,51 @@
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> suitable education. </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1D45D0F8" w14:textId="77777777" w:rsidR="0052087D" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
                     <w:p w14:paraId="1A6E82C7" w14:textId="77777777" w:rsidR="0052087D" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A20AA3A" w14:textId="4223DB89" w:rsidR="0052087D" w:rsidRPr="00265E12" w:rsidRDefault="0008719C" w:rsidP="005C6CCB">
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C39174C" wp14:editId="4DE302BE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C39174C" wp14:editId="4DE302BE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2458720</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>55245</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4076700" cy="539750"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="382436367" name="Flowchart: Process 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4076700" cy="539750"/>
                         </a:xfrm>
                         <a:prstGeom prst="flowChartProcess">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -9793,51 +10049,51 @@
                               <w:t xml:space="preserve"> suitable education.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6C39174C" id="_x0000_s1029" type="#_x0000_t109" style="position:absolute;left:0;text-align:left;margin-left:193.6pt;margin-top:4.35pt;width:321pt;height:42.5pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACeBGhfAIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fU2gtKyooUJUnSZV&#10;LRqd+mwcu7Hm+Hi2IWG/fsdOCKzjadpL4nP7zv3c3rW1JjvhvAJT0NFFTokwHEpl3gr6/eXh02dK&#10;fGCmZBqMKOheeHo3//jhtrEzMYYKdCkcQRDjZ40taBWCnWWZ55Womb8AKwwKJbiaBSTdW1Y61iB6&#10;rbNxnl9nDbjSOuDCe+Ted0I6T/hSCh6epfQiEF1QjC2kr0vfTfxm81s2e3PMVor3YbB/iKJmyqDT&#10;AeqeBUa2Tv0FVSvuwIMMFxzqDKRUXKQcMJtR/i6bdcWsSLlgcbwdyuT/Hyx/2q3tymEZGutnHp8x&#10;i1a6Ov4xPtKmYu2HYok2EI7MST69nuZYU46yq8ub6VWqZna0ts6HLwJqEh8FlRqaZcVcWHXtSvVi&#10;u0cf0DuaHdSjYwMPSuvUHG0iw4NWZeQlIk6HWGpHdgz7GtpR7CNCnGghFS2zY1rpFfZaRAhtvglJ&#10;VImJjFMgaeKOmIxzYcJ1j5u0o5nECAbD0TlDHQ7B9LrRTKRJHAzzc4Z/ehwsklcwYTCulQF3DqD8&#10;MXju9A/ZdznH9EO7aTHpgl7GxCJnA+V+5YiDbjO85Q8Ku/XIfFgxh6uADcb1Ds/4iQ0sKPQvSipw&#10;v87xoz5OKEopaXC1Cup/bpkTlOivBmf3ZjSZxF1MxORqOkbCnUo2pxKzrZeAXR7hIbE8PaN+0Ien&#10;dFC/4hVYRK8oYoaj74Ly4A7EMnQrj3eEi8UiqeH+WRYezdryCB7rHCfwpX1lzvYjG3DYn+Cwhmz2&#10;blo73WhpYLENIFUa5WNd+w7g7qbx7O9MPA6ndNI6XsP5bwAAAP//AwBQSwMEFAAGAAgAAAAhAKE0&#10;ObLbAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugzAQRO+V8g/WVsqtMSVSIJQlqqLmXmgP&#10;PRq8AVS8Jtgh9O/rnNrj7Ixm3uaHxQxipsn1lhGeNxEI4sbqnluEz4/TUwrCecVaDZYJ4YccHIrV&#10;Q64ybW9c0lz5VoQSdplC6LwfMyld05FRbmNH4uCd7WSUD3JqpZ7ULZSbQcZRtJNG9RwWOjXSsaPm&#10;u7oahK9dbebLW6lbe3xPl6pxZy4d4vpxeX0B4Wnxf2G44wd0KAJTba+snRgQtmkShyhCmoC4+1G8&#10;D4caYb9NQBa5/P9B8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACeBGhfAIAAFUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQChNDmy2wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt">
+              <v:shape w14:anchorId="6C39174C" id="_x0000_s1029" type="#_x0000_t109" style="position:absolute;left:0;text-align:left;margin-left:193.6pt;margin-top:4.35pt;width:321pt;height:42.5pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACeBGhfAIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fU2gtKyooUJUnSZV&#10;LRqd+mwcu7Hm+Hi2IWG/fsdOCKzjadpL4nP7zv3c3rW1JjvhvAJT0NFFTokwHEpl3gr6/eXh02dK&#10;fGCmZBqMKOheeHo3//jhtrEzMYYKdCkcQRDjZ40taBWCnWWZ55Womb8AKwwKJbiaBSTdW1Y61iB6&#10;rbNxnl9nDbjSOuDCe+Ted0I6T/hSCh6epfQiEF1QjC2kr0vfTfxm81s2e3PMVor3YbB/iKJmyqDT&#10;AeqeBUa2Tv0FVSvuwIMMFxzqDKRUXKQcMJtR/i6bdcWsSLlgcbwdyuT/Hyx/2q3tymEZGutnHp8x&#10;i1a6Ov4xPtKmYu2HYok2EI7MST69nuZYU46yq8ub6VWqZna0ts6HLwJqEh8FlRqaZcVcWHXtSvVi&#10;u0cf0DuaHdSjYwMPSuvUHG0iw4NWZeQlIk6HWGpHdgz7GtpR7CNCnGghFS2zY1rpFfZaRAhtvglJ&#10;VImJjFMgaeKOmIxzYcJ1j5u0o5nECAbD0TlDHQ7B9LrRTKRJHAzzc4Z/ehwsklcwYTCulQF3DqD8&#10;MXju9A/ZdznH9EO7aTHpgl7GxCJnA+V+5YiDbjO85Q8Ku/XIfFgxh6uADcb1Ds/4iQ0sKPQvSipw&#10;v87xoz5OKEopaXC1Cup/bpkTlOivBmf3ZjSZxF1MxORqOkbCnUo2pxKzrZeAXR7hIbE8PaN+0Ien&#10;dFC/4hVYRK8oYoaj74Ly4A7EMnQrj3eEi8UiqeH+WRYezdryCB7rHCfwpX1lzvYjG3DYn+Cwhmz2&#10;blo73WhpYLENIFUa5WNd+w7g7qbx7O9MPA6ndNI6XsP5bwAAAP//AwBQSwMEFAAGAAgAAAAhAKE0&#10;ObLbAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugzAQRO+V8g/WVsqtMSVSIJQlqqLmXmgP&#10;PRq8AVS8Jtgh9O/rnNrj7Ixm3uaHxQxipsn1lhGeNxEI4sbqnluEz4/TUwrCecVaDZYJ4YccHIrV&#10;Q64ybW9c0lz5VoQSdplC6LwfMyld05FRbmNH4uCd7WSUD3JqpZ7ULZSbQcZRtJNG9RwWOjXSsaPm&#10;u7oahK9dbebLW6lbe3xPl6pxZy4d4vpxeX0B4Wnxf2G44wd0KAJTba+snRgQtmkShyhCmoC4+1G8&#10;D4caYb9NQBa5/P9B8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACeBGhfAIAAFUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQChNDmy2wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6CA218D5" w14:textId="18ED1E2C" w:rsidR="0052087D" w:rsidRDefault="007B62A6" w:rsidP="005C6CCB">
                       <w:r w:rsidRPr="00B672E2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>The L</w:t>
                       </w:r>
                       <w:r w:rsidR="0052087D" w:rsidRPr="00B672E2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>A is</w:t>
                       </w:r>
                       <w:r w:rsidR="0052087D" w:rsidRPr="00B672E2">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> not satisfied </w:t>
@@ -9927,63 +10183,63 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4B402FE4" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:350.7pt;margin-top:5.45pt;width:14.05pt;height:15.4pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBuu0WE3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhs1E4V&#10;CA1xKoTUgaEDLQxsTnz5aP0RxW6S/nuOCcbT+9x7zxXbxRo24Rh67yQkKwEMXe1171oJn8fdwzOw&#10;EJXTyniHEq4YYFve3hQq1352HzgdYsuoxIVcSehiHHLOQ92hVWHlB3SUNX60KtI4tlyPaqZya/ha&#10;iCduVe/oQqcGfOuwPh8uljSq72m+nk77LI1fzfS+S/bN2Uh5f7e8vgCLuMQ/GH71aQdKcqr8xenA&#10;jIRMJCmhFIgNMAKy9eYRWCUhTTLgZcH/f1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADyT456GAgAAaAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAG67RYTfAAAACQEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
+              <v:shape w14:anchorId="00534744" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:350.7pt;margin-top:5.45pt;width:14.05pt;height:15.4pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBuu0WE3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhs1E4V&#10;CA1xKoTUgaEDLQxsTnz5aP0RxW6S/nuOCcbT+9x7zxXbxRo24Rh67yQkKwEMXe1171oJn8fdwzOw&#10;EJXTyniHEq4YYFve3hQq1352HzgdYsuoxIVcSehiHHLOQ92hVWHlB3SUNX60KtI4tlyPaqZya/ha&#10;iCduVe/oQqcGfOuwPh8uljSq72m+nk77LI1fzfS+S/bN2Uh5f7e8vgCLuMQ/GH71aQdKcqr8xenA&#10;jIRMJCmhFIgNMAKy9eYRWCUhTTLgZcH/f1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADyT456GAgAAaAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAG67RYTfAAAACQEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17F8B8A0" wp14:editId="2BEB1E38">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17F8B8A0" wp14:editId="2BEB1E38">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>381000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>67310</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="178435" cy="195580"/>
                 <wp:effectExtent l="38100" t="0" r="12065" b="33020"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1441181733" name="Arrow: Down 3">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -10010,167 +10266,181 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="56E66E34" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:30pt;margin-top:5.3pt;width:14.05pt;height:15.4pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAM06He3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI87T8NAEIR7pPyH00aiI3dG&#10;lrGMzxFCSkGRggAF3dm3fiT3sHwX2/n3LBWUO7M78225X61hM05h8E5CshPA0DVeD66T8PlxeMiB&#10;haicVsY7lHDDAPtqc1eqQvvFveN8ih2jEBcKJaGPcSw4D02PVoWdH9GR1/rJqkjj1HE9qYXCreGP&#10;QmTcqsFRQ69GfO2xuZyuljDq73m5nc/HpzR+tfPbITm2FyPl/XZ9eQYWcY1/y/CLTzdQEVPtr04H&#10;ZiRkgl6JpIsMGPl5ngCrJaRJCrwq+X/+6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8&#10;k+OehgIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAM06He3QAAAAcBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
+              <v:shape w14:anchorId="3AE407D9" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:30pt;margin-top:5.3pt;width:14.05pt;height:15.4pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAM06He3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI87T8NAEIR7pPyH00aiI3dG&#10;lrGMzxFCSkGRggAF3dm3fiT3sHwX2/n3LBWUO7M78225X61hM05h8E5CshPA0DVeD66T8PlxeMiB&#10;haicVsY7lHDDAPtqc1eqQvvFveN8ih2jEBcKJaGPcSw4D02PVoWdH9GR1/rJqkjj1HE9qYXCreGP&#10;QmTcqsFRQ69GfO2xuZyuljDq73m5nc/HpzR+tfPbITm2FyPl/XZ9eQYWcY1/y/CLTzdQEVPtr04H&#10;ZiRkgl6JpIsMGPl5ngCrJaRJCrwq+X/+6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8&#10;k+OehgIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAM06He3QAAAAcBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="398D4C87" w14:textId="259C86BD" w:rsidR="00BD2B1D" w:rsidRPr="00265E12" w:rsidRDefault="0008719C" w:rsidP="005C6CCB">
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CF04E7" wp14:editId="691839D0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CF04E7" wp14:editId="6BD1778E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>2331720</wp:posOffset>
+                  <wp:posOffset>2332355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>163830</wp:posOffset>
+                  <wp:posOffset>163195</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4197350" cy="349250"/>
-                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:extent cx="4197350" cy="361950"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="716756826" name="Flowchart: Process 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4197350" cy="349250"/>
+                          <a:ext cx="4197350" cy="361950"/>
                         </a:xfrm>
                         <a:prstGeom prst="flowChartProcess">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="025693D8" w14:textId="77777777" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
+                          <w:p w14:paraId="025693D8" w14:textId="1DA5EA86" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B672E2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>EHE Officer completes initial telephone conversation.</w:t>
+                              <w:t xml:space="preserve">EHE Officer completes initial </w:t>
+                            </w:r>
+                            <w:r w:rsidR="000A1A3C">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>review of suitability of education.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4E7286F5" w14:textId="77777777" w:rsidR="0052087D" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
                           <w:p w14:paraId="1AB03568" w14:textId="77777777" w:rsidR="0052087D" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="24CF04E7" id="_x0000_s1030" type="#_x0000_t109" style="position:absolute;left:0;text-align:left;margin-left:183.6pt;margin-top:12.9pt;width:330.5pt;height:27.5pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCa+rxCeQIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r07StF2DOkWQosOA&#10;og3WDj0rslQbk0VNYmJnTz9Kdpysy2nYxSZF8uM/b27b2rCt8qECm/Px2YgzZSUUlX3L+feX+0+f&#10;OQsobCEMWJXznQr8dv7xw03jZmoCJZhCeUYgNswal/MS0c2yLMhS1SKcgVOWhBp8LZBY/5YVXjSE&#10;XptsMhpdZg34wnmQKgR6veuEfJ7wtVYSn7QOCpnJOcWG6evTdx2/2fxGzN68cGUl+zDEP0RRi8qS&#10;0wHqTqBgG1/9BVVX0kMAjWcS6gy0rqRKOVA249G7bJ5L4VTKhYoT3FCm8P9g5eP22a08laFxYRaI&#10;jFm02tfxT/GxNhVrNxRLtcgkPU7H11fnF1RTSbLz6fWEaILJDtbOB/yioGaRyLk20CxL4XHVtSvV&#10;S2wfAnZme/Xo2MJ9ZUxqjrHxIYCpiviWmDgdamk82wrqK7bj3vORFsURLbNDWonCnVERwthvSrOq&#10;oEQmKZA0cQdMIaWyeNnjJu1opimCwXB8ytDgPpheN5qpNImD4eiU4Z8eB4vkFSwOxnVlwZ8CKH4M&#10;njv9ffZdzjF9bNctJU3Ni4nFlzUUu5VnHrrNCE7eV9StBxFwJTytAjWY1huf6BMbmHPoKc5K8L9O&#10;vUd9mlCSctbQauU8/NwIrzgzXy3N7vV4Oo27mJjpxdWEGH8sWR9L7KZeAnV5TIfEyURGfTR7Unuo&#10;X+kKLKJXEgkryXfOJfo9s8Ru5emOSLVYJDXaPyfwwT47GcFjneMEvrSvwrt+ZJGG/RH2ayhm76a1&#10;042WFhYbBF2lUT7Ute8A7W5ajP7OxONwzCetwzWc/wYAAP//AwBQSwMEFAAGAAgAAAAhAF4mu+Db&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxYuiJKVJpOaII7LTtwTBuv&#10;rWic0mRdeXu8Exxtf/r9/cV+daNYcA6DJw27bQICqfV2oE7D8ePtXoEI0ZA1oyfU8IMB9uXtTWFy&#10;6y9U4VLHTnAIhdxo6GOccilD26MzYesnJL6d/OxM5HHupJ3NhcPdKNMkyaQzA/GH3kx46LH9qs9O&#10;w2fWuOX7tbKdP7yrtW7Diaqg9d1mfXkGEXGNfzBc9VkdSnZq/JlsEKOGh+wpZVRD+sgVrkCSKt40&#10;GlSiQJaF/F+h/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCa+rxCeQIAAFUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBeJrvg2wAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt">
+              <v:shape w14:anchorId="24CF04E7" id="_x0000_s1030" type="#_x0000_t109" style="position:absolute;left:0;text-align:left;margin-left:183.65pt;margin-top:12.85pt;width:330.5pt;height:28.5pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjW1KMeQIAAFUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r47TtF2DOkWQosOA&#10;og3WDj0rstQYk0VNYmJnTz9Kdpysy2nYxSZF8uM/b27b2rCt8qECW/D8bMSZshLKyr4V/PvL/afP&#10;nAUUthQGrCr4TgV+O/v44aZxUzWGNZhSeUYgNkwbV/A1optmWZBrVYtwBk5ZEmrwtUBi/VtWetEQ&#10;em2y8Wh0mTXgS+dBqhDo9a4T8lnC11pJfNI6KGSm4BQbpq9P31X8ZrMbMX3zwq0r2Ych/iGKWlSW&#10;nA5QdwIF2/jqL6i6kh4CaDyTUGegdSVVyoGyyUfvsnleC6dSLlSc4IYyhf8HKx+3z27pqQyNC9NA&#10;ZMyi1b6Of4qPtalYu6FYqkUm6XGSX1+dX1BNJcnOL/NrogkmO1g7H/CLgppFouDaQLNYC4/Lrl2p&#10;XmL7ELAz26tHxxbuK2NSc4yNDwFMVca3xMTpUAvj2VZQX7HNe89HWhRHtMwOaSUKd0ZFCGO/Kc2q&#10;khIZp0DSxB0whZTK4mWPm7SjmaYIBsP8lKHBfTC9bjRTaRIHw9Epwz89DhbJK1gcjOvKgj8FUP4Y&#10;PHf6++y7nGP62K5aSpqaFxOLLysod0vPPHSbEZy8r6hbDyLgUnhaBWowrTc+0Sc2sODQU5ytwf86&#10;9R71aUJJyllDq1Xw8HMjvOLMfLU0u9f5ZBJ3MTGTi6sxMf5YsjqW2E29AOpyTofEyURGfTR7Unuo&#10;X+kKzKNXEgkryXfBJfo9s8Bu5emOSDWfJzXaPyfwwT47GcFjneMEvrSvwrt+ZJGG/RH2ayim76a1&#10;042WFuYbBF2lUT7Ute8A7W5ajP7OxONwzCetwzWc/QYAAP//AwBQSwMEFAAGAAgAAAAhALAxZEzc&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLzZpTQCQYbGNHoX7MHjwk6B&#10;lJ1Fdkvx7d2e9DgzX/75/mK/mlEsNLvBMsJ2E4Egbq0euEM4fr4/ZSCcV6zVaJkQfsjBvry/K1Su&#10;7ZUrWmrfiRDCLlcIvfdTLqVrezLKbexEHG4nOxvlwzh3Us/qGsLNKOMoSqRRA4cPvZro0FN7ri8G&#10;4StpzPL9VunOHj6ytW7diSuH+Piwvr6A8LT6Pxhu+kEdyuDU2AtrJ0aEXZLuAooQP6cgbkAUZ2HT&#10;IGRxCrIs5P8K5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI1tSjHkCAABVBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsDFkTNwAAAAKAQAA&#10;DwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="025693D8" w14:textId="77777777" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
+                    <w:p w14:paraId="025693D8" w14:textId="1DA5EA86" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B672E2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>EHE Officer completes initial telephone conversation.</w:t>
+                        <w:t xml:space="preserve">EHE Officer completes initial </w:t>
+                      </w:r>
+                      <w:r w:rsidR="000A1A3C">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>review of suitability of education.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4E7286F5" w14:textId="77777777" w:rsidR="0052087D" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
                     <w:p w14:paraId="1AB03568" w14:textId="77777777" w:rsidR="0052087D" w:rsidRDefault="0052087D" w:rsidP="005C6CCB"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B601363" wp14:editId="34974591">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-506730</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -10224,63 +10494,91 @@
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B672E2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>At any point in the process if education is deemed suitable:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="17A0B8DB" w14:textId="77777777" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B672E2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>EHE Officer sends confirmation of outcome letter to parent.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0BE0728B" w14:textId="77777777" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
+                          <w:p w14:paraId="0BE0728B" w14:textId="18DFFABF" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B672E2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>If it is a new referral, the next review is due in 6 months.</w:t>
+                              <w:t>If it is a new referral,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00910F3D">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> an appointment is offered within 6 months and</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B672E2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> the next review is due in </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00910F3D">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>12</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B672E2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> months.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3C96EED3" w14:textId="77777777" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B672E2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">If it is an annual review, the next review is due in 12 months. </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
@@ -10309,91 +10607,119 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B672E2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>At any point in the process if education is deemed suitable:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="17A0B8DB" w14:textId="77777777" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B672E2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>EHE Officer sends confirmation of outcome letter to parent.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0BE0728B" w14:textId="77777777" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
+                    <w:p w14:paraId="0BE0728B" w14:textId="18DFFABF" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B672E2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>If it is a new referral, the next review is due in 6 months.</w:t>
+                        <w:t>If it is a new referral,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00910F3D">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> an appointment is offered within 6 months and</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B672E2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> the next review is due in </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00910F3D">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>12</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B672E2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> months.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3C96EED3" w14:textId="77777777" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B672E2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">If it is an annual review, the next review is due in 12 months. </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="582E2376" w14:textId="65AC7F4C" w:rsidR="00BD2B1D" w:rsidRPr="00265E12" w:rsidRDefault="00BD2B1D" w:rsidP="005C6CCB"/>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p w14:paraId="668AACEA" w14:textId="79B861B4" w:rsidR="000C52D7" w:rsidRPr="00265E12" w:rsidRDefault="0008719C" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57601C24" wp14:editId="512BC086">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4457700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>177165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="178435" cy="195580"/>
                 <wp:effectExtent l="38100" t="0" r="12065" b="33020"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2118973453" name="Arrow: Down 3">
@@ -10434,51 +10760,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="330AF77C" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:351pt;margin-top:13.95pt;width:14.05pt;height:15.4pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA1hM4D4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4UTvh&#10;4RLiVAipBw49UODAzYmdRxuvo9hN0n/PcqLH0c7OfJNvFtezyY6h86ggWQlgFitvOmwUfH1u79bA&#10;QtRodO/RKjjbAJvi+irXmfEzfthpHxtGIRgyraCNccg4D1VrnQ4rP1ikW+1HpyPJseFm1DOFu56n&#10;QjxxpzukhlYP9q211XF/coRR/kzz+XDYyYf4XU/v22RXH3ulbm+W1xdg0S7x3wx/+PQDBTGV/oQm&#10;sF6BFCltiQpS+QyMDPJeJMBKBY9rCbzI+eWC4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQA1hM4D4AAAAAkBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
+              <v:shape w14:anchorId="5ED3AD0B" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:351pt;margin-top:13.95pt;width:14.05pt;height:15.4pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA1hM4D4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4UTvh&#10;4RLiVAipBw49UODAzYmdRxuvo9hN0n/PcqLH0c7OfJNvFtezyY6h86ggWQlgFitvOmwUfH1u79bA&#10;QtRodO/RKjjbAJvi+irXmfEzfthpHxtGIRgyraCNccg4D1VrnQ4rP1ikW+1HpyPJseFm1DOFu56n&#10;QjxxpzukhlYP9q211XF/coRR/kzz+XDYyYf4XU/v22RXH3ulbm+W1xdg0S7x3wx/+PQDBTGV/oQm&#10;sF6BFCltiQpS+QyMDPJeJMBKBY9rCbzI+eWC4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQA1hM4D4AAAAAkBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="200F809A" w14:textId="5D33488B" w:rsidR="00E425C0" w:rsidRPr="00265E12" w:rsidRDefault="00E425C0" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DC54720" w14:textId="107F32ED" w:rsidR="00E425C0" w:rsidRPr="00265E12" w:rsidRDefault="0008719C" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -10741,51 +11067,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2C083726" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:351.05pt;margin-top:11.4pt;width:14.05pt;height:15.4pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCBHzEE3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhs1E4K&#10;DQpxKoTUgaEDLQxsTnz5aP0RxW6S/nuOCcbTPffe8xbbxRo24Rh67yQkKwEMXe1171oJn8fdwzOw&#10;EJXTyniHEq4YYFve3hQq1352HzgdYssoxIVcSehiHHLOQ92hVWHlB3S0a/xoVaRxbLke1Uzh1vBU&#10;iA23qnf0oVMDvnVYnw8XSxrV9zRfT6d99hi/mul9l+ybs5Hy/m55fQEWcYl/MPzq0w2U5FT5i9OB&#10;GQmZSBNCJaQpVSAgW4sUWCXhab0BXhb8f4PyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADyT456GAgAAaAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIEfMQTfAAAACQEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
+              <v:shape w14:anchorId="2A9B728F" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:351.05pt;margin-top:11.4pt;width:14.05pt;height:15.4pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCBHzEE3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhs1E4K&#10;DQpxKoTUgaEDLQxsTnz5aP0RxW6S/nuOCcbTPffe8xbbxRo24Rh67yQkKwEMXe1171oJn8fdwzOw&#10;EJXTyniHEq4YYFve3hQq1352HzgdYssoxIVcSehiHHLOQ92hVWHlB3S0a/xoVaRxbLke1Uzh1vBU&#10;iA23qnf0oVMDvnVYnw8XSxrV9zRfT6d99hi/mul9l+ybs5Hy/m55fQEWcYl/MPzq0w2U5FT5i9OB&#10;GQmZSBNCJaQpVSAgW4sUWCXhab0BXhb8f4PyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADyT456GAgAAaAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIEfMQTfAAAACQEAAA8AAAAAAAAAAAAAAAAA4AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA6BFE7" w14:textId="5041B3D8" w:rsidR="00FE215E" w:rsidRPr="00265E12" w:rsidRDefault="0008719C" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FE69818" wp14:editId="3946DFD1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2331720</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>194310</wp:posOffset>
@@ -10801,63 +11127,70 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4197350" cy="863600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="05E09406" w14:textId="77777777" w:rsidR="00E72EEE" w:rsidRPr="00B672E2" w:rsidRDefault="00E72EEE" w:rsidP="005C6CCB">
+                          <w:p w14:paraId="05E09406" w14:textId="05FFE2AF" w:rsidR="00E72EEE" w:rsidRPr="00B672E2" w:rsidRDefault="00F2161C" w:rsidP="005C6CCB">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B672E2">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">15 school days following letter one: </w:t>
+                              <w:t xml:space="preserve">21 </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E72EEE" w:rsidRPr="00B672E2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">days following letter one: </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="61623680" w14:textId="437F4E03" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B672E2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">LA is not satisfied that the child is receiving a suitable education.  </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0FD1AD3C" w14:textId="77777777" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B672E2">
@@ -10888,63 +11221,70 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7FE69818" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:183.6pt;margin-top:15.3pt;width:330.5pt;height:68pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTvCgfEAIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJc2mMOEWXrsOA&#10;7gK0+wBZlmNhsqhRSuzs60vJaRqsb8P8IJAmdUgeHq1v+tawg0KvwRZ8MhpzpqyESttdwX8+3X+4&#10;5swHYSthwKqCH5XnN5v379ady9UUGjCVQkYg1uedK3gTgsuzzMtGtcKPwClLwRqwFYFc3GUVio7Q&#10;W5NNx+NF1gFWDkEq7+nv3RDkm4Rf10qG73XtVWCm4NRbSCems4xntlmLfIfCNVqe2hD/0EUrtKWi&#10;Z6g7EQTbo34D1WqJ4KEOIwltBnWtpUoz0DST8V/TPDbCqTQLkePdmSb//2Dlt8Oj+4Es9B+hpwWm&#10;Ibx7APnLMwvbRtidukWErlGiosKTSFnWOZ+frkaqfe4jSNl9hYqWLPYBElBfYxtZoTkZodMCjmfS&#10;VR+YpJ+zyWp5NaeQpNj14moxTlvJRP5y26EPnxW0LBoFR1pqQheHBx9iNyJ/SYnFLNxrY9JijWVd&#10;wVfz6XyYC4yuYjCmedyVW4PsIKI00pdGo8hlWqsDCdTolpo7J4k8svHJVqlKENoMNnVi7ImeyMjA&#10;TejLnumq4MtYILJVQnUkvhAGPdL7IaMB/MNZR1osuP+9F6g4M18scb6azGZRvMmZzZdTcvAyUl5G&#10;hJUEVfDA2WBuQxL8wM0t7abWibbXTk4tk8YSm6f3EEV86aes11e7eQYAAP//AwBQSwMEFAAGAAgA&#10;AAAhADlfwIvdAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNxYQiulozSd&#10;EIM7lAHXtPHaivypmmwrfHq8E9ye7efnn6vN4iw74hzH4BXcrgQw9F0wo+8V7N6eb9bAYtLeaBs8&#10;KvjGCJv68qLSpQkn/4rHJvWMQnwstYIhpankPHYDOh1XYUJPs32YnU5Uzj03sz5RuLM8E0Jyp0dP&#10;FwY94eOA3VdzcISRfe7y7UuDRaHbfPv08363/7BKXV8tD/fAEi7pzwxnfNqBmpjacPAmMqsgl0VG&#10;VhJCAjsbRLamTktKSgm8rvj/H+pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANO8KB8Q&#10;AgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADlf&#10;wIvdAAAACwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="05E09406" w14:textId="77777777" w:rsidR="00E72EEE" w:rsidRPr="00B672E2" w:rsidRDefault="00E72EEE" w:rsidP="005C6CCB">
+                    <w:p w14:paraId="05E09406" w14:textId="05FFE2AF" w:rsidR="00E72EEE" w:rsidRPr="00B672E2" w:rsidRDefault="00F2161C" w:rsidP="005C6CCB">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B672E2">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">15 school days following letter one: </w:t>
+                        <w:t xml:space="preserve">21 </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E72EEE" w:rsidRPr="00B672E2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">days following letter one: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="61623680" w14:textId="437F4E03" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B672E2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">LA is not satisfied that the child is receiving a suitable education.  </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0FD1AD3C" w14:textId="77777777" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B672E2">
@@ -10965,64 +11305,244 @@
                       </w:r>
                       <w:r w:rsidRPr="00B672E2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> of requirement to satisfy the LA that a child is receiving a suitable education.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="25932C9E" w14:textId="77777777" w:rsidR="00EC2621" w:rsidRDefault="00EC2621" w:rsidP="005C6CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2949C62C" w14:textId="26A31061" w:rsidR="00C26BC6" w:rsidRPr="00C26BC6" w:rsidRDefault="00EC2621" w:rsidP="0008719C">
+    <w:p w14:paraId="2949C62C" w14:textId="756696A0" w:rsidR="00C26BC6" w:rsidRPr="00C26BC6" w:rsidRDefault="00F2161C" w:rsidP="0008719C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265E12">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="757203F6" wp14:editId="059FED7C">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FD7698D" wp14:editId="07A3DC68">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>2313305</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1003300</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4203700" cy="996950"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="183759243" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4203700" cy="996950"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="10DE4BC0" w14:textId="44A80D45" w:rsidR="00DF2414" w:rsidRPr="00B672E2" w:rsidRDefault="00DF2414" w:rsidP="005C6CCB">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B672E2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>15 days following Section 437 Notice:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2D10F934" w14:textId="2CC102DE" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B672E2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">LA is not satisfied that the child is receiving a suitable education.  EHE Officer refers to </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F2161C">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Children Missing Education (CME) and the case is reviewed for consideration of issuing a School Attendance O</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008D080E">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>r</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F2161C">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>der (SAO)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4FD7698D" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:182.15pt;margin-top:79pt;width:331pt;height:78.5pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQO1B2DwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrYx4hRdug4D&#10;ugvQ7QNoWY6FyaImKbGzrx8lu2mwvQ3zg0Ca1CF5eLS5HTrNjtJ5habk81nOmTQCa2X2Jf/+7eHN&#10;DWc+gKlBo5ElP0nPb7evX216W8gFtqhr6RiBGF/0tuRtCLbIMi9a2YGfoZWGgg26DgK5bp/VDnpC&#10;73S2yPOrrEdXW4dCek9/78cg3yb8ppEifGkaLwPTJafeQjpdOqt4ZtsNFHsHtlViagP+oYsOlKGi&#10;Z6h7CMAOTv0F1Snh0GMTZgK7DJtGCZlmoGnm+R/TPLVgZZqFyPH2TJP/f7Di8/HJfnUsDO9woAWm&#10;Ibx9RPHDM4O7Fsxe3jmHfSuhpsLzSFnWW19MVyPVvvARpOo/YU1LhkPABDQ0rous0JyM0GkBpzPp&#10;cghM0M/lIn97nVNIUGy9vlqv0lYyKJ5vW+fDB4kdi0bJHS01ocPx0YfYDRTPKbGYwQeldVqsNqwn&#10;0NViNc6FWtUxGNO821c77dgRojTSl0ajyGVapwIJVKuu5DfnJCgiG+9NnaoEUHq0qRNtJnoiIyM3&#10;YagGpmoCiAUiWxXWJ+LL4ahHej9ktOh+cdaTFkvufx7ASc70R0Ocr+fLZRRvcpar6wU57jJSXUbA&#10;CIIqeeBsNHchCX7k5o5206hE20snU8ukscTm9B6iiC/9lPXyare/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAEUD79d4AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdhKYlxKmq&#10;Fu4QClydeJtE+CeK3Tbw9GxPcNyd2dlvivVkDTvhGHrvJMxnAhi6xuvetRL2b893K2AhKqeV8Q4l&#10;fGOAdXl9Vahc+7N7xVMVW0YhLuRKQhfjkHMemg6tCjM/oCPt4EerIo1jy/WozhRuDU+EyLhVvaMP&#10;nRpw22HzVR0tYSSf+3T3UuFyqep09/Tz/nD4MFLe3kybR2ARp/hnhgs+3UBJTLU/Oh2YkZBm9ylZ&#10;SVisqNTFIZKMVjVp84UAXhb8f4nyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANA7UHYP&#10;AgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABFA&#10;+/XeAAAADAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="10DE4BC0" w14:textId="44A80D45" w:rsidR="00DF2414" w:rsidRPr="00B672E2" w:rsidRDefault="00DF2414" w:rsidP="005C6CCB">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B672E2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>15 days following Section 437 Notice:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2D10F934" w14:textId="2CC102DE" w:rsidR="0052087D" w:rsidRPr="00B672E2" w:rsidRDefault="0052087D" w:rsidP="005C6CCB">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B672E2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">LA is not satisfied that the child is receiving a suitable education.  EHE Officer refers to </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F2161C">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Children Missing Education (CME) and the case is reviewed for consideration of issuing a School Attendance O</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008D080E">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>r</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F2161C">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>der (SAO)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EC2621" w:rsidRPr="00265E12">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="757203F6" wp14:editId="4631662A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4445635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>750570</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="178435" cy="195580"/>
                 <wp:effectExtent l="38100" t="0" r="12065" b="33020"/>
                 <wp:wrapNone/>
                 <wp:docPr id="133917234" name="Arrow: Down 3">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -11049,713 +11569,274 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="72C5FCE8" id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:350.05pt;margin-top:59.1pt;width:14.05pt;height:15.4pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA5xl854AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWNJq&#10;oqM0nRDSDhx2YIwDt7RxP7Z8VE3Wdv8e7wQ32+/r14+L7WINm3AMvXcSkpUAhq72unethOPX7mkD&#10;LETltDLeoYQrBtiW93eFyrWf3SdOh9gyCnEhVxK6GIec81B3aFVY+QEdaY0frYrUji3Xo5op3Bqe&#10;CvHMreodXejUgO8d1ufDxRJG9TPN19Npn63jdzN97JJ9czZSPj4sb6/AIi7xzww3fNqBkpgqf3E6&#10;MCMhEyIhKwnJJgVGjiy9FRVN1i8CeFnw/z+UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQA5xl854AAAAAsBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
-[...466 lines deleted...]
-              </v:shape>
+              <v:shapetype w14:anchorId="7CCA4560" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="val #0"/>
+                  <v:f eqn="val #1"/>
+                  <v:f eqn="sum height 0 #1"/>
+                  <v:f eqn="sum 10800 0 #1"/>
+                  <v:f eqn="sum width 0 #0"/>
+                  <v:f eqn="prod @4 @3 10800"/>
+                  <v:f eqn="sum width 0 @5"/>
+                </v:formulas>
+                <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                <v:handles>
+                  <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
+                </v:handles>
+              </v:shapetype>
+              <v:shape id="Arrow: Down 3" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:350.05pt;margin-top:59.1pt;width:14.05pt;height:15.4pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nST+COEXQosOA&#10;oivWDj2rstR4kESNUuJkv36U7DjBWuwwzAdZFMlH8onU/GprDdsoDA24ipcnI86Uk1A37rXi359u&#10;P11wFqJwtTDgVMV3KvCrxccP89bP1BhWYGqFjEBcmLW+4qsY/awoglwpK8IJeOVIqQGtiCTia1Gj&#10;aAndmmI8Gp0VLWDtEaQKgU5vOiVfZHytlYxftQ4qMlNxyi3mFfP6ktZiMRezVxR+1cg+DfEPWVjR&#10;OAo6QN2IKNgamzdQtpEIAXQ8kWAL0LqRKtdA1ZSjP6p5XAmvci1ETvADTeH/wcr7zaN/QKKh9WEW&#10;aJuq2Gq06U/5sW0mazeQpbaRSToszy8mp1POJKnKy+n0IpNZHJw9hvhZgWVpU/EaWrdEhDbzJDZ3&#10;IWbCauaEpc4Q9Y+SM20N8b8Rhk1H9PX3c2QzPrY5PT2b7MP2iJTAPvBiXhyKyru4MyoFNe6b0qyp&#10;qYxxTif3m7o2yCg05SKlcrHsVCtRq+64TDmllCjI4JGlDJiQdWPMgN0DpF5+i93B9PbJVeV2HZxH&#10;f0uscx48cmRwcXC2jQN8D8BQVX3kzn5PUkdNYukF6t0DMoRuWIKXtw3d4J0I8UEg3Q7NEU18/EqL&#10;NtBWHPodZyvAX++dJ3tqWtJy1tK0VTz8XAtUnJkvjtr5spzQRbKYhcn0fEwCHmtejjVuba+Bron6&#10;hbLL22QfzX6rEewzPQzLFJVUwkmKXXEZcS9cx+4VoKdFquUym9FIehHv3KOXCTyxmnrpafss0Pdt&#10;HKn/72E/mWKW265j9GCbPB0s1xF0E5PywGsv0DjnxumfnvReHMvZ6vBALn4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA5xl854AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWNJq&#10;oqM0nRDSDhx2YIwDt7RxP7Z8VE3Wdv8e7wQ32+/r14+L7WINm3AMvXcSkpUAhq72unethOPX7mkD&#10;LETltDLeoYQrBtiW93eFyrWf3SdOh9gyCnEhVxK6GIec81B3aFVY+QEdaY0frYrUji3Xo5op3Bqe&#10;CvHMreodXejUgO8d1ufDxRJG9TPN19Npn63jdzN97JJ9czZSPj4sb6/AIi7xzww3fNqBkpgqf3E6&#10;MCMhEyIhKwnJJgVGjiy9FRVN1i8CeFnw/z+UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA8k+OehgIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQA5xl854AAAAAsBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" adj="14971" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C26BC6" w:rsidRPr="00C26BC6" w:rsidSect="00E62CEC">
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1077" w:bottom="992" w:left="1077" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="369D1BDA" w14:textId="77777777" w:rsidR="00977B5F" w:rsidRDefault="00977B5F" w:rsidP="005C6CCB">
+    <w:p w14:paraId="4D27F701" w14:textId="77777777" w:rsidR="00927CFA" w:rsidRDefault="00927CFA" w:rsidP="005C6CCB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E797C22" w14:textId="77777777" w:rsidR="00977B5F" w:rsidRDefault="00977B5F" w:rsidP="005C6CCB">
+    <w:p w14:paraId="3ABA94E0" w14:textId="77777777" w:rsidR="00927CFA" w:rsidRDefault="00927CFA" w:rsidP="005C6CCB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C22F318" w14:textId="77777777" w:rsidR="00977B5F" w:rsidRDefault="00977B5F" w:rsidP="005C6CCB"/>
+    <w:p w14:paraId="24FDF505" w14:textId="77777777" w:rsidR="00927CFA" w:rsidRDefault="00927CFA" w:rsidP="005C6CCB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A26B6D5" w14:textId="3EB77720" w:rsidR="00E62CEC" w:rsidRPr="00FD40AB" w:rsidRDefault="00000000" w:rsidP="00E62CEC">
+  <w:p w14:paraId="2A26B6D5" w14:textId="57FCCFD5" w:rsidR="00E62CEC" w:rsidRPr="00FD40AB" w:rsidRDefault="00927CFA" w:rsidP="00E62CEC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="120"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1417051109"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00E62CEC" w:rsidRPr="00FD40AB">
           <w:t>Elective Home Education Policy V</w:t>
         </w:r>
-        <w:r w:rsidR="00137910">
-          <w:t>6</w:t>
+        <w:r w:rsidR="00F2161C">
+          <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00E62CEC" w:rsidRPr="00FD40AB">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00E62CEC" w:rsidRPr="00FD40AB">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00E62CEC" w:rsidRPr="00FD40AB">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00E62CEC" w:rsidRPr="00FD40AB">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00E62CEC" w:rsidRPr="00FD40AB">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00E62CEC" w:rsidRPr="00FD40AB">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E62CEC" w:rsidRPr="00FD40AB">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00E62CEC" w:rsidRPr="00FD40AB">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="2A40D1FC" w14:textId="77777777" w:rsidR="00E62CEC" w:rsidRDefault="00E62CEC" w:rsidP="00E62CEC">
+  <w:p w14:paraId="2A40D1FC" w14:textId="2F508265" w:rsidR="00E62CEC" w:rsidRDefault="00F2161C" w:rsidP="00E62CEC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="120"/>
     </w:pPr>
-    <w:r w:rsidRPr="00FD40AB">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>May 2025</w:t>
+      <w:t>Sept</w:t>
+    </w:r>
+    <w:r w:rsidR="00AA61E0">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>ember</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E9B5156" w14:textId="77777777" w:rsidR="00977B5F" w:rsidRDefault="00977B5F" w:rsidP="005C6CCB">
+    <w:p w14:paraId="483D87DF" w14:textId="77777777" w:rsidR="00927CFA" w:rsidRDefault="00927CFA" w:rsidP="005C6CCB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08F7A521" w14:textId="77777777" w:rsidR="00977B5F" w:rsidRDefault="00977B5F" w:rsidP="005C6CCB">
+    <w:p w14:paraId="38672059" w14:textId="77777777" w:rsidR="00927CFA" w:rsidRDefault="00927CFA" w:rsidP="005C6CCB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A9A55A5" w14:textId="77777777" w:rsidR="00977B5F" w:rsidRDefault="00977B5F" w:rsidP="005C6CCB"/>
+    <w:p w14:paraId="22E472EF" w14:textId="77777777" w:rsidR="00927CFA" w:rsidRDefault="00927CFA" w:rsidP="005C6CCB"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B93D57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54F465C0"/>
     <w:lvl w:ilvl="0" w:tplc="F140C84E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -12828,50 +12909,162 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25864F6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13D2CF74"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="28967ED8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27897B1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="122EE592"/>
     <w:lvl w:ilvl="0" w:tplc="AFF00D36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="280827C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12967,51 +13160,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D02CAB50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27E37C0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58C6F83A"/>
     <w:lvl w:ilvl="0" w:tplc="730272E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13059,51 +13252,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28EE6B2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD583CB6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13199,51 +13392,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="293055B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93303C9E"/>
     <w:lvl w:ilvl="0" w:tplc="0A5A7E9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13291,51 +13484,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C7B38C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9322137E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13431,51 +13624,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ECD33ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9500BAB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:spacing w:val="-4"/>
         <w:w w:val="100"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="721"/>
       </w:pPr>
@@ -13551,51 +13744,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7102" w:hanging="261"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8294" w:hanging="261"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FC0039A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C0EEEE6"/>
     <w:lvl w:ilvl="0" w:tplc="6F5CAF3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13643,51 +13836,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="333F4760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E02A3BE0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13783,51 +13976,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35931143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD566552"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13923,51 +14116,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39BE72A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20281B68"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14036,51 +14229,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="463F2B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF089FE6"/>
     <w:lvl w:ilvl="0" w:tplc="5B740DD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -14125,51 +14318,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="466F4D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="354896AA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14238,51 +14431,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48F9403A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DC8D1AE"/>
     <w:lvl w:ilvl="0" w:tplc="99BAEA7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -14327,51 +14520,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="496D0CA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97C87B2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -14440,51 +14633,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A377765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36E2FFE4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14580,51 +14773,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50725ABE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B99C2C30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
@@ -14701,51 +14894,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58893D7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC626DAC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14814,51 +15007,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BB63128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4224D4D0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14954,51 +15147,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E885CC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC22F154"/>
     <w:lvl w:ilvl="0" w:tplc="B82CEC7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -15046,51 +15239,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F870336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F669062"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15162,51 +15355,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60492155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A8817EA"/>
     <w:lvl w:ilvl="0" w:tplc="5B740DD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -15251,51 +15444,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61BA61BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="542E047E"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15337,51 +15530,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68000DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B066D372"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15450,51 +15643,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ED22F67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEB8822E"/>
     <w:lvl w:ilvl="0" w:tplc="139823A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15566,51 +15759,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71051B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14B0F74E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15706,51 +15899,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="724D382B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55481344"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15819,51 +16012,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72FD3035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2B6A2D6"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -15908,51 +16101,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="759407BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B27A6ED4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16048,51 +16241,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CDF523A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF021E04"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16189,737 +16382,765 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2062904517">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="582492320">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1083992715">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="788742001">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2247659">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1865557664">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1580796429">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2121755781">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1180244168">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2002931487">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="20326684">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="866600015">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1516186078">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="627004506">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="65421359">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="698046216">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="615411708">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2079327897">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="389114875">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1225070948">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="454904523">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1550528543">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1486774166">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="649868503">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1178739391">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1178739391">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="26" w16cid:durableId="114175727">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="71126858">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="26684491">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="279265318">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="831339239">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="130825386">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="608270856">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="328102900">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1878197940">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1121148084">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1956521720">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1121148084">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="37" w16cid:durableId="1436973417">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1931426973">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1035040788">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="43408466">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1909225904">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004940CD"/>
     <w:rsid w:val="000015E6"/>
     <w:rsid w:val="00006320"/>
     <w:rsid w:val="0001468D"/>
     <w:rsid w:val="000159A1"/>
     <w:rsid w:val="00015D11"/>
-    <w:rsid w:val="00020A52"/>
     <w:rsid w:val="00022181"/>
     <w:rsid w:val="00022259"/>
     <w:rsid w:val="00022ED1"/>
     <w:rsid w:val="00023795"/>
     <w:rsid w:val="0002507C"/>
     <w:rsid w:val="00026C97"/>
     <w:rsid w:val="00027224"/>
     <w:rsid w:val="00027624"/>
     <w:rsid w:val="00034F7D"/>
     <w:rsid w:val="000406A5"/>
     <w:rsid w:val="000414F0"/>
     <w:rsid w:val="0004283F"/>
     <w:rsid w:val="0005648E"/>
     <w:rsid w:val="000604FC"/>
     <w:rsid w:val="000633AF"/>
+    <w:rsid w:val="000644A6"/>
     <w:rsid w:val="00064AA1"/>
     <w:rsid w:val="0006571F"/>
     <w:rsid w:val="0006665E"/>
     <w:rsid w:val="00066C9C"/>
     <w:rsid w:val="00067206"/>
     <w:rsid w:val="00070160"/>
     <w:rsid w:val="00076BBD"/>
     <w:rsid w:val="000776A4"/>
     <w:rsid w:val="00082265"/>
     <w:rsid w:val="0008285A"/>
     <w:rsid w:val="00084F72"/>
     <w:rsid w:val="0008719C"/>
     <w:rsid w:val="00090644"/>
     <w:rsid w:val="00091495"/>
     <w:rsid w:val="000921AC"/>
     <w:rsid w:val="0009598B"/>
     <w:rsid w:val="00096DC2"/>
     <w:rsid w:val="0009748D"/>
     <w:rsid w:val="00097E07"/>
+    <w:rsid w:val="000A1A3C"/>
     <w:rsid w:val="000B2E41"/>
     <w:rsid w:val="000B4A45"/>
     <w:rsid w:val="000B769B"/>
     <w:rsid w:val="000C2E76"/>
     <w:rsid w:val="000C52D7"/>
     <w:rsid w:val="000C606D"/>
     <w:rsid w:val="000D1006"/>
     <w:rsid w:val="000D3CA1"/>
     <w:rsid w:val="000D4738"/>
     <w:rsid w:val="000D663E"/>
     <w:rsid w:val="000E02D4"/>
-    <w:rsid w:val="000E3B5D"/>
     <w:rsid w:val="000F46BD"/>
     <w:rsid w:val="000F7F9F"/>
     <w:rsid w:val="00101068"/>
+    <w:rsid w:val="00102707"/>
     <w:rsid w:val="00113203"/>
     <w:rsid w:val="001135D2"/>
     <w:rsid w:val="00114D64"/>
     <w:rsid w:val="001205F5"/>
     <w:rsid w:val="001208C3"/>
     <w:rsid w:val="00124250"/>
     <w:rsid w:val="00133938"/>
     <w:rsid w:val="00137229"/>
     <w:rsid w:val="00137910"/>
     <w:rsid w:val="00137BE1"/>
     <w:rsid w:val="00141E18"/>
     <w:rsid w:val="00143B8D"/>
     <w:rsid w:val="00145D22"/>
     <w:rsid w:val="00147DDD"/>
     <w:rsid w:val="00153799"/>
     <w:rsid w:val="00160684"/>
     <w:rsid w:val="001659C4"/>
     <w:rsid w:val="0017021D"/>
     <w:rsid w:val="001725E4"/>
     <w:rsid w:val="00172CF2"/>
     <w:rsid w:val="00173972"/>
     <w:rsid w:val="00173C7E"/>
     <w:rsid w:val="001754B0"/>
     <w:rsid w:val="0017693B"/>
     <w:rsid w:val="00181D3A"/>
     <w:rsid w:val="001822A3"/>
     <w:rsid w:val="00184C94"/>
     <w:rsid w:val="00184F85"/>
     <w:rsid w:val="00185C6E"/>
+    <w:rsid w:val="0018607A"/>
     <w:rsid w:val="00187492"/>
     <w:rsid w:val="00187B69"/>
     <w:rsid w:val="001A133D"/>
     <w:rsid w:val="001A26A2"/>
     <w:rsid w:val="001A46AE"/>
     <w:rsid w:val="001B1066"/>
     <w:rsid w:val="001B1CC8"/>
     <w:rsid w:val="001C3251"/>
     <w:rsid w:val="001C6186"/>
     <w:rsid w:val="001C7BF8"/>
     <w:rsid w:val="001C7E90"/>
     <w:rsid w:val="001D1D3C"/>
     <w:rsid w:val="001D20B3"/>
     <w:rsid w:val="001D2D63"/>
     <w:rsid w:val="001D4A38"/>
     <w:rsid w:val="001D54D5"/>
     <w:rsid w:val="001D5E19"/>
     <w:rsid w:val="001E2ACA"/>
+    <w:rsid w:val="001E6347"/>
     <w:rsid w:val="001E7435"/>
     <w:rsid w:val="001F07F2"/>
     <w:rsid w:val="001F5ECE"/>
     <w:rsid w:val="001F7795"/>
     <w:rsid w:val="00200EF8"/>
     <w:rsid w:val="00211202"/>
     <w:rsid w:val="00213136"/>
     <w:rsid w:val="00215657"/>
     <w:rsid w:val="00217338"/>
     <w:rsid w:val="00221F14"/>
     <w:rsid w:val="00222DAF"/>
     <w:rsid w:val="00223E1D"/>
     <w:rsid w:val="002243F3"/>
+    <w:rsid w:val="00226821"/>
     <w:rsid w:val="0023171E"/>
     <w:rsid w:val="002376BC"/>
     <w:rsid w:val="00237EA8"/>
     <w:rsid w:val="002463FF"/>
     <w:rsid w:val="00253017"/>
     <w:rsid w:val="00253042"/>
     <w:rsid w:val="00254351"/>
     <w:rsid w:val="002551AC"/>
     <w:rsid w:val="002618A2"/>
     <w:rsid w:val="00265590"/>
     <w:rsid w:val="00265E12"/>
     <w:rsid w:val="00266CBA"/>
     <w:rsid w:val="00267347"/>
     <w:rsid w:val="002679B8"/>
     <w:rsid w:val="00267BF6"/>
     <w:rsid w:val="00272AE0"/>
     <w:rsid w:val="00272C41"/>
     <w:rsid w:val="002757F9"/>
     <w:rsid w:val="00275F02"/>
     <w:rsid w:val="002769D0"/>
     <w:rsid w:val="002774CD"/>
     <w:rsid w:val="00277874"/>
     <w:rsid w:val="00277F21"/>
     <w:rsid w:val="0028107C"/>
     <w:rsid w:val="00281DFF"/>
     <w:rsid w:val="002914EB"/>
     <w:rsid w:val="00292849"/>
     <w:rsid w:val="00294819"/>
     <w:rsid w:val="00296165"/>
     <w:rsid w:val="00296B58"/>
     <w:rsid w:val="00296C99"/>
     <w:rsid w:val="002972E4"/>
     <w:rsid w:val="00297A56"/>
     <w:rsid w:val="002B41B9"/>
     <w:rsid w:val="002C2A33"/>
     <w:rsid w:val="002C4223"/>
     <w:rsid w:val="002C636F"/>
-    <w:rsid w:val="002D0539"/>
     <w:rsid w:val="002D2734"/>
     <w:rsid w:val="002D5BA8"/>
     <w:rsid w:val="002E1010"/>
     <w:rsid w:val="002E177F"/>
     <w:rsid w:val="002E1F29"/>
     <w:rsid w:val="002E29EB"/>
     <w:rsid w:val="002E4B9D"/>
     <w:rsid w:val="002F07DF"/>
     <w:rsid w:val="002F536C"/>
     <w:rsid w:val="002F7103"/>
     <w:rsid w:val="00301599"/>
     <w:rsid w:val="0030364F"/>
     <w:rsid w:val="00305B46"/>
     <w:rsid w:val="00312E48"/>
     <w:rsid w:val="003133AC"/>
     <w:rsid w:val="00313C39"/>
     <w:rsid w:val="00316C01"/>
     <w:rsid w:val="00321ACE"/>
     <w:rsid w:val="00323EC7"/>
     <w:rsid w:val="00324ACD"/>
     <w:rsid w:val="0032592A"/>
     <w:rsid w:val="00326B12"/>
-    <w:rsid w:val="00326DD7"/>
     <w:rsid w:val="003301B7"/>
     <w:rsid w:val="003315D5"/>
     <w:rsid w:val="00340620"/>
     <w:rsid w:val="00341012"/>
     <w:rsid w:val="00341786"/>
     <w:rsid w:val="00341CE4"/>
     <w:rsid w:val="00341F72"/>
     <w:rsid w:val="0034529E"/>
     <w:rsid w:val="00351C12"/>
     <w:rsid w:val="00354E7B"/>
     <w:rsid w:val="00356EC3"/>
     <w:rsid w:val="003601D0"/>
     <w:rsid w:val="00361E60"/>
     <w:rsid w:val="00362DA0"/>
     <w:rsid w:val="0036336C"/>
     <w:rsid w:val="00363821"/>
     <w:rsid w:val="00363BFC"/>
     <w:rsid w:val="00363F3E"/>
     <w:rsid w:val="00364E2D"/>
     <w:rsid w:val="0036608F"/>
     <w:rsid w:val="003710A6"/>
     <w:rsid w:val="003713FB"/>
     <w:rsid w:val="00371D8F"/>
     <w:rsid w:val="0037326C"/>
     <w:rsid w:val="00373723"/>
     <w:rsid w:val="00376FC4"/>
     <w:rsid w:val="00377DCA"/>
     <w:rsid w:val="0038224F"/>
     <w:rsid w:val="00383695"/>
     <w:rsid w:val="00384878"/>
     <w:rsid w:val="003875AE"/>
     <w:rsid w:val="00390403"/>
     <w:rsid w:val="00390C7B"/>
     <w:rsid w:val="00391487"/>
     <w:rsid w:val="003947E8"/>
     <w:rsid w:val="00395467"/>
     <w:rsid w:val="003A2880"/>
+    <w:rsid w:val="003A29E0"/>
     <w:rsid w:val="003A3A14"/>
     <w:rsid w:val="003A4648"/>
     <w:rsid w:val="003A5C65"/>
     <w:rsid w:val="003B1E56"/>
     <w:rsid w:val="003B4109"/>
     <w:rsid w:val="003B56FB"/>
     <w:rsid w:val="003B7677"/>
     <w:rsid w:val="003B7BD8"/>
     <w:rsid w:val="003C3A63"/>
     <w:rsid w:val="003D0E46"/>
     <w:rsid w:val="003D1411"/>
     <w:rsid w:val="003D1A97"/>
+    <w:rsid w:val="003D6DA4"/>
     <w:rsid w:val="003D7F14"/>
     <w:rsid w:val="003E3D6C"/>
     <w:rsid w:val="003E6D48"/>
     <w:rsid w:val="003F2286"/>
+    <w:rsid w:val="003F3C81"/>
     <w:rsid w:val="003F474C"/>
     <w:rsid w:val="003F4974"/>
     <w:rsid w:val="003F73AE"/>
     <w:rsid w:val="0040154D"/>
     <w:rsid w:val="00403736"/>
     <w:rsid w:val="0040615C"/>
+    <w:rsid w:val="00407019"/>
     <w:rsid w:val="004152CA"/>
     <w:rsid w:val="00415986"/>
     <w:rsid w:val="00417782"/>
     <w:rsid w:val="00417844"/>
     <w:rsid w:val="00420E4F"/>
     <w:rsid w:val="00427596"/>
     <w:rsid w:val="00432989"/>
     <w:rsid w:val="00432E24"/>
     <w:rsid w:val="004342DE"/>
     <w:rsid w:val="00435F17"/>
     <w:rsid w:val="00437450"/>
     <w:rsid w:val="0044252A"/>
     <w:rsid w:val="004452A5"/>
     <w:rsid w:val="0045074A"/>
     <w:rsid w:val="00461A3E"/>
     <w:rsid w:val="0046432C"/>
     <w:rsid w:val="00472C81"/>
     <w:rsid w:val="004746A1"/>
     <w:rsid w:val="00477D75"/>
     <w:rsid w:val="00490457"/>
     <w:rsid w:val="004930DA"/>
     <w:rsid w:val="00493225"/>
     <w:rsid w:val="00493441"/>
+    <w:rsid w:val="004938B9"/>
     <w:rsid w:val="004940CD"/>
     <w:rsid w:val="00494CEF"/>
     <w:rsid w:val="00496646"/>
     <w:rsid w:val="004A0708"/>
     <w:rsid w:val="004A2B40"/>
     <w:rsid w:val="004A3AAC"/>
     <w:rsid w:val="004A7390"/>
     <w:rsid w:val="004B1D16"/>
     <w:rsid w:val="004B255E"/>
     <w:rsid w:val="004B35C1"/>
     <w:rsid w:val="004C3C35"/>
     <w:rsid w:val="004C4991"/>
     <w:rsid w:val="004C4D64"/>
     <w:rsid w:val="004C716C"/>
     <w:rsid w:val="004D12C4"/>
+    <w:rsid w:val="004D6105"/>
     <w:rsid w:val="004D7B2C"/>
     <w:rsid w:val="004E0EE8"/>
     <w:rsid w:val="004E1E59"/>
     <w:rsid w:val="004F3085"/>
     <w:rsid w:val="004F3672"/>
     <w:rsid w:val="004F36C7"/>
     <w:rsid w:val="004F5222"/>
     <w:rsid w:val="00501230"/>
     <w:rsid w:val="005026FE"/>
     <w:rsid w:val="005122D4"/>
     <w:rsid w:val="00513A92"/>
     <w:rsid w:val="00514367"/>
     <w:rsid w:val="00514717"/>
     <w:rsid w:val="005173B0"/>
     <w:rsid w:val="0051792C"/>
     <w:rsid w:val="0052087D"/>
     <w:rsid w:val="005269C1"/>
     <w:rsid w:val="00527ADD"/>
     <w:rsid w:val="005315D5"/>
     <w:rsid w:val="00533270"/>
     <w:rsid w:val="00534ABE"/>
     <w:rsid w:val="005355D4"/>
     <w:rsid w:val="00535704"/>
     <w:rsid w:val="00536FF9"/>
     <w:rsid w:val="005440FC"/>
     <w:rsid w:val="00546168"/>
     <w:rsid w:val="005503F9"/>
     <w:rsid w:val="00552CE8"/>
     <w:rsid w:val="00552F42"/>
     <w:rsid w:val="0055530F"/>
     <w:rsid w:val="00562718"/>
     <w:rsid w:val="00562776"/>
     <w:rsid w:val="0056458E"/>
     <w:rsid w:val="00571BF8"/>
     <w:rsid w:val="00571F80"/>
     <w:rsid w:val="00576712"/>
     <w:rsid w:val="0058125E"/>
     <w:rsid w:val="005905FA"/>
     <w:rsid w:val="00591D07"/>
+    <w:rsid w:val="00592583"/>
     <w:rsid w:val="0059424A"/>
+    <w:rsid w:val="00597515"/>
     <w:rsid w:val="00597BAD"/>
     <w:rsid w:val="00597CF1"/>
     <w:rsid w:val="005A3DE4"/>
     <w:rsid w:val="005B568E"/>
     <w:rsid w:val="005B5FE9"/>
     <w:rsid w:val="005C5FC1"/>
     <w:rsid w:val="005C6CCB"/>
     <w:rsid w:val="005C7AB1"/>
     <w:rsid w:val="005C7C6B"/>
     <w:rsid w:val="005D2AFB"/>
     <w:rsid w:val="005D2EE6"/>
     <w:rsid w:val="005D3FDE"/>
     <w:rsid w:val="005E07AE"/>
     <w:rsid w:val="005E25D0"/>
     <w:rsid w:val="005E26FA"/>
     <w:rsid w:val="005E5645"/>
     <w:rsid w:val="005F0B4E"/>
     <w:rsid w:val="005F3DE6"/>
     <w:rsid w:val="005F44C8"/>
+    <w:rsid w:val="005F45B3"/>
     <w:rsid w:val="005F5D06"/>
     <w:rsid w:val="005F75AB"/>
     <w:rsid w:val="0060257D"/>
     <w:rsid w:val="00602F8E"/>
     <w:rsid w:val="00603168"/>
     <w:rsid w:val="00603D4E"/>
     <w:rsid w:val="006043D4"/>
     <w:rsid w:val="00607689"/>
     <w:rsid w:val="006101F0"/>
     <w:rsid w:val="00611AC0"/>
     <w:rsid w:val="0061291B"/>
+    <w:rsid w:val="00613682"/>
     <w:rsid w:val="00613E8A"/>
     <w:rsid w:val="00632CBF"/>
     <w:rsid w:val="006357F3"/>
     <w:rsid w:val="006359F8"/>
     <w:rsid w:val="00635C54"/>
     <w:rsid w:val="006364E8"/>
     <w:rsid w:val="006412C8"/>
     <w:rsid w:val="0064375B"/>
+    <w:rsid w:val="00644C0C"/>
     <w:rsid w:val="00645561"/>
+    <w:rsid w:val="00646C2C"/>
     <w:rsid w:val="0064712C"/>
     <w:rsid w:val="00653665"/>
     <w:rsid w:val="00654979"/>
     <w:rsid w:val="006648AB"/>
     <w:rsid w:val="00666EB1"/>
     <w:rsid w:val="006677A4"/>
     <w:rsid w:val="00670A4C"/>
     <w:rsid w:val="00670D99"/>
+    <w:rsid w:val="00673A32"/>
     <w:rsid w:val="00677B7A"/>
     <w:rsid w:val="00684478"/>
     <w:rsid w:val="006930F7"/>
     <w:rsid w:val="006942AF"/>
     <w:rsid w:val="006A656F"/>
     <w:rsid w:val="006A7259"/>
     <w:rsid w:val="006B16E6"/>
     <w:rsid w:val="006B2B38"/>
     <w:rsid w:val="006B355A"/>
     <w:rsid w:val="006B7598"/>
     <w:rsid w:val="006C09CD"/>
     <w:rsid w:val="006C7513"/>
     <w:rsid w:val="006D3EE2"/>
     <w:rsid w:val="006D42E2"/>
     <w:rsid w:val="006D4F45"/>
     <w:rsid w:val="006D6BEE"/>
     <w:rsid w:val="006E31C9"/>
     <w:rsid w:val="006E66FB"/>
     <w:rsid w:val="006E7CAE"/>
     <w:rsid w:val="006F4C5A"/>
     <w:rsid w:val="006F5F38"/>
     <w:rsid w:val="006F6F05"/>
     <w:rsid w:val="00704E8A"/>
     <w:rsid w:val="00712F19"/>
     <w:rsid w:val="00714C7A"/>
     <w:rsid w:val="00723093"/>
     <w:rsid w:val="00724B4F"/>
     <w:rsid w:val="00725AA3"/>
     <w:rsid w:val="00730434"/>
     <w:rsid w:val="007325BC"/>
     <w:rsid w:val="00733D7D"/>
     <w:rsid w:val="00737C00"/>
     <w:rsid w:val="00751001"/>
     <w:rsid w:val="007555C2"/>
     <w:rsid w:val="0075743E"/>
     <w:rsid w:val="00761BDD"/>
     <w:rsid w:val="00762D94"/>
     <w:rsid w:val="007640B5"/>
     <w:rsid w:val="0076785D"/>
     <w:rsid w:val="00771832"/>
     <w:rsid w:val="0077514E"/>
+    <w:rsid w:val="00776861"/>
     <w:rsid w:val="00780F60"/>
     <w:rsid w:val="00781F84"/>
     <w:rsid w:val="007836D8"/>
     <w:rsid w:val="007850E0"/>
     <w:rsid w:val="007923CF"/>
     <w:rsid w:val="00795E15"/>
     <w:rsid w:val="007A143D"/>
     <w:rsid w:val="007A2096"/>
     <w:rsid w:val="007A35E6"/>
     <w:rsid w:val="007B02D7"/>
     <w:rsid w:val="007B08AB"/>
     <w:rsid w:val="007B2C51"/>
     <w:rsid w:val="007B62A6"/>
     <w:rsid w:val="007B6789"/>
     <w:rsid w:val="007B7563"/>
     <w:rsid w:val="007C0491"/>
-    <w:rsid w:val="007C077F"/>
     <w:rsid w:val="007C0949"/>
+    <w:rsid w:val="007C34CE"/>
     <w:rsid w:val="007C650D"/>
     <w:rsid w:val="007D2D0F"/>
     <w:rsid w:val="007D47E3"/>
     <w:rsid w:val="007D484D"/>
     <w:rsid w:val="007D57EA"/>
     <w:rsid w:val="007E1444"/>
     <w:rsid w:val="007E4B8B"/>
     <w:rsid w:val="007E6C4D"/>
     <w:rsid w:val="007E6D4D"/>
     <w:rsid w:val="007E78B2"/>
     <w:rsid w:val="007F0A44"/>
     <w:rsid w:val="007F6B8F"/>
+    <w:rsid w:val="00801178"/>
     <w:rsid w:val="008038B2"/>
     <w:rsid w:val="0080537A"/>
     <w:rsid w:val="0080773B"/>
     <w:rsid w:val="00810842"/>
     <w:rsid w:val="0081599D"/>
     <w:rsid w:val="00822221"/>
     <w:rsid w:val="008226C5"/>
     <w:rsid w:val="008239F3"/>
     <w:rsid w:val="00824A31"/>
     <w:rsid w:val="008262D0"/>
     <w:rsid w:val="00830E7D"/>
     <w:rsid w:val="00834ACF"/>
     <w:rsid w:val="00841C95"/>
     <w:rsid w:val="00842AE5"/>
     <w:rsid w:val="008459D9"/>
     <w:rsid w:val="008533EE"/>
     <w:rsid w:val="00855613"/>
     <w:rsid w:val="008565D4"/>
+    <w:rsid w:val="00856C7C"/>
     <w:rsid w:val="00863DDA"/>
     <w:rsid w:val="00870AFA"/>
     <w:rsid w:val="008739DC"/>
     <w:rsid w:val="00873E63"/>
     <w:rsid w:val="0087430D"/>
     <w:rsid w:val="0087471B"/>
     <w:rsid w:val="008756FE"/>
     <w:rsid w:val="00884239"/>
+    <w:rsid w:val="00887DE8"/>
+    <w:rsid w:val="00887E02"/>
     <w:rsid w:val="00887F4F"/>
     <w:rsid w:val="008905A5"/>
     <w:rsid w:val="00890F62"/>
     <w:rsid w:val="00893751"/>
     <w:rsid w:val="00894BBE"/>
     <w:rsid w:val="00897EA4"/>
+    <w:rsid w:val="008A4CD6"/>
     <w:rsid w:val="008A628B"/>
     <w:rsid w:val="008C091D"/>
     <w:rsid w:val="008C2EEE"/>
     <w:rsid w:val="008C5BA1"/>
     <w:rsid w:val="008C5E39"/>
     <w:rsid w:val="008C751B"/>
     <w:rsid w:val="008D0744"/>
+    <w:rsid w:val="008D080E"/>
     <w:rsid w:val="008D1145"/>
     <w:rsid w:val="008D3025"/>
+    <w:rsid w:val="008D58A3"/>
     <w:rsid w:val="008D732A"/>
     <w:rsid w:val="008E11E7"/>
     <w:rsid w:val="008E145F"/>
-    <w:rsid w:val="008E1914"/>
     <w:rsid w:val="008E3DA2"/>
     <w:rsid w:val="008E4FDC"/>
     <w:rsid w:val="008F09D8"/>
     <w:rsid w:val="0090015E"/>
     <w:rsid w:val="0090186E"/>
     <w:rsid w:val="00907401"/>
+    <w:rsid w:val="00910F3D"/>
     <w:rsid w:val="009111BF"/>
     <w:rsid w:val="00911620"/>
     <w:rsid w:val="009158B1"/>
     <w:rsid w:val="009160FF"/>
     <w:rsid w:val="00920C65"/>
     <w:rsid w:val="00921664"/>
     <w:rsid w:val="009224DE"/>
     <w:rsid w:val="009240C4"/>
     <w:rsid w:val="00924A37"/>
     <w:rsid w:val="00925A07"/>
     <w:rsid w:val="00926501"/>
     <w:rsid w:val="00927270"/>
+    <w:rsid w:val="00927CFA"/>
     <w:rsid w:val="00932A34"/>
     <w:rsid w:val="00935DFC"/>
     <w:rsid w:val="00940A92"/>
     <w:rsid w:val="00941A18"/>
     <w:rsid w:val="00942634"/>
     <w:rsid w:val="00944541"/>
     <w:rsid w:val="00944EB1"/>
     <w:rsid w:val="009461F5"/>
     <w:rsid w:val="00946742"/>
     <w:rsid w:val="00955768"/>
     <w:rsid w:val="00956020"/>
     <w:rsid w:val="009645E5"/>
     <w:rsid w:val="009653FC"/>
     <w:rsid w:val="009665A4"/>
+    <w:rsid w:val="00966684"/>
     <w:rsid w:val="00971EF3"/>
     <w:rsid w:val="00972D6F"/>
     <w:rsid w:val="00977764"/>
     <w:rsid w:val="00977B15"/>
-    <w:rsid w:val="00977B5F"/>
     <w:rsid w:val="0098299F"/>
     <w:rsid w:val="009851CC"/>
     <w:rsid w:val="0098525F"/>
+    <w:rsid w:val="00986673"/>
     <w:rsid w:val="009967E4"/>
     <w:rsid w:val="009969AF"/>
     <w:rsid w:val="009A12E9"/>
     <w:rsid w:val="009A424B"/>
     <w:rsid w:val="009B34A8"/>
     <w:rsid w:val="009C5A73"/>
     <w:rsid w:val="009C5D03"/>
     <w:rsid w:val="009C65F0"/>
     <w:rsid w:val="009D08D3"/>
     <w:rsid w:val="009D202A"/>
     <w:rsid w:val="009D3382"/>
     <w:rsid w:val="009D66BB"/>
     <w:rsid w:val="009E0997"/>
     <w:rsid w:val="009E0B8F"/>
     <w:rsid w:val="009E610A"/>
     <w:rsid w:val="009E7052"/>
     <w:rsid w:val="009F5984"/>
     <w:rsid w:val="009F5D7D"/>
     <w:rsid w:val="009F7F58"/>
     <w:rsid w:val="00A0032B"/>
     <w:rsid w:val="00A02ABB"/>
     <w:rsid w:val="00A034C2"/>
     <w:rsid w:val="00A03A39"/>
     <w:rsid w:val="00A04B28"/>
     <w:rsid w:val="00A04CF9"/>
@@ -16942,338 +17163,346 @@
     <w:rsid w:val="00A4448D"/>
     <w:rsid w:val="00A46D65"/>
     <w:rsid w:val="00A50099"/>
     <w:rsid w:val="00A512AB"/>
     <w:rsid w:val="00A5339D"/>
     <w:rsid w:val="00A53BA8"/>
     <w:rsid w:val="00A55CFF"/>
     <w:rsid w:val="00A57901"/>
     <w:rsid w:val="00A6103E"/>
     <w:rsid w:val="00A73B41"/>
     <w:rsid w:val="00A74022"/>
     <w:rsid w:val="00A75023"/>
     <w:rsid w:val="00A771E3"/>
     <w:rsid w:val="00A776A0"/>
     <w:rsid w:val="00A80A77"/>
     <w:rsid w:val="00A82C99"/>
     <w:rsid w:val="00A82EFE"/>
     <w:rsid w:val="00A843AA"/>
     <w:rsid w:val="00A860FB"/>
     <w:rsid w:val="00A86889"/>
     <w:rsid w:val="00A91C5D"/>
     <w:rsid w:val="00A933CD"/>
     <w:rsid w:val="00A9341E"/>
     <w:rsid w:val="00AA11C5"/>
     <w:rsid w:val="00AA42D1"/>
+    <w:rsid w:val="00AA61E0"/>
     <w:rsid w:val="00AB0DD9"/>
     <w:rsid w:val="00AB1AA8"/>
     <w:rsid w:val="00AB2ABD"/>
     <w:rsid w:val="00AB5116"/>
     <w:rsid w:val="00AB6FAC"/>
     <w:rsid w:val="00AB7A6C"/>
     <w:rsid w:val="00AC16BF"/>
     <w:rsid w:val="00AC47D5"/>
     <w:rsid w:val="00AD012E"/>
     <w:rsid w:val="00AD3309"/>
     <w:rsid w:val="00AD79F4"/>
     <w:rsid w:val="00AE3EFA"/>
     <w:rsid w:val="00AE45CB"/>
     <w:rsid w:val="00AE7B52"/>
     <w:rsid w:val="00AF3FF5"/>
     <w:rsid w:val="00AF4AC1"/>
+    <w:rsid w:val="00B01481"/>
     <w:rsid w:val="00B0276B"/>
     <w:rsid w:val="00B037D2"/>
     <w:rsid w:val="00B11BF7"/>
     <w:rsid w:val="00B1496F"/>
     <w:rsid w:val="00B15037"/>
     <w:rsid w:val="00B23C00"/>
     <w:rsid w:val="00B3108F"/>
     <w:rsid w:val="00B347A0"/>
     <w:rsid w:val="00B34F97"/>
     <w:rsid w:val="00B411C8"/>
     <w:rsid w:val="00B4236B"/>
     <w:rsid w:val="00B4495F"/>
     <w:rsid w:val="00B52033"/>
     <w:rsid w:val="00B5381A"/>
     <w:rsid w:val="00B54DA8"/>
     <w:rsid w:val="00B634E8"/>
     <w:rsid w:val="00B672E2"/>
     <w:rsid w:val="00B73782"/>
     <w:rsid w:val="00B73EAE"/>
     <w:rsid w:val="00B74596"/>
     <w:rsid w:val="00B777CB"/>
     <w:rsid w:val="00B81D6F"/>
     <w:rsid w:val="00B84287"/>
     <w:rsid w:val="00B875A6"/>
     <w:rsid w:val="00B94833"/>
     <w:rsid w:val="00B9574A"/>
     <w:rsid w:val="00B966CD"/>
     <w:rsid w:val="00BA0C6A"/>
     <w:rsid w:val="00BA143A"/>
     <w:rsid w:val="00BA3772"/>
     <w:rsid w:val="00BB0343"/>
     <w:rsid w:val="00BB0403"/>
     <w:rsid w:val="00BB1430"/>
     <w:rsid w:val="00BB31A6"/>
     <w:rsid w:val="00BB33F3"/>
     <w:rsid w:val="00BB3B36"/>
     <w:rsid w:val="00BB6A30"/>
     <w:rsid w:val="00BC1760"/>
     <w:rsid w:val="00BC1E1B"/>
     <w:rsid w:val="00BC379A"/>
     <w:rsid w:val="00BD2B1D"/>
     <w:rsid w:val="00BD3E83"/>
     <w:rsid w:val="00BE04D7"/>
     <w:rsid w:val="00BE296C"/>
     <w:rsid w:val="00BE2A95"/>
     <w:rsid w:val="00BE419F"/>
+    <w:rsid w:val="00BE441B"/>
     <w:rsid w:val="00BE4F04"/>
     <w:rsid w:val="00BE6B8A"/>
     <w:rsid w:val="00BF3D7F"/>
     <w:rsid w:val="00BF6E96"/>
     <w:rsid w:val="00BF7107"/>
     <w:rsid w:val="00BF7545"/>
     <w:rsid w:val="00BF79F7"/>
     <w:rsid w:val="00BF7F6C"/>
     <w:rsid w:val="00C003A2"/>
     <w:rsid w:val="00C02BCC"/>
     <w:rsid w:val="00C161B7"/>
     <w:rsid w:val="00C169C6"/>
     <w:rsid w:val="00C17858"/>
+    <w:rsid w:val="00C20204"/>
     <w:rsid w:val="00C205DE"/>
     <w:rsid w:val="00C2175B"/>
     <w:rsid w:val="00C26BC6"/>
     <w:rsid w:val="00C3014C"/>
     <w:rsid w:val="00C31FB1"/>
     <w:rsid w:val="00C345B6"/>
     <w:rsid w:val="00C3586C"/>
     <w:rsid w:val="00C4295D"/>
     <w:rsid w:val="00C44387"/>
     <w:rsid w:val="00C445EB"/>
     <w:rsid w:val="00C45300"/>
     <w:rsid w:val="00C52787"/>
     <w:rsid w:val="00C624CF"/>
     <w:rsid w:val="00C63808"/>
     <w:rsid w:val="00C65740"/>
     <w:rsid w:val="00C660E2"/>
     <w:rsid w:val="00C67D2E"/>
     <w:rsid w:val="00C72222"/>
     <w:rsid w:val="00C774D0"/>
     <w:rsid w:val="00C81CD9"/>
     <w:rsid w:val="00C82499"/>
     <w:rsid w:val="00C87792"/>
     <w:rsid w:val="00C93EE1"/>
     <w:rsid w:val="00C95EDC"/>
     <w:rsid w:val="00CA31F3"/>
     <w:rsid w:val="00CA39B3"/>
     <w:rsid w:val="00CA460A"/>
     <w:rsid w:val="00CA55D8"/>
     <w:rsid w:val="00CA64A6"/>
     <w:rsid w:val="00CB0A1A"/>
     <w:rsid w:val="00CB1868"/>
     <w:rsid w:val="00CB5769"/>
     <w:rsid w:val="00CB769D"/>
     <w:rsid w:val="00CC26CF"/>
     <w:rsid w:val="00CD0756"/>
     <w:rsid w:val="00CD60AF"/>
     <w:rsid w:val="00CE0FE4"/>
     <w:rsid w:val="00CE182D"/>
     <w:rsid w:val="00CE1B68"/>
     <w:rsid w:val="00CE5498"/>
     <w:rsid w:val="00CE5F58"/>
+    <w:rsid w:val="00CF7BA2"/>
     <w:rsid w:val="00CF7E90"/>
-    <w:rsid w:val="00D015B4"/>
     <w:rsid w:val="00D03760"/>
     <w:rsid w:val="00D04683"/>
     <w:rsid w:val="00D046C6"/>
     <w:rsid w:val="00D05D67"/>
     <w:rsid w:val="00D20DEA"/>
     <w:rsid w:val="00D2668A"/>
     <w:rsid w:val="00D2760E"/>
     <w:rsid w:val="00D339D7"/>
     <w:rsid w:val="00D376A9"/>
     <w:rsid w:val="00D37EAB"/>
     <w:rsid w:val="00D50F8C"/>
     <w:rsid w:val="00D51591"/>
     <w:rsid w:val="00D52B61"/>
     <w:rsid w:val="00D53C14"/>
     <w:rsid w:val="00D629F7"/>
     <w:rsid w:val="00D6514C"/>
     <w:rsid w:val="00D65A9E"/>
     <w:rsid w:val="00D70B5B"/>
     <w:rsid w:val="00D71D84"/>
     <w:rsid w:val="00D7233F"/>
     <w:rsid w:val="00D748E0"/>
     <w:rsid w:val="00D74B32"/>
     <w:rsid w:val="00D779E0"/>
     <w:rsid w:val="00D8084D"/>
     <w:rsid w:val="00D81354"/>
     <w:rsid w:val="00D91449"/>
     <w:rsid w:val="00DA2488"/>
     <w:rsid w:val="00DA332D"/>
     <w:rsid w:val="00DA3EAE"/>
     <w:rsid w:val="00DA7FA2"/>
+    <w:rsid w:val="00DB142C"/>
     <w:rsid w:val="00DC07A5"/>
     <w:rsid w:val="00DC27C8"/>
     <w:rsid w:val="00DC50A7"/>
     <w:rsid w:val="00DD1602"/>
     <w:rsid w:val="00DD16B4"/>
     <w:rsid w:val="00DD3AC9"/>
     <w:rsid w:val="00DD42E8"/>
     <w:rsid w:val="00DD545A"/>
     <w:rsid w:val="00DD5567"/>
     <w:rsid w:val="00DD5A9F"/>
     <w:rsid w:val="00DD6152"/>
     <w:rsid w:val="00DD74EA"/>
     <w:rsid w:val="00DE065F"/>
     <w:rsid w:val="00DE2FFA"/>
     <w:rsid w:val="00DE35F1"/>
     <w:rsid w:val="00DE441F"/>
     <w:rsid w:val="00DE6F4B"/>
     <w:rsid w:val="00DF2414"/>
     <w:rsid w:val="00DF4578"/>
     <w:rsid w:val="00DF5017"/>
     <w:rsid w:val="00E0624A"/>
     <w:rsid w:val="00E10923"/>
     <w:rsid w:val="00E1505E"/>
     <w:rsid w:val="00E15C61"/>
     <w:rsid w:val="00E16DA7"/>
     <w:rsid w:val="00E20AE6"/>
     <w:rsid w:val="00E20E88"/>
     <w:rsid w:val="00E2199E"/>
     <w:rsid w:val="00E233C5"/>
     <w:rsid w:val="00E23FA1"/>
     <w:rsid w:val="00E259DE"/>
     <w:rsid w:val="00E25FFB"/>
     <w:rsid w:val="00E32282"/>
     <w:rsid w:val="00E41D81"/>
     <w:rsid w:val="00E425C0"/>
     <w:rsid w:val="00E45689"/>
     <w:rsid w:val="00E458AA"/>
     <w:rsid w:val="00E55532"/>
     <w:rsid w:val="00E57B90"/>
     <w:rsid w:val="00E6025D"/>
     <w:rsid w:val="00E62CEC"/>
     <w:rsid w:val="00E70C74"/>
     <w:rsid w:val="00E72EEE"/>
     <w:rsid w:val="00E80849"/>
     <w:rsid w:val="00E80FEB"/>
     <w:rsid w:val="00E84961"/>
+    <w:rsid w:val="00E85BA8"/>
     <w:rsid w:val="00E87351"/>
     <w:rsid w:val="00E90861"/>
     <w:rsid w:val="00E90B02"/>
     <w:rsid w:val="00E921C5"/>
     <w:rsid w:val="00E92C2B"/>
     <w:rsid w:val="00E96A6A"/>
     <w:rsid w:val="00EA0BC8"/>
     <w:rsid w:val="00EA0E34"/>
     <w:rsid w:val="00EA27AE"/>
     <w:rsid w:val="00EA5268"/>
     <w:rsid w:val="00EA6C90"/>
     <w:rsid w:val="00EA7AF5"/>
     <w:rsid w:val="00EB1386"/>
     <w:rsid w:val="00EB1544"/>
+    <w:rsid w:val="00EB2842"/>
     <w:rsid w:val="00EB3616"/>
     <w:rsid w:val="00EB483E"/>
     <w:rsid w:val="00EB7E9A"/>
     <w:rsid w:val="00EC2621"/>
     <w:rsid w:val="00EC291F"/>
     <w:rsid w:val="00EC7635"/>
     <w:rsid w:val="00ED0CFF"/>
     <w:rsid w:val="00ED27D3"/>
     <w:rsid w:val="00EE051C"/>
     <w:rsid w:val="00EE05E8"/>
     <w:rsid w:val="00EE75DC"/>
     <w:rsid w:val="00EF2574"/>
     <w:rsid w:val="00EF3BAC"/>
     <w:rsid w:val="00F01265"/>
     <w:rsid w:val="00F023BC"/>
     <w:rsid w:val="00F030EA"/>
     <w:rsid w:val="00F03D19"/>
     <w:rsid w:val="00F07657"/>
     <w:rsid w:val="00F144DE"/>
     <w:rsid w:val="00F15346"/>
     <w:rsid w:val="00F16AA3"/>
+    <w:rsid w:val="00F2161C"/>
     <w:rsid w:val="00F23794"/>
     <w:rsid w:val="00F277E9"/>
     <w:rsid w:val="00F32DD5"/>
     <w:rsid w:val="00F34E38"/>
     <w:rsid w:val="00F36591"/>
     <w:rsid w:val="00F41FAF"/>
     <w:rsid w:val="00F4267E"/>
     <w:rsid w:val="00F44198"/>
     <w:rsid w:val="00F44AA1"/>
     <w:rsid w:val="00F456B9"/>
     <w:rsid w:val="00F45DA7"/>
     <w:rsid w:val="00F6290C"/>
     <w:rsid w:val="00F63600"/>
     <w:rsid w:val="00F641E1"/>
     <w:rsid w:val="00F723D8"/>
     <w:rsid w:val="00F7384C"/>
+    <w:rsid w:val="00F76CEB"/>
     <w:rsid w:val="00F77DBB"/>
-    <w:rsid w:val="00F81912"/>
     <w:rsid w:val="00F82FAA"/>
     <w:rsid w:val="00F833C2"/>
     <w:rsid w:val="00F8377F"/>
     <w:rsid w:val="00F86ADB"/>
     <w:rsid w:val="00F90678"/>
     <w:rsid w:val="00F917E8"/>
     <w:rsid w:val="00F91823"/>
     <w:rsid w:val="00F93AA3"/>
     <w:rsid w:val="00FA1328"/>
     <w:rsid w:val="00FA6E49"/>
     <w:rsid w:val="00FA707C"/>
     <w:rsid w:val="00FB0851"/>
     <w:rsid w:val="00FB23B6"/>
     <w:rsid w:val="00FB2A1A"/>
     <w:rsid w:val="00FC0617"/>
     <w:rsid w:val="00FC4099"/>
     <w:rsid w:val="00FC7524"/>
     <w:rsid w:val="00FD1271"/>
     <w:rsid w:val="00FD1EBD"/>
     <w:rsid w:val="00FD2B9F"/>
     <w:rsid w:val="00FD3845"/>
     <w:rsid w:val="00FD40AB"/>
     <w:rsid w:val="00FD4619"/>
-    <w:rsid w:val="00FD5D8F"/>
     <w:rsid w:val="00FD7368"/>
-    <w:rsid w:val="00FE1368"/>
     <w:rsid w:val="00FE215E"/>
     <w:rsid w:val="00FE2A79"/>
     <w:rsid w:val="00FE2D3B"/>
     <w:rsid w:val="00FE3104"/>
     <w:rsid w:val="00FE33B3"/>
     <w:rsid w:val="00FE37E5"/>
     <w:rsid w:val="00FE4858"/>
     <w:rsid w:val="00FE5BA9"/>
     <w:rsid w:val="00FE7E07"/>
     <w:rsid w:val="00FF0502"/>
+    <w:rsid w:val="00FF0A45"/>
     <w:rsid w:val="00FF1907"/>
     <w:rsid w:val="00FF3BE2"/>
     <w:rsid w:val="00FF596E"/>
     <w:rsid w:val="00FF6C5C"/>
     <w:rsid w:val="00FF7156"/>
+    <w:rsid w:val="00FF7853"/>
     <w:rsid w:val="794111CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -19011,51 +19240,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2081169131">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2024/208/regulation/9/made" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2024/208/contents/made" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2002/32/section/175" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf6d2bdcb0757928e5bd47/Elective_home_education_departmental_guidance_for_local_authorities.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:electivehomeeducation@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ElectiveHomeEducation@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5ca21e22e5274a77d9d26feb/EHE_guidance_for_parentsafterconsultationv2.2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=2ahUKEwjLoevo-Y6NAxVVV0EAHVeRM-IQFnoECBEQAQ&amp;url=https%3A%2F%2Fwww.bolton.gov.uk%2Fdownloads%2Ffile%2F5142%2Fguidance-for-schools-on-removing-a-pupil-from-the-school-roll&amp;usg=AOvVaw2IR09wBIsXiOSU0Wq8spzF&amp;opi=89978449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2024/208/regulation/9/made" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjboqzz9pCNAxWSAPsDHbfcCQwQFnoECBgQAQ&amp;url=https%3A%2F%2Fassets.publishing.service.gov.uk%2Fmedia%2F669e7501ab418ab055592a7b%2FWorking_together_to_safeguard_children_2023.pdf&amp;usg=AOvVaw2-0aR31xLYDSpYIbY-JAGf&amp;opi=89978449" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5ca21e22e5274a77d9d26feb/EHE_guidance_for_parentsafterconsultationv2.2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiq5sP2m4-NAxUmW0EAHZUXIhgQFnoECAkQAQ&amp;url=https%3A%2F%2Fwww.legislation.gov.uk%2Fukpga%2F1996%2F56%2Fsection%2F436A&amp;usg=AOvVaw10HuK8wEJ-RtNdVfoY5hkd&amp;opi=89978449" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/section/437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf6d2bdcb0757928e5bd47/Elective_home_education_departmental_guidance_for_local_authorities.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:electivehomeeducation@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/section/437" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1989/41/section/47" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1989/41/section/31" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ElectiveHomeEducation@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5ca21e22e5274a77d9d26feb/EHE_guidance_for_parentsafterconsultationv2.2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:electivehomeeducation@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/section/436A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/section/7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5ca21e22e5274a77d9d26feb/EHE_guidance_for_parentsafterconsultationv2.2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/section/437" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/section/7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2024/208/regulation/9/made" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bolton.gov.uk/schoolsadminremove" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2002/32/section/175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5a7dcb85ed915d2ac884d995/SEND_Code_of_Practice_January_2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2024/208/regulation/9/made" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2024/208/contents/made" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1989/41/section/47" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf6d2bdcb0757928e5bd47/Elective_home_education_departmental_guidance_for_local_authorities.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/section/437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1989/41/section/31" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5ca21e22e5274a77d9d26feb/EHE_guidance_for_parentsafterconsultationv2.2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=2ahUKEwjLoevo-Y6NAxVVV0EAHVeRM-IQFnoECBEQAQ&amp;url=https%3A%2F%2Fwww.bolton.gov.uk%2Fdownloads%2Ffile%2F5142%2Fguidance-for-schools-on-removing-a-pupil-from-the-school-roll&amp;usg=AOvVaw2IR09wBIsXiOSU0Wq8spzF&amp;opi=89978449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/section/437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/section/7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5ca21e22e5274a77d9d26feb/EHE_guidance_for_parentsafterconsultationv2.2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiq5sP2m4-NAxUmW0EAHZUXIhgQFnoECAkQAQ&amp;url=https%3A%2F%2Fwww.legislation.gov.uk%2Fukpga%2F1996%2F56%2Fsection%2F436A&amp;usg=AOvVaw10HuK8wEJ-RtNdVfoY5hkd&amp;opi=89978449" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:electivehomeeducation@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2002/32/section/175" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:electivehomeeducation@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2002/32/section/175" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5a7dcb85ed915d2ac884d995/SEND_Code_of_Practice_January_2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjboqzz9pCNAxWSAPsDHbfcCQwQFnoECBgQAQ&amp;url=https%3A%2F%2Fassets.publishing.service.gov.uk%2Fmedia%2F669e7501ab418ab055592a7b%2FWorking_together_to_safeguard_children_2023.pdf&amp;usg=AOvVaw2-0aR31xLYDSpYIbY-JAGf&amp;opi=89978449" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ElectiveHomeEducation@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5ca21e22e5274a77d9d26feb/EHE_guidance_for_parentsafterconsultationv2.2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:electivehomeeducation@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/sendlocaloffer/elective-home-education" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:electivehomeeducation@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5ca21e22e5274a77d9d26feb/EHE_guidance_for_parentsafterconsultationv2.2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/section/437" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ElectiveHomeEducation@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/section/7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2024/208/regulation/9/made" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bolton.gov.uk/schoolsadminremove" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/section/436A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2024/208/regulation/9/made" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf6d2bdcb0757928e5bd47/Elective_home_education_departmental_guidance_for_local_authorities.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19316,167 +19545,176 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F097F5AE170E3D47932D3BABADE24E29" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="703a7c413ead9a76622b05357db41a7c">
-[...2 lines deleted...]
-    <xsd:import namespace="ca290172-ec24-4c9c-a27f-976bb09c5761"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EFFC76EB3711D74D82B12BBADC941E8A" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee22a34b3751bbf260785305b65faa9e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="908d3f22-9670-431c-9e7a-558a5eb0e3cf" xmlns:ns3="3edc6f03-189f-4433-bd92-787eed20d1ea" xmlns:ns4="37a2e29f-7d85-476c-b4be-d639690a421f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="515b112da74f64bb19db7d17b46f2c9f" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="908d3f22-9670-431c-9e7a-558a5eb0e3cf"/>
+    <xsd:import namespace="3edc6f03-189f-4433-bd92-787eed20d1ea"/>
+    <xsd:import namespace="37a2e29f-7d85-476c-b4be-d639690a421f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="75ed953f-f73c-4657-b3b3-d1e703c693a5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="908d3f22-9670-431c-9e7a-558a5eb0e3cf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="No_x002e_" ma:index="13" nillable="true" ma:displayName="No. " ma:format="Dropdown" ma:internalName="No_x002e_" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b1a4238e-254e-4017-8aba-9415bdb64054" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ca290172-ec24-4c9c-a27f-976bb09c5761" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3edc6f03-189f-4433-bd92-787eed20d1ea" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharingHintHash" ma:index="12" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="37a2e29f-7d85-476c-b4be-d639690a421f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1e2c163d-fab3-4117-9442-6ca4b2006264}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3edc6f03-189f-4433-bd92-787eed20d1ea">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -19535,144 +19773,151 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...10 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago" Version="16"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="908d3f22-9670-431c-9e7a-558a5eb0e3cf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <No_x002e_ xmlns="908d3f22-9670-431c-9e7a-558a5eb0e3cf" xsi:nil="true"/>
+    <TaxCatchAll xmlns="37a2e29f-7d85-476c-b4be-d639690a421f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1BABC54-854A-4F2B-8B54-9A50C0C55D1C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A64441FF-789C-4D12-B2AF-B2E275FA714D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="75ed953f-f73c-4657-b3b3-d1e703c693a5"/>
-    <ds:schemaRef ds:uri="ca290172-ec24-4c9c-a27f-976bb09c5761"/>
+    <ds:schemaRef ds:uri="908d3f22-9670-431c-9e7a-558a5eb0e3cf"/>
+    <ds:schemaRef ds:uri="3edc6f03-189f-4433-bd92-787eed20d1ea"/>
+    <ds:schemaRef ds:uri="37a2e29f-7d85-476c-b4be-d639690a421f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{373E2004-28C6-4287-90BE-A27C8DEC4B34}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D5C8789-BBB4-46A7-BA11-42B66C2F924E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="75ed953f-f73c-4657-b3b3-d1e703c693a5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5ADA78C-8F19-4DA1-898D-E2C054657D0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D5C8789-BBB4-46A7-BA11-42B66C2F924E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{373E2004-28C6-4287-90BE-A27C8DEC4B34}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="908d3f22-9670-431c-9e7a-558a5eb0e3cf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="37a2e29f-7d85-476c-b4be-d639690a421f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>26903</Characters>
+  <Pages>5</Pages>
+  <Words>4954</Words>
+  <Characters>28244</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>63</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>235</Lines>
+  <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Traveller Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31559</CharactersWithSpaces>
+  <CharactersWithSpaces>33132</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="90" baseType="variant">
       <vt:variant>
         <vt:i4>3145827</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>39</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.boltonsafeguardingchildren.org.uk/downloads/file/152/bscp-multi-agency-safeguarding-arrangements-june-2019</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3604528</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -19924,32 +20169,32 @@
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Islam, Yousif</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100F097F5AE170E3D47932D3BABADE24E29</vt:lpwstr>
+    <vt:lpwstr>0x010100EFFC76EB3711D74D82B12BBADC941E8A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>