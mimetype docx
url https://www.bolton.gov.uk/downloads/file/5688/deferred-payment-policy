--- v0 (2025-10-13)
+++ v1 (2026-04-01)
@@ -1,148 +1,152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5CAB554A" w14:textId="1676DE51" w:rsidR="00C042BB" w:rsidRDefault="001C57A3" w:rsidP="00C042BB">
+    <w:p w14:paraId="52964EFE" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F3E6DA" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="6B614FC5" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EEC1369" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="0F3E2F2E" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31B1714C" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="5FA4BFDE" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F543564" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="4E617E6A" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C9133CA" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="0D3B8F63" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="497CACF7" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="40F88B80" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F045EBD" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="1A0C92BB" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75B35EC9" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="6F65D29E" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D4834F6" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="304DEA91" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5624A997" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="382C7732" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00AC0C0F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E268EE">
+        <w:t>Deferred Payment Agreement Guidance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE58DB0" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="578AF92B" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="0985D55E" w14:textId="284DFC41" w:rsidR="00C042BB" w:rsidRDefault="001C57A3" w:rsidP="00C042BB">
+    <w:p w14:paraId="2D794838" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E3F905C" wp14:editId="031D1F86">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24627A8B" wp14:editId="7103EF40">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>212725</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>77470</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6057900" cy="3590290"/>
                 <wp:effectExtent l="2540" t="1905" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6057900" cy="3590290"/>
                         </a:xfrm>
@@ -153,172 +157,152 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="01D2A9AF" w14:textId="0FCBF2B6" w:rsidR="00C042BB" w:rsidRPr="00170B05" w:rsidRDefault="00170B05" w:rsidP="00C042BB">
+                          <w:p w14:paraId="4A6256D5" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="0044380A" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
                             <w:pPr>
-                              <w:jc w:val="left"/>
+                              <w:pStyle w:val="Title"/>
                             </w:pPr>
-                            <w:r w:rsidRPr="00170B05">
-[...7 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1E3F905C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="24627A8B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:16.75pt;margin-top:6.1pt;width:477pt;height:282.7pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtocP54QEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypF2MOEXXosOA&#10;rhvQ9QNkWbKF2aJGKbGzrx8lp2m23oZdBImkH997pDdXY9+xvUJvwJZ8Pss5U1ZCbWxT8qfvd+8+&#10;cOaDsLXowKqSH5TnV9u3bzaDK9QCWuhqhYxArC8GV/I2BFdkmZet6oWfgVOWkhqwF4Ge2GQ1ioHQ&#10;+y5b5PlFNgDWDkEq7yl6OyX5NuFrrWT4qrVXgXUlJ24hnZjOKp7ZdiOKBoVrjTzSEP/AohfGUtMT&#10;1K0Igu3QvILqjUTwoMNMQp+B1kaqpIHUzPO/1Dy2wqmkhczx7mST/3+w8mH/6L4hC+NHGGmASYR3&#10;9yB/eGbhphW2UdeIMLRK1NR4Hi3LBueL46fRal/4CFINX6CmIYtdgAQ0auyjK6STEToN4HAyXY2B&#10;SQpe5KvLdU4pSbn3q3W+WKexZKJ4/tyhD58U9CxeSo401QQv9vc+RDqieC6J3Szcma5Lk+3sHwEq&#10;jJFEPzKeuIexGqk6yqigPpAQhGlRaLHp0gL+4mygJSm5/7kTqDjrPlsyYz1fLuNWpcdydbmgB55n&#10;qvOMsJKgSh44m643YdrEnUPTtNRpst/CNRmoTZL2wurImxYhKT4ubdy083eqevm1tr8BAAD//wMA&#10;UEsDBBQABgAIAAAAIQD0MkDQ3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0H&#10;a5G4UZuUNG2IUyEQVxDlR+LmxtskaryOYrcJb9/tCY47M5r9pthMrhMnHELrScPdXIFAqrxtqdbw&#10;+fFyuwIRoiFrOk+o4RcDbMrZVWFy60d6x9M21oJLKORGQxNjn0sZqgadCXPfI7G394Mzkc+hlnYw&#10;I5e7TiZKLaUzLfGHxvT41GB12B6dhq/X/c/3vXqrn13aj35Sktxaan1zPT0+gIg4xb8wXPAZHUpm&#10;2vkj2SA6DYtFyknWkwQE++tVxsJOQ5plS5BlIf8vKM8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAbaHD+eEBAACiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA9DJA0N4AAAAJAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:16.75pt;margin-top:6.1pt;width:477pt;height:282.7pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtocP54QEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypF2MOEXXosOA&#10;rhvQ9QNkWbKF2aJGKbGzrx8lp2m23oZdBImkH997pDdXY9+xvUJvwJZ8Pss5U1ZCbWxT8qfvd+8+&#10;cOaDsLXowKqSH5TnV9u3bzaDK9QCWuhqhYxArC8GV/I2BFdkmZet6oWfgVOWkhqwF4Ge2GQ1ioHQ&#10;+y5b5PlFNgDWDkEq7yl6OyX5NuFrrWT4qrVXgXUlJ24hnZjOKp7ZdiOKBoVrjTzSEP/AohfGUtMT&#10;1K0Igu3QvILqjUTwoMNMQp+B1kaqpIHUzPO/1Dy2wqmkhczx7mST/3+w8mH/6L4hC+NHGGmASYR3&#10;9yB/eGbhphW2UdeIMLRK1NR4Hi3LBueL46fRal/4CFINX6CmIYtdgAQ0auyjK6STEToN4HAyXY2B&#10;SQpe5KvLdU4pSbn3q3W+WKexZKJ4/tyhD58U9CxeSo401QQv9vc+RDqieC6J3Szcma5Lk+3sHwEq&#10;jJFEPzKeuIexGqk6yqigPpAQhGlRaLHp0gL+4mygJSm5/7kTqDjrPlsyYz1fLuNWpcdydbmgB55n&#10;qvOMsJKgSh44m643YdrEnUPTtNRpst/CNRmoTZL2wurImxYhKT4ubdy083eqevm1tr8BAAD//wMA&#10;UEsDBBQABgAIAAAAIQD0MkDQ3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0H&#10;a5G4UZuUNG2IUyEQVxDlR+LmxtskaryOYrcJb9/tCY47M5r9pthMrhMnHELrScPdXIFAqrxtqdbw&#10;+fFyuwIRoiFrOk+o4RcDbMrZVWFy60d6x9M21oJLKORGQxNjn0sZqgadCXPfI7G394Mzkc+hlnYw&#10;I5e7TiZKLaUzLfGHxvT41GB12B6dhq/X/c/3vXqrn13aj35Sktxaan1zPT0+gIg4xb8wXPAZHUpm&#10;2vkj2SA6DYtFyknWkwQE++tVxsJOQ5plS5BlIf8vKM8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAbaHD+eEBAACiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA9DJA0N4AAAAJAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="01D2A9AF" w14:textId="0FCBF2B6" w:rsidR="00C042BB" w:rsidRPr="00170B05" w:rsidRDefault="00170B05" w:rsidP="00C042BB">
+                    <w:p w14:paraId="4A6256D5" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="0044380A" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
                       <w:pPr>
-                        <w:jc w:val="left"/>
+                        <w:pStyle w:val="Title"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="00170B05">
-[...7 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E573C74" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="20D4576D" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23B72F05" w14:textId="7D5B07FA" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="0D2AA43A" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4593967A" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="37EAFE51" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A00A0FC" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="4D2B3A93" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="152CB526" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="0E72E861" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F2E1EDC" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="694995F2" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5762D6A1" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRPr="00641220" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="470A5468" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00641220" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="142" w:right="1019"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05D0D04F" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="7254FE68" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36D416CE" w14:textId="66A64C16" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="41B0D9D0" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0791DCDC" wp14:editId="2609F26F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EFE5267" wp14:editId="3DABFF7A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>131445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>132715</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6172200" cy="571500"/>
                 <wp:effectExtent l="3810" t="2540" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6172200" cy="571500"/>
                         </a:xfrm>
@@ -329,9150 +313,8263 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4C2AA749" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB"/>
+                          <w:p w14:paraId="4D218C4C" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0791DCDC" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:10.35pt;margin-top:10.45pt;width:486pt;height:45pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA129D34AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VbiFqulp2tQhp&#10;YZEWPsBx7MQi8Zix26R8PWMn2y1wQ1ys8Yzz5r03k9312HfsqNAbsCXPF0vOlJVQG9uU/NvX+zdv&#10;OfNB2Fp0YFXJT8rz6/3rV7vBFWoFLXS1QkYg1heDK3kbgiuyzMtW9cIvwClLRQ3Yi0BXbLIaxUDo&#10;fZetlsurbACsHYJU3lP2biryfcLXWsnwqLVXgXUlJ24hnZjOKp7ZfieKBoVrjZxpiH9g0QtjqekZ&#10;6k4EwQ5o/oLqjUTwoMNCQp+B1kaqpIHU5Ms/1Dy1wqmkhczx7myT/3+w8vPxyX1BFsb3MNIAkwjv&#10;HkB+98zCbStso24QYWiVqKlxHi3LBueL+dNotS98BKmGT1DTkMUhQAIaNfbRFdLJCJ0GcDqbrsbA&#10;JCWv8u2KJsmZpNpmm28oji1E8fy1Qx8+KOhZDEqONNSELo4PPkxPn5/EZhbuTdelwXb2twRhxkxi&#10;HwlP1MNYjczUs7QopoL6RHIQpnWh9aagBfzJ2UCrUnL/4yBQcdZ9tGTJu3y9jruVLuvNdkUXvKxU&#10;lxVhJUGVPHA2hbdh2seDQ9O01GkagoUbslGbpPCF1Uyf1iF5NK9u3LfLe3r18oPtfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMG0JzPbAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfI&#10;SNxYsop/LU0nBOIKYsCk3bzGaysap2qytXx7vBOcLL/39PxzuZp9r440xi6wheXCgCKug+u4sfD5&#10;8XJ1DyomZId9YLLwQxFW1flZiYULE7/TcZ0aJSUcC7TQpjQUWse6JY9xEQZi8fZh9JhkHRvtRpyk&#10;3Pc6M+ZWe+xYLrQ40FNL9ff64C18ve63m2vz1jz7m2EKs9Hsc23t5cX8+AAq0Zz+wnDCF3SohGkX&#10;Duyi6i1k5k6Sp5mDEj/PMxF2ElyKoqtS//+g+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA129D34AEAAKgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDBtCcz2wAAAAkBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="3EFE5267" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:10.35pt;margin-top:10.45pt;width:486pt;height:45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA129D34AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VbiFqulp2tQhp&#10;YZEWPsBx7MQi8Zix26R8PWMn2y1wQ1ys8Yzz5r03k9312HfsqNAbsCXPF0vOlJVQG9uU/NvX+zdv&#10;OfNB2Fp0YFXJT8rz6/3rV7vBFWoFLXS1QkYg1heDK3kbgiuyzMtW9cIvwClLRQ3Yi0BXbLIaxUDo&#10;fZetlsurbACsHYJU3lP2biryfcLXWsnwqLVXgXUlJ24hnZjOKp7ZfieKBoVrjZxpiH9g0QtjqekZ&#10;6k4EwQ5o/oLqjUTwoMNCQp+B1kaqpIHU5Ms/1Dy1wqmkhczx7myT/3+w8vPxyX1BFsb3MNIAkwjv&#10;HkB+98zCbStso24QYWiVqKlxHi3LBueL+dNotS98BKmGT1DTkMUhQAIaNfbRFdLJCJ0GcDqbrsbA&#10;JCWv8u2KJsmZpNpmm28oji1E8fy1Qx8+KOhZDEqONNSELo4PPkxPn5/EZhbuTdelwXb2twRhxkxi&#10;HwlP1MNYjczUs7QopoL6RHIQpnWh9aagBfzJ2UCrUnL/4yBQcdZ9tGTJu3y9jruVLuvNdkUXvKxU&#10;lxVhJUGVPHA2hbdh2seDQ9O01GkagoUbslGbpPCF1Uyf1iF5NK9u3LfLe3r18oPtfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMG0JzPbAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfI&#10;SNxYsop/LU0nBOIKYsCk3bzGaysap2qytXx7vBOcLL/39PxzuZp9r440xi6wheXCgCKug+u4sfD5&#10;8XJ1DyomZId9YLLwQxFW1flZiYULE7/TcZ0aJSUcC7TQpjQUWse6JY9xEQZi8fZh9JhkHRvtRpyk&#10;3Pc6M+ZWe+xYLrQ40FNL9ff64C18ve63m2vz1jz7m2EKs9Hsc23t5cX8+AAq0Zz+wnDCF3SohGkX&#10;Duyi6i1k5k6Sp5mDEj/PMxF2ElyKoqtS//+g+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA129D34AEAAKgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDBtCcz2wAAAAkBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4C2AA749" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB"/>
+                    <w:p w14:paraId="4D218C4C" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017BA7D8" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="38A0C81F" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:ind w:left="142" w:right="1019"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FE2B61F" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00C042BB">
+    <w:p w14:paraId="0B2A12A6" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:sectPr w:rsidR="00C136BA" w:rsidSect="00C136BA">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="1134" w:right="852" w:bottom="851" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3771CD5B" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="624B05D4" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRPr="00512BBE" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="681A256C" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8820"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1A8623" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59BD1C0F" w14:textId="77777777" w:rsidR="002E2B33" w:rsidRDefault="002E2B33" w:rsidP="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOCHeading"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc196732995"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc216163609"/>
+      <w:r>
+        <w:t xml:space="preserve">Contents </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59357E98" w14:textId="30FC4A5A" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc216176924" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Introduction</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176924 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7446743E" w14:textId="58C255BC" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176925" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>What is a deferred payment agreement or loan</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176925 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DE6655C" w14:textId="25275065" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176926" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Eligibility Criteria</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176926 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1ACB578F" w14:textId="7CCFB884" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176927" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Security</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176927 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05EADA53" w14:textId="74A3BB66" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176928" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>How much can be deferred?</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176928 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1DC65FAC" w14:textId="1E6914D6" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176929" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Refusal of deferred payments</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176929 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E5101D4" w14:textId="02F1F774" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176930" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Information and advice</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176930 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="64C012A2" w14:textId="2B185175" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176931" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Timescales</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176931 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3797AAEB" w14:textId="3082F56B" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176932" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Deciding not to sell a property and refusing a deferred payment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176932 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5084B995" w14:textId="4CC9271A" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176933" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Maintaining a property</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176933 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0ED07C86" w14:textId="524FF809" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176934" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Disposable Income Allowance and Personal Expenses Allowances (PEA)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176934 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F45C9AA" w14:textId="3D0C4A16" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176935" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Renting the property out</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176935 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6356664F" w14:textId="0CD607CC" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176936" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Fees, charges, and interest calculation.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176936 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="049FBFBE" w14:textId="35026B2B" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176937" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Valuation of Property</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176937 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F8B83BB" w14:textId="07FD2703" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176938" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>The deferred payment agreement</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176938 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2649A77A" w14:textId="28B9E6BA" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176939" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Deferred payment statements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176939 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="72AAC79D" w14:textId="545E38A1" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176940" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Equity Depletion</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176940 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1CB8B924" w14:textId="0C5796C6" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176941" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Termination of the Deferred Payment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176941 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75A34B27" w14:textId="0959E23B" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176942" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Sale of the property; debt repaid in full</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176942 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14871666" w14:textId="76E844EF" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176943" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Sale of the property; debt repaid from estate</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176943 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1D730B04" w14:textId="4AB50E12" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176944" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Reviews, appeals and complaints.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176944 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="617A68A0" w14:textId="02832660" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176945" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Contact Details</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176945 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="300CA99A" w14:textId="1C4DE420" w:rsidR="002E2B33" w:rsidRDefault="002E2B33">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216176946" w:history="1">
+        <w:r w:rsidRPr="003D4020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Key Information and Version History</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216176946 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="515FB4C8" w14:textId="70D34CDD" w:rsidR="00936DF6" w:rsidRDefault="002E2B33" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:sectPr w:rsidR="00936DF6" w:rsidSect="00D86199">
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411E2A6E" w14:textId="77777777" w:rsidR="00936DF6" w:rsidRDefault="00936DF6" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:sectPr w:rsidR="00936DF6" w:rsidSect="00936DF6">
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556CF1CE" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="003875C0" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc216176924"/>
+      <w:r w:rsidRPr="003875C0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="4F8548BF" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0BBC">
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r>
+        <w:t>guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0BBC">
+        <w:t xml:space="preserve"> provides </w:t>
+      </w:r>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0BBC">
+        <w:t xml:space="preserve"> and requirements </w:t>
+      </w:r>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0BBC">
+        <w:t xml:space="preserve"> when a deferred payment can be offered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4744AA38" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3042F039" w14:textId="32DF88D9" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r>
+        <w:t>guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve"> applies to the employees of Bolton Council involved with the deferred payment processes and people who want to be considered for a deferred payment agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t>. It will only apply if you meet the criteria for a deferred payment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> agreement or loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">. If a property </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or other assets are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t>disregarded from the financial assessment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E50A7">
+        <w:t>for example, it is occupied by a spouse or a dependent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">, then a deferred payment </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">agreement or loan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">will not be offered. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1306984C" w14:textId="62DE3309" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E63EB">
+        <w:t xml:space="preserve">In this </w:t>
+      </w:r>
+      <w:r w:rsidR="00094C8E">
+        <w:t>guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E63EB">
+        <w:t xml:space="preserve"> when we say, ‘us’ or ‘we’, we mean Bolton Council. When we say ‘you’ we mean the person receiving care or services</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0D4A10" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="007205A4" w:rsidRDefault="00C136BA" w:rsidP="72B7AC1E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDF3954" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="007205A4" w:rsidRDefault="0649660C" w:rsidP="72B7AC1E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc216163610"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc216176925"/>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>What is a deferred payment agreement or loan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="76A1E528" w14:textId="590FC527" w:rsidR="00C136BA" w:rsidRDefault="42A84C8B" w:rsidP="72B7AC1E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="72B7AC1E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Care Act 2014</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> states that you should not be forced to sell your home or other assets in your lifetime to pay for your care. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A87346E" w14:textId="4D309AD8" w:rsidR="00C136BA" w:rsidRDefault="31444A03" w:rsidP="72B7AC1E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A deferred payment agreement is when a council gives </w:t>
+      </w:r>
+      <w:r w:rsidR="00871801" w:rsidRPr="72B7AC1E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">either a loan </w:t>
+      </w:r>
+      <w:r w:rsidR="1DD325D5" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to pay</w:t>
+      </w:r>
+      <w:r w:rsidR="499AC4D2" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="0C225832" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="1DD325D5" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>or defers the</w:t>
+      </w:r>
+      <w:r w:rsidR="307520FC" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payment of</w:t>
+      </w:r>
+      <w:r w:rsidR="50A91C3A" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="133F0E14" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care costs using your home or assets as security to rec</w:t>
+      </w:r>
+      <w:r w:rsidR="1F5C6297" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>over those costs later (usually when you</w:t>
+      </w:r>
+      <w:r w:rsidR="73DF0882" w:rsidRPr="72B7AC1E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="1F5C6297" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> home or assets are sold).</w:t>
+      </w:r>
+      <w:r w:rsidR="133F0E14" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="39EA5EF0">
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidR="33C3095C">
+        <w:t xml:space="preserve"> is a legally binding agreement between you and the Council (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="33C3095C" w:rsidRPr="72B7AC1E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>The Care and Support (Deferred Payment) Regulations 2014</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="33C3095C">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FFC837" w14:textId="17C07AD6" w:rsidR="00C136BA" w:rsidRPr="007205A4" w:rsidRDefault="2BCE1D59" w:rsidP="007205A4">
+      <w:pPr>
+        <w:spacing w:after="420"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Deferred payment agreements can take two forms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9923C2" w14:textId="5233892A" w:rsidR="00C136BA" w:rsidRPr="007205A4" w:rsidRDefault="60DA2BCE" w:rsidP="007205A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Traditional type – when w</w:t>
+      </w:r>
+      <w:r w:rsidR="5F378273" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>e pay</w:t>
+      </w:r>
+      <w:r w:rsidR="2BCE1D59" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the care home or supported living accommodation directly and defer the charges due from </w:t>
+      </w:r>
+      <w:r w:rsidR="364AD99F" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="2BCE1D59" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="3FA59FDC" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B887679" w14:textId="68576423" w:rsidR="00C136BA" w:rsidRDefault="619E11EC" w:rsidP="007205A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>Loan type – when y</w:t>
+      </w:r>
+      <w:r w:rsidR="555D0833" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>ou pay</w:t>
+      </w:r>
+      <w:r w:rsidR="2BCE1D59" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the care </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="2BCE1D59" w:rsidRPr="007205A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="25"/>
+            <w:szCs w:val="25"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>provider</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="2BCE1D59" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the care </w:t>
+      </w:r>
+      <w:r w:rsidR="7E0C0C06" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they provide </w:t>
+      </w:r>
+      <w:r w:rsidR="2BCE1D59" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="5BCF9591" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidR="2BCE1D59" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> loan </w:t>
+      </w:r>
+      <w:r w:rsidR="018EEB76" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="2BCE1D59" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the cost of care in instalments less any contributions </w:t>
+      </w:r>
+      <w:r w:rsidR="27DA87BC" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="2BCE1D59" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make from other sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65057A5C" w14:textId="2A740B81" w:rsidR="00C136BA" w:rsidRDefault="03868DE1" w:rsidP="007205A4">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You will still need to use most of your income to pay the care fees. The council will pay part of the fees that you cannot afford until you sell your home or other assets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79996A30" w14:textId="615D6E31" w:rsidR="00C136BA" w:rsidRPr="007205A4" w:rsidRDefault="00C136BA" w:rsidP="72B7AC1E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14664CEB" w14:textId="0D0A15E4" w:rsidR="00C136BA" w:rsidRDefault="2BCE1D59" w:rsidP="007205A4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When considering </w:t>
+      </w:r>
+      <w:r w:rsidR="0A16E95C" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach as to when or whether to offer loan or traditional type deferred payment agreements, </w:t>
+      </w:r>
+      <w:r w:rsidR="03D52C93" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have regard to </w:t>
+      </w:r>
+      <w:r w:rsidR="7368DBAD" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duties under the Care Act, including </w:t>
+      </w:r>
+      <w:r w:rsidR="42EE45E3" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duties under the wellbeing principle and </w:t>
+      </w:r>
+      <w:r w:rsidR="5A6B7306" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> market duties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378ED9A3" w14:textId="5808B4D8" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="007205A4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE6D6FF" w14:textId="525B714C" w:rsidR="00C136BA" w:rsidRPr="007205A4" w:rsidRDefault="6A14E70A" w:rsidP="007205A4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="2BCE1D59" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cannot refuse to enter into a loan type deferred payment agreement if the qualifying criteria are met and </w:t>
+      </w:r>
+      <w:r w:rsidR="28CC7BEA" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="2BCE1D59" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>request it, as set out in the DPA Regulations 2014 (subject to Section 4, Permission to Refuse a Deferred Payment Agreement).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3F1E8D" w14:textId="5D544A23" w:rsidR="00C136BA" w:rsidRPr="007205A4" w:rsidRDefault="00C136BA" w:rsidP="007205A4">
+      <w:pPr>
+        <w:spacing w:after="420"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD0A92D" w14:textId="2C1255C4" w:rsidR="00C136BA" w:rsidRPr="007205A4" w:rsidRDefault="2BCE1D59" w:rsidP="007205A4">
+      <w:pPr>
+        <w:spacing w:after="420"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In all cases, </w:t>
+      </w:r>
+      <w:r w:rsidR="08AC3E7F" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>we are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only required to enter into a deferred payment agreement to cover the costs of care and support which </w:t>
+      </w:r>
+      <w:r w:rsidR="1DA16320" w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consider necessary.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007205A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E1C8AA" w14:textId="581C20C6" w:rsidR="005A07E2" w:rsidRDefault="005A07E2" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1"/>
+      <w:hyperlink r:id="rId23" w:history="1"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk154584219"/>
+    </w:p>
+    <w:p w14:paraId="1650B78F" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="000A3E5E" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E5E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319EA199" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ms Stewart resides in a care home which costs £700 per week. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAA2A59" w14:textId="6ACC21D6" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>She has been assessed as being able to pay £150 per week</w:t>
+      </w:r>
+      <w:r w:rsidR="000B68AD">
+        <w:t xml:space="preserve"> from her income</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742761E9" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>She owns a property outright and has agreed to a deferred payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E40FB9" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Under the agreement The Council agrees to pay the £550 per week difference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393BEB39" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ms Stewart resides in the care home for 2 years prior to her death. Her costs do not change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABBBA54" w14:textId="4A223FD8" w:rsidR="00C136BA" w:rsidRDefault="0649660C" w:rsidP="009454ED">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Following the sale of Ms Stewart</w:t>
+      </w:r>
+      <w:r w:rsidR="4328F7DE">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s property, the Council is paid £57,200, which covers the cost of the care home fees which Ms Stewart did not pay at the time. There may also be additional costs for the administration or interest accrued o</w:t>
+      </w:r>
+      <w:r w:rsidR="519CE0C9">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the deferred payment agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483E913E" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="003875C0" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc196732996"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc216163611"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc216176926"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>Eligibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003875C0">
+        <w:t xml:space="preserve"> Criteria</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="2356E465" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">Where the following criteria are all met, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>we will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> offer a deferred payment agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5784CD9B" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00EE07BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="72" w:after="264"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE07BA">
+        <w:t xml:space="preserve">To qualify, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE07BA">
+        <w:t xml:space="preserve"> must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD0A820" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00EE07BA" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="105"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE07BA">
+        <w:t xml:space="preserve">have had a needs assessment that shows </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE07BA">
+        <w:t xml:space="preserve"> need to be in a care home or nursing home permanently</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCE8DEC" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00EE07BA" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="105"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t>have no more than £23,250 in savings and investments</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0060B">
+        <w:t>excluding the value of your property/assets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E27565A" w14:textId="6E9FF550" w:rsidR="00C136BA" w:rsidRPr="00EE07BA" w:rsidRDefault="0649660C" w:rsidP="72B7AC1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="105"/>
+      </w:pPr>
+      <w:r>
+        <w:t>own part or all of a property</w:t>
+      </w:r>
+      <w:r w:rsidR="788AB16F">
+        <w:t xml:space="preserve"> (or significant asset) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16287657" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00EE07BA" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="105"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE07BA">
+        <w:t xml:space="preserve">have written permission from any joint owners of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6FD6">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE07BA">
+        <w:t xml:space="preserve"> home (only </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6FD6">
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE07BA">
+        <w:t xml:space="preserve"> share of the property can be used as </w:t>
+      </w:r>
+      <w:r>
+        <w:t>security</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE07BA">
+        <w:t xml:space="preserve"> for the loan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2950B190" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00EE07BA" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="105"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE07BA">
+        <w:t xml:space="preserve">make sure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6FD6">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE07BA">
+        <w:t xml:space="preserve"> home is registered with the Land Registry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B89F81" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00EE07BA" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="105"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">be able to make your own </w:t>
+      </w:r>
+      <w:r>
+        <w:t>decisions about your finance’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t>, or have a legally appointed financial representative who can make decisions for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CBE890" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00EE07BA" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="105"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:lastRenderedPageBreak/>
+        <w:t>keep the property in good condition so that it does not lose value</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A5A7D7" w14:textId="33BAEC63" w:rsidR="00C136BA" w:rsidRPr="00EE07BA" w:rsidRDefault="0649660C" w:rsidP="72B7AC1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="105"/>
+      </w:pPr>
+      <w:r>
+        <w:t>be able to insure the property</w:t>
+      </w:r>
+      <w:r w:rsidR="3DBF3268">
+        <w:t xml:space="preserve"> (or asset)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at your own expense</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7324C08A" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63FB5B60" w14:textId="01C8FF6D" w:rsidR="00C136BA" w:rsidRDefault="0649660C" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We have the option to consider applications for a deferred payment agreement where the qualifying criteria has been narrowly failed. This decision will be considered on a case-by-case basis</w:t>
+      </w:r>
+      <w:r w:rsidR="2AE01C6D">
+        <w:t xml:space="preserve"> at the discretion of the Council</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CED6BC9" w14:textId="43F5416B" w:rsidR="00C136BA" w:rsidRDefault="0649660C" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We will also consider applications for a deferred payment agreement if you are moving into supported living accommodation. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk189052490"/>
+      <w:r>
+        <w:t>This decision will be considered on a case-by-case basis</w:t>
+      </w:r>
+      <w:r w:rsidR="0BBB4BC3">
+        <w:t xml:space="preserve"> at the discretion of the Council</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4CC5CC" w14:textId="70D7E32E" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc196733006"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc216163612"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc216176927"/>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>Security</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="4B4D23C3" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">As part of agreeing to a deferred payment, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>we are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> required to have adequate security against the deferred amount. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> representative </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> responsible for providing the evidence that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> can give </w:t>
+      </w:r>
+      <w:r>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> the adequate security for the deferral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6961C508" w14:textId="7139E28B" w:rsidR="00C136BA" w:rsidRPr="007F6F2A" w:rsidRDefault="0649660C" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We will accept a first legal charge registered on a property title deed held by the Land Registry Office as adequate security. This means that we legally have the right to priority repayment of the loan when the property is sold</w:t>
+      </w:r>
+      <w:r w:rsidR="4E0FC435">
+        <w:t xml:space="preserve"> and the property cannot be sold without repayment and release from that security</w:t>
+      </w:r>
+      <w:r w:rsidR="24892921">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D0B1E6" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">Where a first legal charge is not available, we will consider alternative security on a case-by-case basis. Any additional costs that may be incurred because of investigating or agreeing the alternative security, including any legal or valuation costs must be met by you or your representative and cannot be added to the deferred debt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F45B744" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00047311" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00047311">
+        <w:t>Other types of security could include but is not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6094AF6D" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00047311" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047311">
+        <w:t>park homes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431ACF06" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00047311" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047311">
+        <w:t>life policies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7684FEA1" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00047311" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047311">
+        <w:t>valuable jewellery, or art</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25334DAE" w14:textId="77777777" w:rsidR="00F74783" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:sectPr w:rsidR="00F74783" w:rsidSect="001C4412">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="113" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047311">
+        <w:t>Where the security is tangible, adequate insurance covering fire, theft or loss must also be in place throughout the lifetime of the agreement and until the loan is fully repaid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04856F57" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="003875C0" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc196732997"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc216163613"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc216176928"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="003875C0">
+        <w:lastRenderedPageBreak/>
+        <w:t>How much can be deferred?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="243A9DCE" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t>When assessing an application for deferred payment, we will take into account the sustainability of the agreement.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B106B9">
+        <w:t>After your property</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or assets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B106B9">
+        <w:t xml:space="preserve"> have been valued, you will receive confirmation of how much you can borrow and how long we can defer charges for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C4B562" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0B16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506F70BA" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E4480C9" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Market Value of the property </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>£200,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050D8A78" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Less 10% of property value </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>£ 20,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7385E333" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t>Less outstanding mortgage</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t>£ 50,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726A11E9" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">Less lower capital limit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BD62217">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t>£ 14,250</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3E178B" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1A3218" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5BA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maximum that can be deferred </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5BA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>£115,750</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6700B38F" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20F56412" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D4EF" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010CC855" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">Where care and support costs more than the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>funding levels agreed by us,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> the additional cost is known as a ‘top-up’ payment. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> can ask </w:t>
+      </w:r>
+      <w:r>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> to include the top-up in the amount to be deferred. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626E046C" w14:textId="26D12E5B" w:rsidR="00C136BA" w:rsidRPr="006D3196" w:rsidRDefault="00683702" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For more information </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73558">
+        <w:t xml:space="preserve">you can view the Council’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00E73558" w:rsidRPr="00E73558">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Care-Home-Top-Up-Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="31AC8F22" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc196732998"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc216163614"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc216176929"/>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>Refusal of deferred payments</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="43FBDFDF" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> will not offer a deferred payment agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> where any of the following applies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C843A8" w14:textId="117237E9" w:rsidR="00C136BA" w:rsidRPr="00E62B3E" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve"> unable to secure a first charge on </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00862FB0" w:rsidRPr="00E62B3E">
+        <w:t>property,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve"> and no other adequate security can be provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD84F1D" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00E62B3E" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve"> seeking a top-up which has been assessed as unsustainable for the duration of the placement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5FBF29" w14:textId="67BBDEAD" w:rsidR="00C136BA" w:rsidRPr="00E62B3E" w:rsidRDefault="0649660C" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You, or your financial representative do not agree to the terms and conditions of the deferred payment agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="74DE4D4B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A356780" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00E62B3E" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t>In cases of joint ownership, if any of the owners (or those with beneficial interests) refuse to consent to a legal charge against the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD09102" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">Once a deferred payment </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or loan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">has been agreed, there are circumstances </w:t>
+      </w:r>
+      <w:r>
+        <w:t>we may r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>efuse to defer any further charges. These include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7557EF23" w14:textId="112CD316" w:rsidR="00C136BA" w:rsidRPr="00E62B3E" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve"> total assets fall below the upper funding threshold, and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve"> become eligible for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>more financial support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497E03D5" w14:textId="5F4063E6" w:rsidR="00C136BA" w:rsidRPr="00E62B3E" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Where </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve"> no longer eligible</w:t>
+      </w:r>
+      <w:r w:rsidR="0061211D" w:rsidRPr="0061211D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061211D" w:rsidRPr="00E62B3E">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="0061211D">
+        <w:t xml:space="preserve"> or receiving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve"> care and support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0265CE6F" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00E62B3E" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>When the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve"> terms of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve">eferred </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve">ayment </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t>greement are breached and attempts to resolve the dispute are unsuccessful.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AD39D0" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00E62B3E" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t>If, under the charging regulations, the property is disregarded for any reason.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8FB0F7" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00E62B3E" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve">When the equity limit has been reached. This also applies when the value of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62B3E">
+        <w:t xml:space="preserve"> has decreased, resulting in the equity limit being reached earlier than anticipated.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EF4CD2" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="001E03F1" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">If this happens, we will write to explain the reason why the application has been refused (or ended) and advise of your right to complain under the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="2BD62217">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Adult Social Care Complaints procedure.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E62DA7E" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="001700B1" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31651B8B" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="003875C0" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc196732999"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc216163615"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc216176930"/>
+      <w:r w:rsidRPr="003875C0">
+        <w:t>Information and advice</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="0EDE826F" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">Finance, Income </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> Assessment Team will provide information about </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">eferred </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>ayment</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>However, they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E03F1">
+        <w:t xml:space="preserve"> cannot advise on whether to proceed with a deferred payment agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E03F1">
+        <w:t xml:space="preserve"> or how to fund care if a deferred payment has been refused. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E03F1">
+        <w:t xml:space="preserve"> recommend that </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E03F1">
+        <w:t xml:space="preserve">seek </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E03F1">
+        <w:t xml:space="preserve">ndependent financial </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and legal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E03F1">
+        <w:t>advice</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093E9520" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00D3137C" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40EB93F6" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="003875C0" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc196733000"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc216163616"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc216176931"/>
+      <w:r w:rsidRPr="003875C0">
+        <w:t>Timescales</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="28982C12" w14:textId="2461B898" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6014AA02">
+        <w:t xml:space="preserve">We aim to have the agreement finalised and in place </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">as soon as we can. It can take a long time, but the start date of the deferred payment agreement can be backdated. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DF70FF" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00D3137C" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FEEB42" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">Usually, the deferral will commence from an agreed date after the agreement is signed and security is in place. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C94304C" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00BD5C92" w:rsidRDefault="00C136BA" w:rsidP="00C136BA"/>
+    <w:p w14:paraId="1C0DADFA" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc196733001"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc216163617"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc216176932"/>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">Deciding not to sell a property and refusing a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">eferred </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>ayment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="53D8058B" w14:textId="4E8CD73E" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6014AA02">
+        <w:t xml:space="preserve">You may wish not to sell your property and choose not to enter the deferred payment agreement. If you decide this, the full cost of the care and support will be payable, and we will raise invoices accordingly. Failure to make payment of care fees will result in us pursuing recovery as set out in our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00AF7B15">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Debt Recovery Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="6014AA02">
+        <w:t>. We recommend that you seek independent financial and legal advice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21598867" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="003875C0" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc196733002"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc216163618"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc216176933"/>
+      <w:r w:rsidRPr="003875C0">
+        <w:t xml:space="preserve">Maintaining </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003875C0">
+        <w:t xml:space="preserve"> property</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="02D2A845" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">Maintaining a property costs money, even if you do not live in it. The responsibility for maintaining the property stays with you or your financial representative. This is considered when deciding how much you must pay towards your care costs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668E122A" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc196733009"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc216163619"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc216176934"/>
+      <w:r w:rsidRPr="001C2B0D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Disposable Income </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Allowance and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2B0D">
+        <w:t>Personal Expenses Allowances</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (PEA)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="735BD0D0" w14:textId="0D73A2F6" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454CED">
+        <w:t xml:space="preserve">When you go into a care home the majority of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454CED">
+        <w:t xml:space="preserve"> weekly income will go towards paying for your care, but you </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">keep </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454CED">
+        <w:t>at least £3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87523">
+        <w:t>1.80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00454CED">
+        <w:t xml:space="preserve"> plus any disregarded income that you may have.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> This is called the personal expenses allowance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2466C090" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454CED">
+        <w:t>If you enter into a deferred payment agreement you can ask to retain up to £144 of your weekly income to pay for costs associated with the property, but any income above this amount would need to be paid towards the cost of your care</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2B0D">
+        <w:t>This is called the disposable income allowance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F617AD" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0020683F">
+        <w:t>If you prefer, you may choose to keep less of your income than the maximum £144 a week so that you can contribute more to the cost of your care from your income. This would mean that you could reduce the amount of your deferred payment and, as a result, reduce the amount of interest you have to pay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF706A3" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C67D4D" w14:textId="68596FAE" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2B0D">
+        <w:t>On leaving the deferred payment scheme (or if the deferred payment becomes frozen) the PEA reverts back to the normal figure currently £</w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2C8B">
+        <w:t>1.80</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2B0D">
+        <w:t xml:space="preserve"> per week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C19D89" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C54AD8" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc196733003"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc216163620"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc216176935"/>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>Renting the property out</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="7CD5022D" w14:textId="4D37FE19" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402174">
+        <w:t xml:space="preserve"> may rent </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402174">
+        <w:t xml:space="preserve">property while having a deferred payment agreement as long as any rental income </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is used </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402174">
+        <w:t xml:space="preserve">to pay towards </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402174">
+        <w:t xml:space="preserve"> care home fees. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">If you rent out your property, or plan to rent out your property, you must notify </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2447">
+        <w:t>us and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gain permission. Any rental income will be taken into account in your financial assessment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C18404" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00351057">
+        <w:t xml:space="preserve">The tenancy agreement </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351057">
+        <w:t xml:space="preserve"> be an Assured </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Shorthold </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351057">
+        <w:t xml:space="preserve">Tenancy. This is an agreement with a fixed term. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A copy of this should be provided to us.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1ADF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> decide to rent out </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> property during the course of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your deferred payment agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1ADF">
+        <w:t xml:space="preserve"> may permit that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1ADF">
+        <w:t xml:space="preserve"> retain a percentage of any rental income.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F2571C" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00351057">
+        <w:t>If there is no formal rental agreement in place</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351057">
+        <w:t>full name and address of tenants</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> must be provided to us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351057">
+        <w:t>. The details of the tenants should be kept up to date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000495DB" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> legal representatives remain responsible for the general maintenance and condition of the property, if any rental arrangements are put in place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF5AD61" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc196733004"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc216163621"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc216176936"/>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">Fees, charges, and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">interest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>calculation.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="4E092C45" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to the cost of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care home fees </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>you will also need to pay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C372FC" w14:textId="7885A7CF" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE091D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> administrative costs associated with the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>deferred payment agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE091D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including legal and ongoing running costs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651ED9AD" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00100C11" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">An annual fee for administering </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreement (to cover </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> costs of paying </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care fees, monitoring </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deferred payment account, and sending regular statements)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B91C186" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00100C11" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interest on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deferred payments (there is information about interest below)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BA2AC3" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00100C11" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">All the costs can be added to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deferred payment to be repaid at the end of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">eferred </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ayment </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Interest will be charged on all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> costs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">that you chose to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>defer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. You </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">must decide if </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wish to defer legal and administration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">costs before </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100C11">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enter into a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00041424">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>deferred payment agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E07690F" w14:textId="3A839C19" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00361986">
+        <w:t>We will charge interest on deferred payments in the same way as a bank would charge it on a loan. We will charge interest in line with the national rate that local authorities can charge. The national interest rate changes every six months</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5645B5" w14:textId="071560B3" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00145068">
+        <w:t>Interest will apply from the day you enter into the deferred payment agreement. It will be compound interest. This means that we will calculate the interest and add it to the loan every day</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">nterest will accrue on the amount deferred even </w:t>
+      </w:r>
+      <w:r>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> the ‘equity limit’ has been reached. Interest will continue to accrue after a person has died</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> up until the point at which the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>eferred amount is repaid</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BD01E6" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00AB49DB" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFEC9E5" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc196733005"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc216163622"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc216176937"/>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>Valuation of Property</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="0B941AE7" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A valuation must be obtained on the property to be able to calculate the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available for the deferred payment. For a person applying for the scheme the following valuations will be accepted: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD8D90C" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) Valuation provided by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representative or family member which has been obtained from an independent valuer. In these cases, a search will be carried out by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to cross check the valuation received. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590B85FD" w14:textId="47202E51" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) A valuation by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on behalf of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applying for the scheme. A recharge for this valuation will be payable by </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0626">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>you,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can opt to add it to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deferred payment. The charge for this service will be the actual cost incurred, including </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> administration costs. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> will accept an existing valuation, undertaken no more than 12 weeks previously. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A201294" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B757F2D" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The approximate value of the property that is being considered in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financial assessment will be confirmed with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A912FB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559C98CB" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA"/>
+    <w:p w14:paraId="739E8D78" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA"/>
+    <w:p w14:paraId="24A619C0" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc196733007"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc216163623"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc216176938"/>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">eferred </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">ayment </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>greement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="1336969F" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00735A4B">
+        <w:t xml:space="preserve">If you decide to enter into a deferred payment agreement, you </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or your legal representative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735A4B">
+        <w:t>will sign a legal contract or agreement with us. The legal agreement covers both your responsibilities and ours</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303D0A42" w14:textId="7D1EEDA6" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BF5E2B" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00C57A8E" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388C6972" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc196733008"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc216163624"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc216176939"/>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>Deferred payment statements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="7DB5FB60" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">Every 6 months, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> will provide a statement for the deferred payment account. This will detail the deferred amount, the rate at which it is </w:t>
+      </w:r>
+      <w:r>
+        <w:t>increasing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> and an estimate of the length of time the remaining assets will be sufficient to fund the care and support. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49797E39" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="004026C0" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">Statements can also be provided upon request to the Finance, Income </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> Assessment Team. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EC1D5C" w14:textId="17740C8A" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">Invoices for the accrued </w:t>
+      </w:r>
+      <w:r>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> will be issued regularly but will be placed ‘on hold’ so payment will be </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0626" w:rsidRPr="00A06CB3">
+        <w:t>due but</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> not actively pursued. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012F254C" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00B66437" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B6840B" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc196733010"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc216163625"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc216176940"/>
+      <w:r w:rsidRPr="001C2B0D">
+        <w:t>Equity Depletion</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="5CF44CA6" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C6CA6">
+        <w:t xml:space="preserve">Where the equity remaining in the property after any outstanding mortgage and the deferred amount owing is depleted, the deferred payments will end as </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C6CA6">
+        <w:t xml:space="preserve"> will no longer be assessed as self-funding. The deferred payment agreement itself will remain in place until such time as the amount owing is settled in full.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232D598E" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="006C6CA6" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD16545" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2B0D">
+        <w:t>When the remaining lending value reduces to the lower capital limit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2B0D">
+        <w:t xml:space="preserve"> a revaluation of the property is required. An independent valuer must conduct this.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> will review the deferred payment </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">agreement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>annually.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0526C2E4" w14:textId="7F71FF7A" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25CA8">
+        <w:t xml:space="preserve">We will contact you when the amount of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">agreement or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25CA8">
+        <w:t xml:space="preserve">loan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3454">
+        <w:t>reaching the maximum amount that can be deferred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25CA8">
+        <w:t xml:space="preserve">. We will give you an estimate of the date when you </w:t>
+      </w:r>
+      <w:r w:rsidR="000076E1">
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25CA8">
+        <w:t xml:space="preserve">become eligible for council funding. We will check your income and capital and let you know what your contribution will be. You will be assessed and told how much </w:t>
+      </w:r>
+      <w:r>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25CA8">
+        <w:t xml:space="preserve"> will pay towards your care. This will include the contribution you are able to make from your income. If the cost of the care home is more than the amount we will pay, you will need to decide how the additional cost can be met</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545CF54B" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">Interest and administrative charges will still accrue after the equity limit has been reached. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3B3131" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">The agreement is terminated when the full amount due (including care costs, interest, and charges) is paid to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DACA57" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA"/>
+    <w:p w14:paraId="0E914586" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="007C321C" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc196733011"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc216163626"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc216176941"/>
+      <w:r w:rsidRPr="007C321C">
+        <w:t>Termination of the Deferred Payment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="7624D7F4" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00FA7EBD" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA7EBD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The deferred payment agreement can be terminated in three ways:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7DA745" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="005520C9" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520C9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>at any time by the person, or someone acting on their behalf, by repaying the full amount due</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3586F72E" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="005520C9" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005520C9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>when the property is sold, and the debt is repaid in full</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C575F5" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="005520C9" w:rsidRDefault="00C136BA" w:rsidP="00A037B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t>when the person dies and the amount is repaid in full, from their estate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534AEE1A" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C9D3AD3" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="007C321C" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc196733012"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc216163627"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc216176942"/>
+      <w:r w:rsidRPr="007C321C">
+        <w:t>Sale of the property; debt repaid in full</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="36E6B99F" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> will </w:t>
+      </w:r>
+      <w:r>
+        <w:t>stop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> deferring </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">costs of care a maximum of 30 days after the sale of the property. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6BE419" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">The proceeds of the property sale as detailed on the completion statement (which includes the actual sale price) will be used for a final calculation of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>loan to be repaid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">. This will be used to determine your eligibility for funding from </w:t>
+      </w:r>
+      <w:r>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">, or ability to self-fund. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621A7D07" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">The accrued </w:t>
+      </w:r>
+      <w:r>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> will be added to any other outstanding amount due to identify the final amount payable to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">. Interest on the deferred amount will continue to accrue until the loan is redeemed in full. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3B6F9A" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> representative will be notified in writing after the sale completes with the actual or provisional </w:t>
+      </w:r>
+      <w:r>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> and will be informed of the date that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> will cease deferring care fees. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C353CA9" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> expect the debt to be cleared within 7 days of sale completion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016517CF" w14:textId="39A78B8A" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">The interest rate charged is as detailed in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="004C5BA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Care and Support Regulations 2014</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve"> and any amount owed as a debt which is being pursued through the County Court procedure will attract a higher rate of interest. If active steps are not taken to repay the debt, we will commence legal proceedings in line with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00220858">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Section 69 of the Care Act 2014</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve"> and instigate our debt recovery process and all reasonable costs associated with instigating this process will be added to the debt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4F0FB5" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A1A4C60" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00D3137C" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF0D801" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc196733013"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc216163628"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc216176943"/>
+      <w:r>
+        <w:t>Sale of the property; debt repaid from estate</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9B6758" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Once we are notified of a person’s death,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">amount accrued </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">will be added to any other outstanding amounts to identify the final amount payable. Interest on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00255A80">
+        <w:t xml:space="preserve">deferred amount will continue to accrue until the loan is fully </w:t>
+      </w:r>
+      <w:r>
+        <w:t>repaid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00255A80">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D871A8" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">We will contact the executor or administrator of the estate to confirm the approximate value of the estate. The final debt will be confirmed in writing at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2BD62217">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">earliest possible opportunity. The amount due under the agreement becomes payable 90 days after death unless any other period is agreed with us in advance. This is due to the time it may take in relation to probate or similar considerations. If there is a delay, it remains the responsibility of the executor or administrator to keep us fully informed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518D404D" w14:textId="7044B57A" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">The interest rate charged is as detailed in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="002E682D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Care and Support Regulations 2014</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve"> and any amount owed as a debt which is being pursued through the County Court procedure will attract a higher rate of interest. If we conclude that active steps are not being taken to repay the debt, we will commence legal proceedings in line with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="002E682D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Section 69 of the Care Act 2014</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve"> and instigate our debt recovery process and all reasonable costs associated with instigating this process will be added to the debt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E8B6FF" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C11321" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t>Once the debt has been repaid in full, we will provide the executor or administrator with confirmation that the agreement has been concluded, and the charge is removed from the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E079F33" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25732293" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc196733014"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc216163629"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc216176944"/>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>Reviews, appeals and complaints.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="4D0219F9" w14:textId="17E3BA62" w:rsidR="00C136BA" w:rsidRPr="00A06CB3" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You or your representative </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2447" w:rsidRPr="00A06CB3">
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> the right to ask </w:t>
+      </w:r>
+      <w:r>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> to review </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve"> financial assessment, or any decision made relating to your application for a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">eferred </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">ayment. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">This can be </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="003875C0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>completed online.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="64AB449D" w14:textId="2C721656" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00183F1A">
+        <w:t xml:space="preserve">You or your representative </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2447">
+        <w:t>has</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t xml:space="preserve">the right to follow </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>our complaints procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A06CB3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19742F1A" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193FB9C9" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc196733015"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc216163630"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc216176945"/>
+      <w:r>
+        <w:t>Contact Details</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="3CC7167B" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Finance, Income and Assessment Team can be contacted as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB64AF2" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3865ECB9" w14:textId="07772E6B" w:rsidR="00C136BA" w:rsidRPr="00C060D8" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">By writing to: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C060D8">
+        <w:t>Finance</w:t>
+      </w:r>
+      <w:r w:rsidR="00330605">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C060D8">
+        <w:t>Income</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C060D8">
+        <w:t xml:space="preserve"> and Assessment Team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393741A2" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00C060D8" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C060D8">
+        <w:t>First Floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DDC82F" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00C060D8" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C060D8">
+        <w:t>Town Hall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32556EDE" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00C060D8" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C060D8">
+        <w:t>Bolton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128B128B" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00C060D8" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C060D8">
+        <w:t>BL1 1RU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A442ADD" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00C060D8" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>By Phone:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C060D8">
+        <w:t xml:space="preserve"> 01204 331671</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6903570C" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00C060D8" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve">By email: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="2BD62217">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>fao@bolton.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="2BD62217">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402F64A4" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00C060D8" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7534B606" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA"/>
+    <w:p w14:paraId="02380B34" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="007C321C" w:rsidRDefault="00C136BA" w:rsidP="00C136BA"/>
+    <w:p w14:paraId="3B1289A8" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5137BB9D" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA"/>
+    <w:p w14:paraId="62254EC0" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00A66D74" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc216163631"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc216176946"/>
+      <w:r w:rsidRPr="00A66D74">
+        <w:t>Key Information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and Version History</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5258" w:type="pct"/>
+        <w:tblInd w:w="-90" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val=""/>
+        <w:tblDescription w:val=""/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2915"/>
+        <w:gridCol w:w="6556"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C136BA" w:rsidRPr="00F9146D" w14:paraId="0B7617F0" w14:textId="77777777" w:rsidTr="00CC604C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4AF7FC" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73186F63" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deferred Payment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agreement </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guidance </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C136BA" w:rsidRPr="00F9146D" w14:paraId="49CCFCB2" w14:textId="77777777" w:rsidTr="00CC604C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C81061D" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prepared by</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD45BA8" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Financial Services Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C136BA" w:rsidRPr="00F9146D" w14:paraId="26E89CD4" w14:textId="77777777" w:rsidTr="00CC604C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58070923" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Approved by</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20F660B4" w14:textId="577AE36A" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00330605" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALT </w:t>
+            </w:r>
+            <w:r w:rsidR="00540166">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(19/03/26)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C136BA" w:rsidRPr="00F9146D" w14:paraId="083E2721" w14:textId="77777777" w:rsidTr="00CC604C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44D536C6" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date effective from </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42A327E4" w14:textId="03C093D4" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00540166">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00202ECD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/03/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C136BA" w:rsidRPr="00F9146D" w14:paraId="6A970AD3" w14:textId="77777777" w:rsidTr="00CC604C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="536FD389" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review frequency </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0413119B" w14:textId="195F8A77" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="002E2B33" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Annually</w:t>
+            </w:r>
+            <w:r w:rsidR="00C136BA" w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C136BA" w:rsidRPr="00F9146D" w14:paraId="393A0E56" w14:textId="77777777" w:rsidTr="00CC604C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F871E3D" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Next review date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9FDEFB" w14:textId="066DAF82" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="002E2B33" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>January 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C136BA" w:rsidRPr="00F9146D" w14:paraId="088114FB" w14:textId="77777777" w:rsidTr="00CC604C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0344DA34" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distribution </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3461" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0373B205" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00CC604C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="center" w:pos="4293"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="102"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>External and Internal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5B0E9D44" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="4293"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+        <w:spacing w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB41E35" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9146D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revision History </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val=""/>
+        <w:tblDescription w:val=""/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5211"/>
-        <w:gridCol w:w="4395"/>
+        <w:gridCol w:w="1185"/>
+        <w:gridCol w:w="2322"/>
+        <w:gridCol w:w="4040"/>
+        <w:gridCol w:w="1459"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C042BB" w:rsidRPr="00512BBE" w14:paraId="2738342B" w14:textId="77777777">
+      <w:tr w:rsidR="00C136BA" w:rsidRPr="00F9146D" w14:paraId="2C99B16A" w14:textId="77777777" w:rsidTr="005D6487">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5211" w:type="dxa"/>
+            <w:tcW w:w="658" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="732B7CBD" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRPr="00512BBE" w:rsidRDefault="00C042BB">
+          <w:p w14:paraId="4AF7CEC4" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="002E2B33">
             <w:pPr>
-              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
-              <w:ind w:left="142"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="52"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00512BBE">
+            <w:r w:rsidRPr="00F9146D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Author (name):</w:t>
+              <w:t xml:space="preserve">Version </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcW w:w="1289" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="665D5FFC" w14:textId="6997AFC6" w:rsidR="00C042BB" w:rsidRPr="007952DE" w:rsidRDefault="00170B05">
+          <w:p w14:paraId="1FC4042E" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="002E2B33">
             <w:pPr>
-              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...439 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:r w:rsidRPr="00F9146D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
-[...78 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3565" w:type="dxa"/>
+            <w:tcW w:w="2243" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE11D6C" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="002E2B33">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Summary of changes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0032815E" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00202ECD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="165"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C136BA" w:rsidRPr="00F9146D" w14:paraId="117A80AB" w14:textId="77777777" w:rsidTr="005D6487">
+        <w:trPr>
+          <w:trHeight w:val="115"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="658" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F38072D" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="002E2B33">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="52"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1289" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43781F24" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="002E2B33">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>December 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2243" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="724F8117" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="002E2B33">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="86"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document agreed for first use </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D9FBF83" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRPr="00512BBE" w:rsidRDefault="00C042BB">
+          <w:p w14:paraId="6F184777" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="002E2B33">
             <w:pPr>
-              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
-              <w:jc w:val="left"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="157"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00512BBE">
+            <w:r w:rsidRPr="00F9146D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Revisions from previous issues</w:t>
+              <w:t>David Bailey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C136BA" w:rsidRPr="00F9146D" w14:paraId="716806CD" w14:textId="77777777" w:rsidTr="005D6487">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="658" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23A6CAE8" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="002E2B33">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="52"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2327" w:type="dxa"/>
+            <w:tcW w:w="1289" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4482B55E" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRPr="00512BBE" w:rsidRDefault="00C042BB">
+          <w:p w14:paraId="50C2F541" w14:textId="0674F9E0" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="009454ED" w:rsidP="002E2B33">
             <w:pPr>
-              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
-[...35 lines deleted...]
-              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="138"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>0.1</w:t>
+              <w:t>March 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1634" w:type="dxa"/>
+            <w:tcW w:w="2243" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57CFD4A2" w14:textId="1B494C95" w:rsidR="00C042BB" w:rsidRPr="00512BBE" w:rsidRDefault="00977DBC">
+          <w:p w14:paraId="6247A9AF" w14:textId="51504BBF" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="002E2B33">
             <w:pPr>
-              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="86"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9146D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00202ECD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document update with new headings </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72458E11" w14:textId="1FD0497D" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="00202ECD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="165"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00202ECD" w:rsidRPr="00F9146D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>David Bailey</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C136BA" w:rsidRPr="00F9146D" w14:paraId="49DDFEE2" w14:textId="77777777" w:rsidTr="005D6487">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1216" w:type="dxa"/>
+            <w:tcW w:w="658" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B1D224B" w14:textId="7BE438F2" w:rsidR="00C042BB" w:rsidRPr="00512BBE" w:rsidRDefault="00977DBC">
+          <w:p w14:paraId="3ED9E494" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="002E2B33">
             <w:pPr>
-              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9146D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>16-06-23</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3565" w:type="dxa"/>
+            <w:tcW w:w="1289" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07B9701D" w14:textId="712B5E5F" w:rsidR="00977DBC" w:rsidRPr="00512BBE" w:rsidRDefault="00977DBC">
+          <w:p w14:paraId="4822D037" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="002E2B33">
             <w:pPr>
-              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9146D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>First Draft</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2327" w:type="dxa"/>
+            <w:tcW w:w="2243" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="700ECC58" w14:textId="0F59C59A" w:rsidR="00C042BB" w:rsidRPr="00512BBE" w:rsidRDefault="004E53D1">
+          <w:p w14:paraId="7A9AAEA2" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="002E2B33">
             <w:pPr>
-              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9146D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>N/A</w:t>
-[...32 lines deleted...]
-              <w:t>0.2</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1634" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A3A3A3"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72CE8BDD" w14:textId="307D5E4A" w:rsidR="00C042BB" w:rsidRPr="00512BBE" w:rsidRDefault="2AB541CC">
+          <w:p w14:paraId="1B2A8932" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00F9146D" w:rsidRDefault="00C136BA" w:rsidP="002E2B33">
             <w:pPr>
-              <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2FCE719B">
+            <w:r w:rsidRPr="00F9146D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Zeenat Pasha</w:t>
-[...1902 lines deleted...]
-              <w:t>10</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="570D6440" w14:textId="77777777" w:rsidR="00C042BB" w:rsidRDefault="00C042BB" w:rsidP="00C042BB">
+    <w:p w14:paraId="6487F506" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00512BBE" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...999 lines deleted...]
-        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...169 lines deleted...]
-        <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...638 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ECFC79D" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>If the council is unable to secure a first charge on the person’s property and no other adequate security can be provided.</w:t>
-[...3318 lines deleted...]
-      <w:cols w:space="720"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1429A31C" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA"/>
+    <w:p w14:paraId="1C63312E" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA" w:rsidP="00C136BA"/>
+    <w:p w14:paraId="71378D05" w14:textId="77777777" w:rsidR="008A5743" w:rsidRPr="0007061D" w:rsidRDefault="008A5743" w:rsidP="0007061D"/>
+    <w:sectPr w:rsidR="008A5743" w:rsidRPr="0007061D" w:rsidSect="00936DF6">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DA61D68" w14:textId="77777777" w:rsidR="00807232" w:rsidRDefault="00807232">
+    <w:p w14:paraId="40DB185F" w14:textId="77777777" w:rsidR="0071083C" w:rsidRDefault="0071083C" w:rsidP="00855F4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5792ADE2" w14:textId="77777777" w:rsidR="00807232" w:rsidRDefault="00807232">
+    <w:p w14:paraId="0D88C928" w14:textId="77777777" w:rsidR="0071083C" w:rsidRDefault="0071083C" w:rsidP="00855F4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="0C18FDFD" w14:textId="77777777" w:rsidR="00807232" w:rsidRDefault="00807232"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F063349" w14:textId="77777777" w:rsidR="00290ED1" w:rsidRDefault="00C042BB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CE3F851" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1BEA405A" w14:textId="77777777" w:rsidR="00290ED1" w:rsidRDefault="00290ED1">
+  <w:p w14:paraId="50BA27C5" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="761374ED" w14:textId="4F0011ED" w:rsidR="00290ED1" w:rsidRPr="00C76598" w:rsidRDefault="00C042BB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31545E00" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00C76598" w:rsidRDefault="00C136BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-810"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpc">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E0EA8A6" wp14:editId="388B31BE">
-[...2 lines deleted...]
-              <wp:docPr id="5" name="Canvas 5"/>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="344864DF" wp14:editId="58529D6C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9550400</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7734300" cy="1126490"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapTight wrapText="bothSides">
+                <wp:wrapPolygon edited="0">
+                  <wp:start x="0" y="0"/>
+                  <wp:lineTo x="0" y="21186"/>
+                  <wp:lineTo x="21547" y="21186"/>
+                  <wp:lineTo x="21547" y="0"/>
+                  <wp:lineTo x="0" y="0"/>
+                </wp:wrapPolygon>
+              </wp:wrapTight>
+              <wp:docPr id="1041873072" name="Canvas 1041873072">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
                   <wpc:wpc>
                     <wpc:bg>
                       <a:noFill/>
                     </wpc:bg>
                     <wpc:whole>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wpc:whole>
                     <wps:wsp>
                       <wps:cNvPr id="3" name="Rectangle 3"/>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="622300" y="5715"/>
-                          <a:ext cx="155575" cy="175260"/>
+                          <a:ext cx="515620" cy="277495"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="15F26B59" w14:textId="77777777" w:rsidR="00290ED1" w:rsidRDefault="00C042BB">
+                          <w:p w14:paraId="5FCD5A03" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA">
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="88"/>
                                 <w:szCs w:val="88"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="Picture 4"/>
-                        <pic:cNvPicPr>
-                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        <pic:cNvPicPr preferRelativeResize="0">
+                          <a:picLocks noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:grayscl/>
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7193915" cy="1126490"/>
+                          <a:ext cx="7734300" cy="1126490"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </wpc:wpc>
                 </a:graphicData>
               </a:graphic>
-            </wp:inline>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="5E0EA8A6" id="Canvas 5" o:spid="_x0000_s1028" editas="canvas" style="width:566.45pt;height:88.7pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="71939,11264" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCu+9Ye5wIAABUHAAAOAAAAZHJzL2Uyb0RvYy54bWy0VW1P2zAQ/j5p/8Hy&#10;d0jTknZETRECMSGxDY3tBziO01gktmW7Tbtfvzs7AQoSoL18aHqOz+fn7p7nsjzbdS3ZCuukVgVN&#10;jyeUCMV1JdW6oD9/XB19osR5pirWaiUKuheOnq0+flj2JhdT3ei2EpZAEOXy3hS08d7kSeJ4Izrm&#10;jrURCjZrbTvmYWnXSWVZD9G7NplOJvOk17YyVnPhHLy9jJt0FeLXteD+W1074UlbUMDmw9OGZ4nP&#10;ZLVk+doy00g+wGB/gKJjUsGlD6EumWdkY+WLUJ3kVjtd+2Ouu0TXteQi5ADZpJNn2VwwtWUuJMOh&#10;OiNAsP5h3HKNuJW+km0L1Uggeo7v8L+H/gjcbtWhU3wTfAef3kADnXlopfs7iHcNMyJk7nL+dXtr&#10;iawKOqNEsQ5o9B0ay9S6FWSGLcTLwevO3FrE6cyN5veOKH3RgJc4t1b3jWAVgErRH4A/OYALB0dJ&#10;2X/RFURnG69DN3e17TAg9InsCjqfTmcTYNG+oNkizSJ5xM4TDptplmWLjBIOu+kim84DuRKWj0GM&#10;df6z0B1Bo6AWUgiXsO2N8wiK5aPLQbFfqX7EHfP3u3I3lKLU1R7SsTrSHeQJRqPtL0p6oHpBFWiR&#10;kvZaQUFQFaNhR6McDaY4HCyopySaFz6qZ2OsXDcQNw1JOHMORbuSIREsaMQwlBqIsVoayXP4DQwB&#10;6wVD3lY7nPIbC9jjxOjeFaNj9n5jjkBwhnlZylb6fRgegBxBqe2t5MgcXDyS7WQkG+zipeQEGz76&#10;xBPQMsmfkc0Z6CzW5RX+HUZJcHmAomylQUEiEdAe8oXSvz0g41C51HzTCeXjlLSihdS1co00jhKb&#10;i64UFZDwuor9gxG4dzwMgHhj0JHlKDTIGjTlrfC8QbMGYMN74OzDRsjiETjm9C5VRUENo3hU0yI9&#10;nZ2CxKKc0un85PS/62lEDKRFE36BvmH0BnkO3wkc7k/Xwevxa7b6DQAA//8DAFBLAwQKAAAAAAAA&#10;ACEAQ+1PfB6VAQAelQEAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAA&#10;BkAAAADICAIAAAA/Xbp/AAAAA3NCSVQFBQUYJt5DAAAAAXNSR0IArs4c6QAA/7tJREFUeF7s/S2/&#10;Lbmy7omtPqiKVbFz4IbXrM264TVrs4a+H8HQhg1NDfsjXNjN3MwXXjOb+bI+cDc7m1UxOyOeCOnR&#10;S6RC+TLnXKvW2L89SkszFAqFlJJS+R+R/9W3//z/+/bHn9/+/HZ8fvn2i6XkX/NPJJMpSxr/9X/9&#10;5f/+tz//H99+/5dvf3z79us3+v5F7LEcpIPvw97DbvsrNIxlo/xI80Py2tT/9O1f/g//22/WvF9+&#10;hZOlgrtpc9kv337989sf//63P//7X/7+tyMpFRw+qZ+jN49+wb85HXfvuuyunkxdbuG3P//tv/3P&#10;f//v/v7n38ToX779+eefv/xy/Afpb0fyK6fZwsPO/9cv//qvxxD49R91cFO/a9/ZeEinud8zY8kv&#10;Lal3UjZV7y+//lnKcjph/zDOzYb/7t/+/D//p7///vdvf/x+XOi//vHtj9l3OzFgaP/556+//NJP&#10;D+pfDPNmIjG/5/TXsmfycDpq8fSufi7LbYz0IF8nwt+O1v/b3/727Zff/1Gu6+j6aq/9dl4oZWzI&#10;znWYy3UO4fREWvW4TK2L56PRng39YSMxKfTzW1xXbxvbvLL/tF3HVPXbP//r7//7f/3t3/9DJy35&#10;yNylnrF5TK54qQX5mXSmrNfS62zz5/aw/jZtE+5gZ6ZdVQZ94+3lslV/pt6ojezDWA/bUP2f0zm3&#10;k9vV9tG8jWNf+2odjcC5nVF/RX5o60VnHHm//Pmv3/7f//GXf/yrZxxbp1//OOZ5X2FtK3FmXKYB&#10;12WirVxk4dr+Y8H623/9j99l9jxmU+yd+ubKxcr5ksbkMubPXNWXdRnPZz1RWnoo0uPdotOeL4lk&#10;G+eznoz9fdmqnxeP2LaojTM7+zbO6+JZf16vt8suR/VblL7WX2i7bj3Mz6x/1b/1Mlq3Jer3vu/4&#10;0lyNk8xYQuvq92oMs3xufuCxGo0l9o97WKz649uv/8vf//Y//+OftRfG/pWdked/ZrrfFfbj8KNt&#10;e9qeslB8+z/99vv/9V9++Xe/6R6n33Djfhz5b6e5dq4rys/I7JbNyPf1/vnHn//l12//8Y+//4+/&#10;/vnvZPCKr3759Zcjf/6NK+5cxv8q/sfVjBy/suseniW1j/7DH7/+13/+82HF8aH7muFghg9pPiRd&#10;5wTc97VzxLHiHxn/1bf/p+b/o94J+I6tTtuz3Uy/hEZLa5D/9//1l//hb9/+s/Z/mT9hYG5S/Dpb&#10;rciSP3/5X7799n/8x9/6G/H5FT6/+Z4MIjiJTv3+m1/+8R9++7ffv/3jNzmmaK6B8ewPV8jpLGMa&#10;UJbk45PE4IQxqkuPU8wGSssN+t//7d/9l7//h//yj385psfjrg9HVnLtRWm7u8Y9Nn1nyupdpZWK&#10;9duO/8QGlCUNOoaPs6t//ccvxwj/+zCba1/7LMMzjqapfydp9ZvlZ1aIYVwt9MO2cxtYZrCHbZvY&#10;KWX//d//8X/5T//2+7/++ce/QMJPk0Of2IxcfRXNEhhXeT3fm/y//PNx5v/nP/+LXhA/zlz5I7Tl&#10;H99++fs///v/8vt/++e333DLy2cfOsrlRB4nbm+kdfGc1DvPx+zn8jWNK/JpO+c6Wxt6j/Hp6sqe&#10;yObIJ2v/N7P6C/3V9tTa/5Gv4rEU+Fzd/I//8tv/93/69r/9F9TbfqPzkf/10zzkz2z+9tvvf/7+&#10;7/7827+j54fHnvjPX33uGdOSI89LRAZ/PZfHfPz9ykRt/Eg/9HWt/B/Jc1+wzG4f3Sl73wZe4V8b&#10;V7YHU/2cbsb83fHP/ejp3j927QBFwDOeX/7t2Ej/2//uf/77b8E9S/q+qeckPuQWfPZA9fMPBq5Y&#10;Ve/+/vtffv0f/vbbgRjoEZb0kT8v7O7cfW9/5Y5+o2xQ+5fYHatt1hZL63/+P9/+8R+//fE//vmP&#10;v/3+y78dd9n8+B3i7UPy/mBpX0b6BucDXpdgCcfBz7c//2/f/uW/OQ4P9Casedra7WDHveWH5tTz&#10;KHse/O3b77//+k8yL6jd5ueStgGg+fiCSJcfyYd6ykmZ1mt34147VcCVedpNsWP8YlCnh/JHySs5&#10;5S6904wrtjqlS+vh6nEGpOuCfh1nOkHaR62OM5IZ0mXsuk7swLQUzpukFpxkWY2U1nGMfDv3HdJN&#10;WZK386xRZ2mXaOa6arqpCxai3l6/NsPOlX5TGcyPdtfXpHG2BZk+PZMf9Wj/hfoLx7GQQV1eo9vj&#10;N6rS+9YXPgbQhd47fRrjBDJjul4p8VjiMTYfP5H+enp1ZgPbNthjNs/tNP3VY4eY9N2vdR6gE6hj&#10;dFA+y+iYhw9xB2Jplh/K4mpt6lKdmXyT4RM0Ljvksz2Rfrc/aCPPjajr2NWVm3rMxq9+i92+OHB6&#10;t95Rz66Grymv7VLuzLyks5A+gLTZoJkZsMxivnolrV6iucjrmueb5SbPtlX55+yc62xtWNsf2xPZ&#10;HOlc98Xbfdf21Nr/ka92fWLkThmHWFtBOvs6m0ofri3ymbTXYqN0WTZpD4/5qU7nH3HhyVZRH5pq&#10;q+U+uawjuB+TJ72Wb6dXKqOSLv+DpqM2JvxgzxrNn3P/sEwoj5OLagmnzf+Nns42OW2si2LV4/mR&#10;DWf2zHRi6T0fD77u+/i5oAe1UF2ZdGRbyv/cLh4P4fjHnqr3+WBD06e4mhqZrq7DV3olHtr11wP1&#10;qT9+Z7M4t9K7m/rTl6X8FN3/War9XZR5nvYYtlfXO5Fw3172OzMZu0aaJ9N8L8BPNmmvzvJN7YHM&#10;oD+qt81nbbAk0j/aqZJ2j0b3p3JCVO7BjxH+x7ffjx9WHK7VH6HI95AWClEXLbmVzKZ7Pb9r2d9d&#10;z1HXkXOY+Jsuivhdi92ylmvTc+ptAK5Zvgl5L90+QVQX+tNffbp2NOUw8J/k2E27Rj7lsf6Y1j8u&#10;ZFJ6dAMl2vQ/4jb5V/tdFfnoLzIqaPKUnusZNaNI+aBe1hnYY/gayx+ldBa2T0njGpAv5ZmP8yAt&#10;rBbi1PN+up7IyrCUGlUzzp6Mb7IfBChjUtNqg/i3y2eZXXloqzo5PdYl60prj8ury0TPsZNW4knH&#10;gab1JLtLS3u1ADjJLn1eNtJ5Lx+W2NiWAS6zBsYARru2rkljPCD/2tjgsnf0VAtz4zOq98wetFR2&#10;J80MIPcM2nhcO/qtEyrNDI0MyyONMcDyllY9uEag2cru5btVvZ42v+qctGW0ubFnsI1nRdivuzoa&#10;XZiT8ajS52f9vWfJ4bTLsPxpWtqGxaH9Jv2petMaWNuYjtq1am/1xrP69fdHmKNsCdVZyPqimQcg&#10;iTFRRr6NSM+vMnR1dDK1bCwz15ORxxUy2sP51l5ry1o+o/OeTMYna59HNrDfovQ9+7m/dv3Zt4vn&#10;0NFaG3v6H1lPf7VVWCcRIJ3W+6k0jeRmzEf5fEU0Vwf1IJfdtSfSKWfK2t6yIMgGSNcgm/5sddAc&#10;463UA0hjMm3kueyXSmMyGm3u2tsvG0MbXR4rdeeTiX6sTfY92mA50AYLT/2p3lZOxzzvaSpb9QgZ&#10;R/1V0lxWH+/2Fibt6cYA9A9L7zhOfNdx4sO4XwbbRr+hxvGbxqrpz7Q90y+zawE7ouw1wn06uabK&#10;KEJ/CVxx7J8Pb1vYiONeJkVOedALu9dIlvp5YrXygPif73GwS9c7Gtux46+0e5dLZbar5x1+nM6X&#10;tbsqtae/g1jUFcrXe5BG50R+sHPiE75L1dNVOYWRG0Txqh0S4P6o+VYu0mRqWk6yaj5uNE2P3XT2&#10;evxmlOuyXwLpDI+TKZsn66bWctCN+KtI7qZdM9dyrqeclBWrvCwIrCPiwWFUIbAwzGSV9xu9Z9I4&#10;r7WjHtJv+fhDf+ZaC6ifVGZ+WnQiyaVGDaqSdTIL1nBhKKuf8ustSdfsJl10yjJX2atvvx6RF7xU&#10;k4YHoD+S4XySd6BF9md+4tvwTcRAtflTBkrPlSZsVJsf8VOHNyvzRXpYXvF98TvOsAZ59YI/E9aB&#10;aDSWc1L1DKv8+q+TsXg9MuPoadSh5YPSukvWuso4F/8LgWUjx1g86cGYs6t9/QuNhyjtIwfjh795&#10;XNV01SP+z9TFZTld62rbwrwhj39/bnaQn+ofOKlhr8rpVfGY5gy8Fa2IOpoOmd/rLGHyIBOh39Iq&#10;k8mHzojzGvMDnfb7lIbzGuysq3tZBefzoT3n9Cdg2nJdA8ozMZ3CpU9tvmvS6nO5vCoHlEqjlqoz&#10;SoOdhFWcHuSt9091TmQi/el6dcBOGCWra/BblG96tF7W6fPVUAuW1kl7Ob+m27bPy8Yycz0ZedsC&#10;mJ2RbfP8TNl3ZOZ92tZVZXZtYL9F6V2dkTwzVjmdfbswGrns5DpSIVmn/rD1V2SIveJrhOaW8Nph&#10;mTfSZ9cs1pFmDuT5sKS1vXYNKiZemZHCW0Xs1SlrY2RWwMhgQkzwKUuWp+oJWSF6Nj7ITLgks61M&#10;2W4n7k8qg1bsZ9Ypapf9HtOXgf22G5uT4Koa30byxHPd7Qvm8hoGQQcZlpbGhxO+z34ZV/ij5TgM&#10;/Gz9i7/Sd9tGPVdas1HB2OPrQnZN1/t0YkMwloi804lM4Ipjz3xcukZdqZ9zZ1irs5i/gB721VW/&#10;McuGuxje82C1MQaqpusqVE+vnmWjsMr1Oq1etifDXoXydD/StLG/T5G1pbMn8km5vz7GJ/aExwA/&#10;Tqzs1hA3TM33bxjzKoO0cFt+Rylpu8fRayTW45pZxvXgeqzzWE37iZW5tsjMzovcDU5suYydeQ36&#10;Q/m6ibF5VRfvkgYzLgTWH0xgYeNzfIpeSdvDZc2/koZKP9sj/bWywmGVcQ8jkt9WAf5Dn7wGlWSG&#10;q+G5SD9zWFHaLBCdFlHSyJrKYfkRK+rVAnZ+HMlQPvSbhUB3pMNw4usEll5PPWOFX8Ain9KaE+WL&#10;+k5+KGsykR6WZ/aqz8fpvvJKaBFOrEFjeSSsdXrGankpeXrwXho2i356Mqb8HZ4AeGc3LJ52oI0B&#10;pJnXo7TDSzSuxvHDY6lW6GOs1S/+D+rifBtvWpbTIS82t1mKYuchA1Y0/ZuZ3006mIaayShipnjC&#10;Gvkmo5bU6t00bBjqhQ8mLFig/1hdirw9BYo4LGq1t31k0Jz3sc6QDeoRI6JwE/8mJdW3mHlW6doX&#10;OflzndJp4L/Qgc6CKUnB9sDCczu5XVYW1s6YsrK86FDyBzanfmj9NrdnYgPrrFdE5Vb02pcTa2sd&#10;e7hJU08l8jPcU+NVvX48h9M0WrgXSF6v8QWHhevT2/h8um0v2zO3v2372v7IV9z2yIbd/MifGT2x&#10;nWufc9kmjXF7rFMHgW8rrHsMKxd6lpmsIT+SUbO8rLEhynb5mq57yLn+KJ/ritJNvayf6tVWy1og&#10;G405s9PlJ7gSa2/AyzzFbRm3At9SXZF+4psWjM/IzkzYKOabFj7xqV/9XK1N+6eyV7JZ0JGj/Ffo&#10;5yl75f0Y+W2SX2kvHaDF/pIuYwO9cOqH1odTnzjfF9kf9PXOeOvrbXpk0N+zUXwtlGX1PocYjaV+&#10;tOiptD771YfeRmDpZFrSP0+yzj3AvrrqN2fZdGuFOxfbZelVgBWESKXH2KtIJ+5zcS9S0xH/1bJg&#10;a50tq1XvRHL5g35mtWBzvdfGeiQnU8dT9imB5W3E6VVlrHomy9mrf6hP9KvcUba8ld6P6F89H33K&#10;awrW69LNQ9o2NHSLhnOhk2/V1uu0TSQdBvr5UtUW1yXr4PEEjgmsQ9gGpBaz9PGfe2nptHJ+pv9Q&#10;leUkl9IlH9fGaFBbquGhTKkUMjZq0pig3lLXlAVja9V+rtcbYzdtkPXW7cTAUhuMTvJ0PWcFN8tt&#10;RFoK4NfjLYFl0dzFX22cKeaexMvOQDX5MzbqkAxlWM863bBXLYd17KqVg2C66ho/FfFZb3Jb0gv1&#10;Sa9xZHokXn4LjU7jvi7d2DFZw3jAqKIxYGkbMxFLldbfjb2+rgoctjHdonrrWGWb7QEBnjzUeaCu&#10;hXQdlevX/0rPW5q4VzQFnjJTpqdE7T3qGtLjnNPG4aJ5KYzDxXNX8NwpYydzqZDnGFjYQuu7sfyB&#10;h6f1CppwSSrJ8jYxD/kmk9ZjdRV7im2qQaf8xh4dybJBndt/mv87tZftP/Y0RSenJ/6B/tGGfHvr&#10;ggbCBdem0y5yYj3ms4wtiUPZKD/D5rSsjVqo+nNxpqp8bCfLvJtu21t92/qZfT6Xaf3JPmH5edsj&#10;G3bzI39m9ER9GrWL87lsk9axCgJLL1SOaTJP78TGwj4Vz0g5rZwU1fV0GhNNtd9t0GzPx2Ko1/4J&#10;s+NczMAxPcBS2YT4AM+iq95azw0Gp+jPsFe4SQhiG2GPegy3IoP0PBaS+//YOOjp1bys5Sf6cax3&#10;ojOM8VRttjFTWYCM/wOfFPYqwZqxrzJtGceY+Z/ayHoa+YQ9+2OYxkY0lk5iYMlTKyOw6D7o5+lV&#10;ygMcL4zTqV9iNjGwsGV3bshm+BrpyXfp2I2/zFv5PYXO+ahriDk1/K7LLQxsk9WwnFg9ZP/IYdkd&#10;YvmNBfipgZyS2327T2TGChyW7jeNydJZVJks57P0j+W3OC1v5axWZb7ES+I81ambcv/9EJ064ezJ&#10;vnFWhRxOu4zpwepZN+W8WXc3FxnXg8009J+l9TlxGwPr6N3afadpPycT+SgNO3S/0MnInsnzrRpU&#10;zB+1vhpR0kVS5Y1q0b8aD9Wlix44g/UE6cpVRfI6C/QfXButTuMOSgys2lrjUCDuyMIkXQ4N9MTU&#10;PgOxZTGAGgJrjHt1nK1Ulkr86BzQJL/npLQzNzgsbWmnX3JYj8s0PJcNGqWu5Hxar/byzTmr9Gdw&#10;Wzo6zXJJY1APMbCYuZvFvYJnaGws0lKNs35jGnqQn9fJNmjZDKs1ifXW6ykIVr0Y+KlFfeIBe2lF&#10;adNRzKwJ38QMlOq0iCfzfK63TVd5e6pzylJt2D/o4VY3deHppVMSiMHkEz6ly9jzZ2Xq7OVjkkEm&#10;r0cl2R5LRxrshOuKVXp9NXXBA8c9amljTeNxyYmX+K+BtZN2wQaVr1eWL2tKYNlCrH+NWZteg2tD&#10;i+pfx3zW39bVl5rprPojPbl8tn9PJ7dOp6Vpezl/rr/Vw35j+bmdUVm2Z+bben1y78/6aG7/HZ4u&#10;7peoLwYbsAwc19FB4PN8Moy34p8657TyXy2fR1G1TVxmT7+15ceT2yNHuZ5TDovjOjnHFHA6WOxH&#10;rmfC6UASm4M0z9LoN1YFc0ygZ8kTJW0oeloeZ1bvqT2BnbZJ6vwQx7Sat/ekH7neOz7ZYNBy/Zth&#10;ALs+umP/qf/7cbvr//VYasdGPJZ65k5W0j/+kKdNuANqOKy/wG8ArdXXWsrxwrKxw1a/u9RfydC6&#10;2cTA4h37Ketk+6O1zAY/ZeRXxEBlbFvLZOyZcGHcXtsNomcPT4KEUg5LVgRPK29l+R175ZIcP8vT&#10;zl4xYzWNrlX0Yw+A1VDZK79RrKdU0UlWkG83G8xw1Q0x3cb5KVgrH/NfOAvzHbWccDUxsHD2piu8&#10;tqGmceDu+XQ25n+wDZ0Klc1d1cP5vxUZO/NrCkhT5vGkrBiUMieF3djOZ85PuWbThAbrJ5TnSos8&#10;8VkyGPBjVrW+Iiw309AJP0CppFsCCzl6RRbGitIuP8SiqjJR3KuWwwp0NvpZJ6VJ5jilatkiNb+c&#10;XmkLZWDp9zqtO7ty8lXTmbIss6+nsdmONCkGVhsrCj2IscFpjDoaM4t0HasTPutQU3g6jBU6m4/j&#10;cLENkZ1RPjNZPP7pmirn6+U5g/ZvOuaU9kwnX55pxO8lbPQH8qENLL9b1oZCsXlmfy+D65r4r4M0&#10;Vr85ZcCMlfYsJtrm2y6k4K9BKYyTibbz/AnzFeqhxzO363KrWOds/QpbtGhv1C7Ox7wES44TUl/V&#10;vL+kv5F2GerHIR/LfdPXJsN65umxlNfLOtd62IY4XVuRk4/a1Xtj5qt1e1u/tT6vDE7Gt/N2cW+2&#10;7Y38wO3a8z/3Y863aRt0CDYxsLDf87nlI9M8zt+rV3Zi9SqT63bynjuOTyQzrccA0jTJl/zDZZ4+&#10;1OvcLt+cxjTacEmX+J1Gf5IV6upFKbKZ0xM7sdZ0XIz7DTNZgv+i9wbO/IZpGnqadO9z938g38SW&#10;Em0z7izjt7G/qh9m7zdM+3POmhU72eZN+9lv0o/sZ/btzP9xv+vZ6GnbuWzUj5FM01987VDb5ZKV&#10;lVRiYOEHVEYA/YyBlfPAU+yVLhfkf50YbD3FjoY5o7L38b2r01i7TFO9029+A2FsF1FXtE+WNbYc&#10;liC9sK3usb0s28naaM/f8GWBDO5YR9tsnYU/D1eCkKpxrCpj5fnq/lZGc3R+PomfFcTDUrar6sQ9&#10;I9Y7Z69sw4HtLPFQsxOrSKbP19O6ct9X071+kNq13pq2rTP2KnqKejyB+6O8hVAWeTyxxwPrmtaM&#10;kj/nqtBZXpbTbVkVUv0tQ6Fl1WHON0Hd+NH8ykkVAZY/Tc/5qVjPRJ6t6upq7OcYWDPWRsru5+NH&#10;rqgXxsl10sXAUs3Qz996VTkbZX/FWwtH+SFGlZXt3yGoFkx4q1W9WorsqWeXGDOFvUJa99yqc5XW&#10;wSinXYWHQjpTlmWu6fG6/BKiGFjwkjF3RNLtjwF0fjR+0CMuo/3FfWRlPT/Wc3d8Ru/ftAnFnGET&#10;x9G/6ff0YbpJxagqE9OO/paxYvaK672eztlfnybpqDw4YWI3MMfGMaGID2riRiF/LEv5YcypRNnd&#10;urbk6aHO0PYbtj3QXr1SmOiZ8TjS6+cy/FfsfWZ6al16iTcU2KreSOc6f7R8rCu2n+1ctytmlDJ6&#10;Zvplx8P+n9vQ2s99uu67qL/aeuc6M2Xj8RC1ZczXHNwZ0GooUylG0RD36pX8Ni7Vy/X6vhntLcsv&#10;ppJJrCiOu5RJb7JUu+zVY/JRWy7aj3szvV7OObLTeoNYVB73KhMDK2PDGzKb/rRFN83cpXzbj2Ht&#10;CwWV9HSyjPAL/kz3L9mANnKf8tiYxFbr+4U5Rw06pCwzYmBdo5B+lnrCA7jXcAJOL3qbw21OHX5F&#10;gXs0oqIy7NIszpTdMdV7hIa0ihiucnJUbOAcrAMZ/mvQg7vI8zhf1va5Db7y2v27xcASlcZbIdaV&#10;VtJ860xrOZ5G/Ky8vEoy21Xaok9o6o0Btp7YXBbuic+VVnGy4rKRTs7H+ZSfZHnaNruwTZ4TSwys&#10;X8tbCHVXI3/DqflLadGMcz6KPqOWyR0aEvioDfhwfsRDcX6GsYrqauoNbGAzWX5Ig8BqYwapzgl3&#10;cynf3KNepd8Ag6wp7BWltXuNySI2R3+FW+UpTfLMXkV6OL9Y1XFeTb2sX+YFDD35xgmUPNBEWsdE&#10;Ku2nVyLP6Y/RU23GdcQxsMzPA5eUHA/eL6vxc1W/j42V/tVYbe3kmF+W1ieudt6vfZpmrzAzNPLh&#10;b93pGcgQM2uiJ+SzbvBWPo+dtXGIdaUjSE+sMB2X9h7PSXRi9/lZrpSIw9J8zKSzeFjfZX55hGOz&#10;RIaN+hAZWzaxusHnmK+wnA7piK/JcTesP0pH9c7zIzubdqF1w3ck0+pc+8TGqumP7MzoWbc9iinW&#10;+p/bW3Xm+ojl52Vzcc3u9NdYVnNwm4kxKf8Y4kZpL7+YrzW+qL+xvzRYx5cuyLY90nnVL9fDnsKb&#10;LOMTRXF8In7nK+S/EttI1/Hqw514Tyes09T/X8GHbMNn+TPjh8i2Lz5ux35XlpkJLHBYuIw9/fNs&#10;6yM8oNsa3L/U3XvLRtF+u+GeInYpy2T5TiqSp3rTsbdWOgObOfZWVNfQdt7PS73y76Kf2CuOhMWc&#10;lKbF/05OWZreP6iXhXNVkTxpqMyX3V/IeVDdvGIL689+JumzOFmrsmWLnNRPXFi9ARhjYOmkgMdz&#10;R0uyad+kZ+VFNY727FlE2VbIWSn+geopzfkTGZVcyLBOlqeqwnojeS47Wi6esXdvTWIDqR8uMjjq&#10;I+LCKAZWwFKJfMs6aY4uDZ4fvSuQy/bvH9TBYno87bb1VBdzXgMTZHrUZT5CKj+l17x6TO8Hl+mR&#10;vdJBnSrL+q/pkbrsqTJmfGVDGh6qMnR7YyDLTF3Vf31MtuO5tZNjfvllrX2BiUD7Jc1eTeTLhFVO&#10;DMq5T8kZYmY9UO/C5o6fitvI9nN8Lm4F6upiYLnzjvEW8Efwr11TEaOUkcnwTU/pWdUlC6uO8EW7&#10;3m4vM2tYNuvqZnsWJ3p8TvDzyHNOCqN2xjft6XmKY8qwVzbSMEtjJFh6z2YuG9mfiSEV2RDxUOzz&#10;THvj9yTW9rY8V5S/56t7bbfZQAdriYGFeQbxLz6Qw/rQuo42Ho32x+eYPfQanTFEzLBk0pGeC/kv&#10;xDmqbYzacsHOLaYprtd6Aa0u/M6u/GX7T8ZARudn+fPEtoFZ65msls+a+z/T9lam0VPJr+D6iq87&#10;HquSFgLr2D8fl66d0eg4sb30zzOsj/GAx8/SDajcM5b1Ajl+b2XrCPY4a75pIjPwTRNOqmG7fK9R&#10;7trO6x3KRjZs5JdFxW1YtL2PgUXslbjTOCzmqjw9vE+Q2KuVfMRzWW/qLGGPtuoGbsJeYZaukrPf&#10;+kUy2BNKWb8tGfXEZble8SEIrG/8FkJ+ti+DUFb88hC5pPn5vz/ix9Cdy3M+/8bSY2CVHa+2ynb4&#10;SKP6ZZpEduUzHBarb+TpD5avG8Py0T2i/CvJ1xytbWIhadu7ssK2VJ3+MEKfZ5ZYV4l3CIpnZ/LS&#10;jc5nUbqeGR9/DWSamFmsP2C7tHdLXYXZQa/bUDJ+SseB+DbJYekM2rBX4LA+Ro/UVa4FmfH3xgDz&#10;SuvxkBkzX0rGLmvtCxvguMalf9MclvZwTt7nkKx82oaVzWfcVmS/5Q/slcs3/AumBr0XDRmr6ud7&#10;MhmOia7cV5kvby8m+32+LOOTTHtZpswtc95Kl0fIBExWJj/D7LCeWF79lrZnpK5mZVnnnv627bVs&#10;zEll/Dm3IXonY+s3tmGtx9aswZ85zm7PV7kxENlcZt0jIW8hLKz6R/FQ9PT+bc6L9MumTPctWHFs&#10;wbHpQ9aRwmF5OsOwvMGz3InTdIHNKdxZpuwdmV1eaVf+mm2VBVhxZN8LLxaNyY/xpzGM2JsN19R+&#10;H5UYWBSDSS7gn+zVR3rAtuklBpn+u/5+wu+tbI+6zV713JbvkiIGquetTD7FRiVYLdxp2k6NmK/T&#10;WFpsw6Qs7+f7GFg1vpWuTTq2a3wrZq+i9wlyPKxIPuKz/L4b88PsDGfGYZUzLOKXz7gql8/G2MI2&#10;pdrTpY0BlLcQ/nEcYOF3W/b8Tfdi3gWaZiarHJ3jxJ3P6lJpYy5UpzAFcimgsvIpadVvnyhNInxy&#10;lEpr2Yj5iupdM2KN/c/HwBK2pfI13gAZeV0MLOlSZ6zEy11ac1jG0pKvHTuNilXzdch0ca/O+Czp&#10;wTNWC3yWnw/64JJTpyVvVU7fC2OlM5CV5bSONhlvSZ1X9PjbD+3akTF2OBSn8oXDgocxAjlfx/lF&#10;Li+rf4/5iu28owezB3r5Entla4yV5RhVQ7pMTEcvXKrL5qgHylbbIvtp7fSnWMZkgVNr+BEMsXNe&#10;CX6+InOVb1rxU2t75u16zp6MTzK+ZRnotG95brzip1i+prFvusouzcvuckwRN8S2uU7UGNX7TBt3&#10;OaYcG3Xdz7l3Slb9GeZLl4JlLLO9cRJxZLaZ0rFqz9Kxr9OV8QM4LGup1QUK5t16rXW2L/TwI+KB&#10;MSZRJu5VL2OL2ZznKpvmF+If5d9jaPcnQ4wkW4bfs+1jYmAVemvap1u8WLK/zsbJbFw9aYPHilry&#10;g9gzHHcHXb/LRluvu459c+/ZuErzgK0eX6oxqSX9iTtNitv1MwbWR55SndaF+xSF94TAkomzxsAq&#10;Jz4B32T755CNqscNOW5rLm+s1oLhqnd/cV1zmZYF4yOSPdYM3ii/oPK3EFZCSlcl47A4Hhbne1ok&#10;mc9qOCzTozITnc5zoV/ejYFVTqPsxt5PnDA/ZDks2yTZaZXYfDyBqwTWseMqz/NV1G6man7EW83O&#10;1XAwxWU9LZo1LZsmVIPP8v2DECvybWysJp9k5qdjubhaGZ2nMbnej4ElKxGiiZUYWPKS6Pb9g+I1&#10;562Yh5IumnBYMpfN4meJV2d8FrNXbZysuR4dGvM4XDjTxADBCdSRoa3TPyTTfnol8pz+CD14Qg6b&#10;7YGv3M+2LJUzWdmYVuoUnO4tGT3x7Zr5msSlCjhBjqd2nyWkGFjGgGCiucM9NTGkmHu6wkDViQ9T&#10;WPd9x048VxnbO8TAchv6GFjyVFMnfL0W7Eo5ZYVQ3yUeyq/EXRbpLfmvZk/jf1vurF/kxHpklFp2&#10;RvsF8vTNep5K73JMGXtcpy7yOuPN2vtMG3c5psjPTR8FNmd8vtuPGebLrlOscbhmLc2+jfL3/O8V&#10;1PW0ePhtDsvXRI6Bhf3r9ThcM51DjK2y1pQlFE+bH2CvLJbrA7zJ3J59bmWvXU/p3/XnU/LQg+Xw&#10;bX6NbT5h9Kbj6jE/62HztbhjGWaQfXjfn5XLSDBZP2NgfeFY9bgHOYuBlWGgwhhVvNPOxsby/Tnt&#10;q3GfSPv2yV46YqwaTqq3YaInE3t3aK/oEbvLb7aIq5JjK491pfGt1OV4gUGJgRXwWUM8LJ0PJ2Vd&#10;p+u3+xGPgaUHznZrETNQFsXylJMqPNcJSxXI+HzOc7udW8luQSyMYmDpsdIhcXz0RNweWp2mV/I+&#10;nEQnNOt3w0np+FjwUChFn4m8/jXDVbFMpl6T4eq1GU0+NU+xmydiYKEW+XbmRX1n9cp/wGgUZkpO&#10;r5yfkg7siKr+nYPQhnhY2uEnrBb+St8kz2VnOtUSk2c9TTws+32snfFr3IotZkpH1YS9+gg9eJIM&#10;m+2p8iwGlrTdGbpkTCsMOjw4TvFZldELOS/WSelRvnB2wzjkMRmMTxt7g/1EB+Ce8Q7fRNNKXg+m&#10;tlB+enq1ZyezYOu6dOS29pgNxG21MbD0KtNB0caEonx1PMtcTWf1PMdJ1ZVoZnPWnqvtzXBkjZ/9&#10;qu/QZL0usABizMdp7amL8lw2k47s2bMhF4+J68rorzI0SxS6bfThXN5Gvvkzqnfuq5ixol4OubN1&#10;X0ftyrFskQ1rP5h+uEa/sJrbaiX7vTvpNUv1XF3VTmcBzhmuo+bDb2i1NhrMyMBMKQPCcYLWaVzT&#10;2qe7HNM1PuVKXaftumx/bW+aCWJ/+gTac0CRzyP5B+zf77uTcfKuPafj7SvEwCK2a++6KFF41Ld6&#10;Tofd8nHpKpPS7oF//pbwYzywjoFFO1Vfn/e4JNuN0wTtOVVPy0AN+o3/mj111rMFmaWNz2KZSM9p&#10;vRPWbKg34NGkXfJ/3Mdh1eh4q/7dgrMYWFpKLgjc6jXvIpzFw6qSkK/vIoRPSgwsPA4w287ZKPz1&#10;XAZt3JGhlZ12I9g5WI2SnsfAao8vZcX3g9E7aXWH+gVHe0g7y6A5/tsx/QOE8KF0laG/dzLNX7hs&#10;oJP1h2lS2tjAOtlaz5cN4Yq1OWNwflfPiLY5v1Mdp1fFNKaV0lhFw4yr4r82LBWXkqt/wXC1XFWV&#10;b2JjBXoq84Uet0gZzk/pOMCVr3/1tO4ccWakp9or+UjPM/n2zFztsTNsmRhaHgp9Wn2eSuNKCNir&#10;OZO1HFemU+3htNlW7cyzWt4WVWd6OO06FVDRJkmf3mGafH64q+fUBh1ZZienddSc2B/xVj6lltOM&#10;cz1NPKwyxjCZl/b/or61hxPuWnazpO+wUVAPzWd6IHSvLtd/xppl7BGf+EC70/aoLPnZPFPmruIr&#10;zFd4aLRIq7UX5blsJh3Zs2dDLh4T15XRX2UKGVQ8M/PPXJ57pE1H9rCeuUzLUs19mPFJ1K4cy1br&#10;zbFgQ7vUHfAJ1nSdh4kEvMhD3WWpLnJY9jT4jOE6XNbGwDqel8wZFmNbDscUzoXTwvgwJ7JiYZjz&#10;mjBfSz7F7bS9e7E5tL+0C2sTPUvXtLTF7W/adZcPWjBBkT+PLVuxs0kH/o/kbaK/HXdJ/Mw+X/k5&#10;HCeBP3f1+x6J90u4xax+a8YV+419e8mf+ThW5/2S1oN7VBu38JX+nuC4fuVmnX5/YOdZmyc4xzRg&#10;enT6K+lr2v4qpXRLR/73faD9FytJt5u1nAxLxWXtHke1ZRko25MPsbcsf+Cq3NrAtkwMr3RdExuw&#10;jzYCS69rj3ulblY/G2+FIR8yWS7PfFYQD0v1mDyny2+thhhYzEbRjYRuPrTD6fRqmWb5Jl3OpKrO&#10;cxYbtz3YsXQxsHwQHhW428XQNIdF53Z8htekmdWiGFh+so6KF1xV2X3B0PI5TUc6rXRUdqgrw2qR&#10;zhoDK2JtzhiciKOp+Q7kiN+6GFjiHWeppLeJ4ZqlxQMz9kpnl4bnsncXmryfJffxsLSUle2ZL853&#10;/S6DPrVTWGeptKe1jfirp3Wew+mV6lzJR3qezYc9du2IHxTGMx+i7/SPKZZKB9MQJ4vL2nDrZNbj&#10;CjawPfN08w7BWza7fnmsVvwzY6Bus0t3eK4hrpatzU0sqvooP8988cTarven7eWdgcXAKstHnVxx&#10;1chbOV5kjnSovah/EqvL2jWp12DNgUGThRX8VFxWfbXZllnbS13mGZu7dIBjptL5bZUma3Uec0In&#10;UzYjU/WzPcwBxXZy2cjOtf6YpZqXbe3hejPy132S66+5/n0eLWMnj4e5/3N9SmVxx+ArPo03WWFr&#10;TyEulcU6eTdG1RMxsIj/Avdh9uMJcLkGsZyC79C0XqPZdB9LqEwKgZ5JjKFMXSBtC4dyWNjGBjI+&#10;5cx+zD3UrkHnbts/WT4Rj8kWp80+5bhLUayoB9p+GotqV39iXNlWID+2d214QR6RpOmqlJVUb7I9&#10;BpNzWNfOnvzir3vaa3r+aqWq37DDwbRnuxvsffzubLKzPWGR+pMvcE/8bWcCpa5cnCzmrXZZsHfl&#10;4SuKgcVsFL9nUH9ZZYwVM1kqQ/ni/cJhcXrCZw16tPDxf55PtIPxeBydjS6tadvlljMsYqOCUy0r&#10;a3MRrcgbDBefHWHsNTGwcKwGWznt520YoipkQ/RqWtR4ZYfOyilAdflQOmKvIlYr0sP5IUvFNpA5&#10;l3S+FwOLOTXwIyUGlqa1owqTVdOVdRKZKNZVzddun+gpNWpdGXmqi3Q2+v2Oz58Jr2JgjeyVznMy&#10;QDtWS8fWB+VXGzDO5eg7iIHlvk1xWBG3hQs3FRsL9kBei22kueydNMzV8SNftjI1DNRZ7CqbgO5w&#10;W5myUVyqp+zklVufscz84BzP8VfU6zGwzIV1SsZkfIuxyjBKpdc+oK6VPfSIqLTd169V2Su+KsOW&#10;2i42aF02qOEffW48Y4W0v1TGllNLoxS+q0yG5Wn1rPWzvNc42sN6qm1tG9lOlpnnc11tvfOysX8y&#10;8pEfonZl5Ncyz/XXvK7Wh2uZ0IfYyul4qwSWr7mlFuOhEnwTtF3kpx4rC3YDz2a7NH5xoONXFz3b&#10;HonkNWYnE0uIWBIsdRt1Zd4lt6lTai/s2GbZbfvf0H8/HtO1uFFPteUj3wNY7i190cqMPUQQ+8y+&#10;bthGvYr12a8+jC3727sclrbxEZ7rr0JgOfsGzx/3cXUlKr+X0rm3Z6lknTnJ5z1wGBsrw3DR/cIu&#10;b3W7XmtjWo9cYFLGzh9khBc2StkrHZ5x3CuWadJn7JWM+f79hiUGltTI84PdmMXnPHWtxzzjvzfy&#10;0yjMITgFi9O0UpO8nZ1NyqpKy5d9sjC/vx6etLcQtudbus5Pzt6eyPcTXDvWQ2SfhqUqOw1PGPfE&#10;+VpqwUNBMz5DeqPsUO9Ep2Y1OuXk8l4MLLV7wrxwXahWWnfGVelfZS6ZxLpixgo1njNWs7o4fhbX&#10;5fbPWDDWU9K6+5QRItd44aqQ1l60fKRH9krLNzJR2ffyxQZ7AowZX1bhNn5ZxNahZ+GN+2keP9FY&#10;ulYXrr7dsmSDPec/ctDjzjGl2asHGCuud0j7jEG2ncpv2MNPeKrO1g+BTzwGlnrybd5qi4dSe9Qq&#10;s+2vldaLNYzTFLFOMQNVteEKgeSddGxD1b/PEGXsXMvE9c7L5mJUZcqufct+y73fMGpvP0JcM9vA&#10;MmvbeDy0/bu0QW4Pvx1voS6rrY0xYpfKKqY7GVvRvna6rry0i5Adtvzh+MI28HhyC75J/JdlryCv&#10;3/5ON/jqVA8mxJGXWdd7PLEozBTbGeWv2gK2aK5zVfaar+h5+7af1/55w2Y51qD+Lemn6npO//Vx&#10;FbfFFu9L18Uz/WX+oetFnv2WGFi+53R+avc3gH0sp6t6duv9keT13rDeo7W/nfIdioyxYZdr+5dM&#10;fuWn8ryV74/WMa3yOm1P3rTlim29Hvk3Tj8Rb1HTTlHpCtW8WxA5kNE1CLeP0+80q1XqxR6gxMDC&#10;Rta+YThyPF15K8u3a5/zIxlnu1y/rwvMcJ3ox3My7G3kObHeAf2T3GPb1nh59oZBKDuBuxxWjYGl&#10;2hq+STPGT4qZgjZ8gvQ2t8WmRDpHGfFqjYElZ65aNuJohnx/65y2pCmLQ1rUiP/I4HJOqo1jxdwT&#10;c1JButQl2kgmzF+zVw3nJcNnFkur1IVes6gcq5hWOmxxzqWn2it59ZT6CrW8kxZ7yjUip4EyUXFv&#10;5sfA7piJxknmvYQ7dan3Nscz21DnkDaGVBPvybmWw3sZZuo1GZscn9K/28ZZDCwsBPL8wR9yGHOk&#10;OW/wR8wZvaYfC8v3aD9m4Yhp2s1nbbbkYr4idmY3HdugY8Zm3ZrO6a+tjuXXMjG7NC8bx37itmTK&#10;rtsbc0+R/qi9/QiZ+Zxl1raxz3NcW9F/JI6nawOBpRPKZ7NUb/BcR7vKbIn75Gu8yUdyTF1dJR4T&#10;xTPCAjC2xRi0sY0faT9sq8/hdxi0p7inXT1vc1Jv698dD7v+eVu+4+zk2e9jMbD8/usuwwUi6a/0&#10;jRvNQmDR/sTusiNOKmCyMrxSJs7UR+o5fUehH6BkeLFCYCmoL67FrwJn7FWTT+8fRKnxu3kXIek8&#10;YbuwB2hjYDE/1Z/59LyVM1OcH8n0TFamrG5ZWs5L96sgsP5wAqueYenWppy3PcdhsU49ovXDPb0c&#10;jirLtyYth9IRhwWRUX6Sr1kL9sqKPaKzxsDCmavULi3NpOP3zVV+xxsjHdbGwEIt9m5BSjOHNUur&#10;bbLvmHFYlN/IWD5K0TfLUz6X7etCP373MbDKGbb0uHLQIA1tDOh43RwPsTw0j+OKOa+PYb7OxzaN&#10;2+qfJoYUTT3bsaU2GKgMS1VZMDs3eEq/tTHNmjU+AQNiUzrYnIZ70hwdXW/wUJgT39N/ajMm+LFd&#10;2Xx9TKMq7vtn8IN5psxdlZny2UyfGtnM1rNUVQaL5IzN4bIZnfO6cjbM7YlsY51RmsvGerhd83Sr&#10;Z21nVC/3V2zb9X6J6133b4Yvi8fJemzYw1RaqSu9hbhR3wlv1dpJ7Bie03IMr+Z61NvPa8zIJ8TA&#10;uhS7asKFXdJzi72qcbtANl30+QeVfTRGFZbJZow9qj+IgRVyheec4LVr4YV++RkD62uei+H+Qg/+&#10;hcCyHZSOcIday/O1gL3CHYrtXpEGyZXP551zVJZlhvSkrlP5O6xWVJesz+KFcgrRx7Saxb1iJovZ&#10;K+a2WE/EcM30XIuBVVmq8mvBym0Re+t/nXNV/FfcWjhjNUv77QduckBg/eoEFp7kY4Bx+inequIU&#10;qMUqi2NgRZzULQ4L9VLtkzSJpFitM51MYL3C3ajSWQyslp+ax5+S37VN42RxfhPfas5tNXqke1ex&#10;t0i/3ssVJsvu7JjAOuOkRvZK50gZxK8yVuf6xQZ99mjn0G/HwKrecyBvm43SCzLNBu6zV6wf78sr&#10;E42tasw31XVug72a6LnDTEUxsHzyEvvv6Me7Raillj7XOYuBpe/agy4wWZbm/Kfexye6O+YL9T6Z&#10;723pdNqsPdSFBo829Pm8rt212Ydw0WM2s3803eSDAbF8Tqv9Q36GS9qNu5TRyTbbaempbVHcroxt&#10;bdnqh5Z7mvsnY2dkf6Zshllr9Ud2zvs9fufgfGw8Jk8cXxcD63tmr+g5re2Dyyqs213bdMpC9/3E&#10;wAJ1dZkXY17mKT27DM7bsat27Ynkn2WjRu7sWf1zfvAqV9j4RPfPAZ/4bpysnzGwvjDbpW9XO42B&#10;dcpD+V6XGCW7j8ChQyLfZFQyKpuy4QYXlmG++N5hkBc/6D2v7WeZsVJOStapPl5VH99KynbcVhQP&#10;K8x3hkvv+7ZjYEUsVZ+PTfwqTtY8HpaXpTOoJjbWh8XAqge1fnirnYcTu0kMLOSjgzVtH86n7CY5&#10;yE8EMzJabGJDvt4aAytmqVCL2BPFugLT1MqoX8w2+U8bAwvaLI6VXOsdh4WcUUZzSL5Jk/yMverf&#10;MwgLrV2BTtfD9viJ/g8XA6v0LzzzLg9lY3QyrsaxFI29IR9KoZPTGxwZtd2eTx45unqVGFj0Y+Yx&#10;f3g/IGwBqzXRc4eZ8lZObeN699PMXtWnUrEekm9jYBGtoz1iDzAsXXvKiR7tKu08cEz7LJLqvFi2&#10;1rtguLwtpS6Tx6jTrj7ny1zGfNLo8bK9zEon29z7zdku93Mxs3IfMjrBuWCktmkbu1OZSsfMy0Y6&#10;z/PVJ+MIMb5vLMvy1X62bZcbav1Q9bft9UGabfuunVFb5npmfdf7arS/9RI0R+MhqndtT1RvOxuU&#10;euU5pcfAwk7s+2WvlvG59HGJ+Nwf+X/FGFhgdkqkLcSrKqce03hYmAqPZiX5pk+JgZW0bdmWkWmK&#10;2p54X+Hcb8/FqHpbP+6ersRWW/rZdlPzcYV6s+NtXVfLqf2MgfWFf5lIBBb9SsbvCHRfw7vZ27Gi&#10;lLGaMVD1jtj3Tad1DXrqij3XH9X7XL7YjfumEgNL2Si5srrIVj1X1bx/kOJnedmByTKdHD+rlbkT&#10;A4tjV634qbLHCGJm+VoW6RljbE1iYNXYPTJ4ZMX3G8NZWv66ksGG3fX88stvJW1n/PhzZZ1KAS3l&#10;sNaQxl/1k2KyWB4GoSylSaRJskxTF0uxHm/wMzGwRFvLvHCrPQbWsT+bcE/MRqk3idap8vM4WRFX&#10;1cTYilgtqqthrKR3zYaOvfI2oqdtWAll+okslY4/mW22bPAYWPpTDYuBVdio2ndrjsn7ZZuNgg8b&#10;Dku5p4HVYpn6npe+bB3b/txj1I+rmK6pCc9FsduMbjjk9zkmYpfuMFDNxESTVKST5dP1YjZDGz3N&#10;9gdtaepiGed06jWCK6X4k0OOlOvIZNAlkO/Tu1xVxD3t6BkZMZ3rzMJqJ+fAkefMl8uoNptPvC4v&#10;6zI+25zp7Pm1vu16oVMvWL3S3zPeasy3kTGVjzggjKecfviB5au1reVl9T2Rr3paTmquP8Nhjd7j&#10;cY6/9u01vvWmnVFb2D97fm77qx8V/tdIZ1Tv2p6oXvYt+VBmXo+BhUuuRnD7njmsKH7W0Tyc7x8f&#10;wQiWrArm7Tr1IH0sgIi+IWniVvQXDSbPaZbRIiTTpYu2oqcyO6jR6g3jW2VYpIc4rKi9mL4vxhcj&#10;H070QHNGPzFfNrMiJ1G26V/8znQjVtp8zDRt4fhlXZ/Oxk/kz3Zc6Sid2lnipiXa3taVaEs3/mdj&#10;e3s8vBsDq8auAk/0V4pjdae9Nmn6HURdU2y/0MSror30kO87HY4VRXtjW+crYzWT598u9NzWRB53&#10;cKS57iba/JVtufhWGZ1Sk92465XbvnNQOqrEw+I4Vhz3qo9v5XqCuFfKYf2Gurr3GNo9HX69W9a7&#10;mtYz63rOU+I7r7kqsFesM4qT1cfMwm1AWBZ7lT4GlhJDh2t1a2OdLmndnlt+m4bkuUxbFk99obOJ&#10;gVU5LN1imBGetGrKP9vEbkwrll+UVWs59tYiDhcbJmXfiYGltZjH7CBX9mc4h265p+M6MWCCeJxC&#10;YEnnOKsl1q64LZYP0jpYJnVpj85soHy84YJi+vh7BtWT2jqc/X/t9DFj2qk/RjvxVk0MLAyWkL+r&#10;8cvycdPiOFlr5usqJ6g9QhxWKnabPfM/in5arKsyefFkd2KPyQ/81CnnZU+Q7Kkml9UxHJVl2xoZ&#10;j4FVJkhnkbQX3oh79aJOXMvalIZSQU4T20tzdvPrDOy00V3uLLShbcWxSQj5Jm+pzJPGQB3n49UD&#10;lK9zqcl8YDrig1rG57rNbZysofdtVKz0H3Ms+aSlnOZ+i+xnPfvpan9kTzs22LZ52VbPnjzX1abJ&#10;n3aHgb+7DRoxyuJGYdR9x/GwBvudL/Mldx0DC5vgBG+yEduo6pzEMDrVE8Q8usTCnHBYGXZpo70t&#10;X9P5k+tKx+eiWE6p90j6CquWoMZMn5pMegyk5Xf7Pc86Ne1K+xOlZuN8r+0PjM8+YhpObHEPddzG&#10;6L1J+/3zBOqjPID7FPi/7sRsBfa7GLs7a44PKpMl64/vtON3FDLlxGXvpDP1DuzYcHeQi4cV1VUZ&#10;MfGf+AL378fVx+8NHGJXEWOlbtZTyO59hZxv8sxzVXmpsZb1fOPm5KSe9uE4P4KFXykNThyzVhcD&#10;68i2AYbjtvLQ86W0UQz1PBVV+ieKP7XBQFVllop0cr1ROlUv1yhtQQysp98Bpx1ibeEYWHpttHyT&#10;ElJVvk3rPUChcoL3FVIMrEaeywYxreTsr9iTeKehzBHmMXHekcZdigzYLQbqM+VBHMBme+CL43Qd&#10;29YXdTCtOazS1xOmiXV+rfSC57Jn/tLLmGjSTJNNTJ8m3/NTC/uj38zv2m9eIo4AE5WxSJiwn41F&#10;xfpfTMPy8VtnzhfqbfyW0Z/xLcaxj+pjm1HYKG2FrgVRrCjMcqMM6/zIdBxrqbalaS/Zn7EzE/dq&#10;V3/LEFV/tnrm9mdsjmUin3D+fAzYuMI+IeDpovct5uwJbNNTq7rJs+eZb7z774vo1E143Vvej4HF&#10;PMuF2EbMxfC7BTkG0JoRu8E6RRzWabwqY3wutFfW9zrFW1r0eD5zSVlWaMlG7TFEuCJ2eKuH5J/y&#10;ZzQmz9tFS+8ntL2zufgfPjn+KiupPNY+ABLsbz0SE/bSd6iin2X3PLCOgeX3pLqaBZxUOoaU7as/&#10;XL6uxlifvS079vTMl5Ut/pF/wz/HHEJxr5S9kvyz+FY9kzWTJz3D+wf1MiIOCx7WK05XybJWDgxU&#10;paJwqgX7z9Pl/KuTj/JZJ8t4urBax0nWh8XA8p9YHMb5MDiS9jykslc6YOQj+6uGeyp/qfkqs/vJ&#10;8FZsw8QerneVlsGgHMFuzCPUG7I56qNJDCzk1/NdnF4teSgZvxP2SlpX4meZjNfb69QlhmVIp1mF&#10;Zch0qp6JjJ8e6uGvnOjr/CGD5rtgr8TOyhfIbxZ0xa30E0b19nggvilmrHjM4ApCDyKfxswJ81Xl&#10;ueyV9IzDIhuMhpBexqRwJ17VJ5StLFVsf/TUKGrvKZ9lXtLnD/Qg2dPayZ4fsUssk5G/z0Chlu9c&#10;T+hb96HGwPKZqvQCcVX4K8a8abN0zY/f5ac+PJVn/XF8JbYhsmdeV2v/umzMcHF79+qKY2xVPTar&#10;THy1JxO3d972XZ9n/LM7ZjI2W702BEsMrB+Ot+rZMT1qkOvRtpa6+XgqNpOcNGE3i2jrlJY+0THZ&#10;1RXJx3owuT8Q8yjP5gz+sQXmQntjP+Cc4mJfLHgxdPZDftvgtrTGQH5uz+74ifXXej823tlTfraR&#10;gDFmBNaxfz4u3bIHxrkV9rQ/z7A+wgNgr+Bt/EpGV1iMc9xNMDn1xdKwdnzXoR1GVDYq5sJ2+S+6&#10;Y53WK8sR/InVATeIx8kUMVYL9mrgsEiedXp64LysXqfq8LyE4mCqbc5e7ca6qmXLCVfZm3GO659z&#10;XqMk2XOcZE1iYPm5GjpXVvzHOCzsHorO8pttO7PQunTB0Sr9E3FPmbhUXLbRw/opneGwtmRkaQZ9&#10;o44kBmcj3tCEu6k6PeyQ/h7VWSrxYOGwIgaK3ydY5fVZ+oTJ0l5xnaUtHdu1Xe/MNnS8DxOcYUkf&#10;fUccltisW2Zdd48ZvxJYEYu3GA/b7JV6bGS+tvX04/Y6L4b52q8FdLB+fS57hdmmjVFVZ6TRNpPn&#10;50JhzKz+GZRNphn5kM+C33xxqVdK9ecJh2VltRSn32Kd/KHL966/jNXOtz5T+QMam6msL0Iuif2v&#10;SyL0k7ykPcaT/9X6fSpvS+ugh/Pj9DAefIzROKl2tnrmZTPvy4vaFdkZsUisJ/ZVtTMjs+u3XJyv&#10;eV/n+m49ZjI2m522uSoxsLBa/cgxsNT1ZfuZioGlPsnHP9rlaCL5XT273FDHOl2OkfSUnXdicp3y&#10;Yht9N/jw3XftTcfVU/5UaqkybnIGVNiHYDxPecDdcfWUfNuncmwie+bj0rUzlJ+xqz7+5E7vkYv/&#10;/f7c7nFwd5aJD/VJMgMX5nt44qRu2R/xVnQf0XBk5jHtR702PQaWuhlR23HL2Ka72FVVpuetTKdq&#10;8HTAeem5pPavPn3hPQAzVpkYVWdM1sBPLbgt3NigFKdNj+6WQWD98e2f5B5bb7ftW24q47hXkLwu&#10;o4Vx7og7fFcHpXR6pZIRM2X5WmghM+qxBpyVLXs8SxQ78W9oWKejGFi5eEOwXL7tF7OWJqLHFElP&#10;tzGw5Hmj0FhKYCGtDBSntSXO45hMzTF5lonSXJbrMnl+R+GQbuR/2BhY/qTCDtvheYxeGp+Tvq4y&#10;OfYqkq9j5p6eq/bU52Z1BgBn9wn8VGWgbOJLv8eQJ0ouizmhaYvNEsOv67fjXtETJFljyoMAcyT4&#10;Jp0lFqyTyliMOU7raPwwTkoWpu+LyUr4FquCP2XSR2sopf214qdqWTudlFN7rIWPxMAa9fe2RfxX&#10;xoaIe+KyET8V6c/obMuy/6P2cj7LP+XnXT0Ze/bsXPlNLaxP4ehZuj1Rp2ewYwys7zZOVonu4cvX&#10;SQysTBwo5mt2Y0JF8m/HwJqyTutYYANPtNveiF26wYIxhHwep+xabCa/QzljqRbx0UB+DW1/LwZW&#10;ZdmSfcr+v90X1/zc+GcWA0shlZ8xsD6dNcN9itM6usj4ekG70wyHxTIZeTsT2GWgTuWNyapHHrn4&#10;Vqe/qJjYOdePO4X6FkLEtIrYK8vn2FUc30rTJCOaneeapZnDej8G1nVuC6PLeauB55I/G4H163GA&#10;JcG7yrFquT3y86xnOSyxyQEbmd/9/A97qkyMqpC9Ug32CdLMRGRYqow9DS/W15uPgcUMTv29d+Vo&#10;RPOEf1GsBbyG8lDLdxFG7yVs3i3Ica/COFbMcHH8LLdTrKX8Jk0yMhwq83XcuRVeo9zFya77u+Gw&#10;5jGw/DfhxkDNuTzv36CvX+KnLr/rcNMep8/0GiECCxPNbkyoz5Iv06KtWNqYE/sfi4Hlv1QvjyUw&#10;8Xx/MbBkYfqumCxdUxY227KpVy4id5xzWKvYRnZ6VfSw/v00rLKROrUtjM+F5Xoo27Z3rr+VYT0Z&#10;+bVM64cqn2OsWH7dxn2fZ3RyGyN79uxccW3YfOkNCGYuG7FWy+L9g/qE9rt8R6GNYbT6PAZWiuvB&#10;nI/n5/jl4JCOmJRPZK8eiau1294TPzAfdIEFq8/nd1i5p1ihcz1527b9SWOPbdhl2cJ6A/1v+42v&#10;u58xsL7eryPnMbAorhPuPX3nEqRZxtKQTJR9SiZksj7CBllp9Z7XtpVNjKrgHYJygFmYLI6TxYxV&#10;Ip/jbZV67f6li4FVzo/mDFQqBtYdbmtZto+BdY+r0s4457awd+hkjhyOgcVclW2xyl5LCkse81YT&#10;ed+a9f/tyuJKO/kMdU1kT23T7WEbA0sdMMYzYs3mDc26GgNLaxHbasypiMNSGfHFCZ91xnA1PJfp&#10;6XWyfk9rjSQPazH32TDR6xy8ieTbs+Kvn96IgRWMh1diVMV1eWyyJ951eDZuOfIXnkyCwMKa9wkc&#10;FsecOo0/ZbbxE5gWWD2xv67oDea6au9gj3lJ7h7ht/a7XjUX+CbW9plsFJw6aZ21d9e2wUvX9GR8&#10;i3HM/EvMwmjf6fg/LzXKsHybrjrjeEwsM7ch1l9bZ95wEnDaFpfp2xjZHPkhqit6j2Gsf+6fto8y&#10;Mme93DJ3Nq8t/RO3Zd1Hmb5u+6LMGzrzHgR+mUo23jkIuuSU1crwXB8q49OKuOOInYHLtUw32/Gw&#10;aKq6EBNKUYZJzKwo3yeyGzGwNM5Ux+aAu4Eftriz2M5rXJLZdiceVsB5Na2jloZ2bvlhOX6GMTa3&#10;Z8+f7dhjG7q4V8u2sHxNx/rj9m77OeqvwmHp43h9C+HPGFifTGClYmDJs5Dh1wZ+z247HRk/NeaU&#10;x6Wy36CUu7x7PNQlVus2FxbF2LJ8jsNlVP4qBpasU6vYWAGfxTyXrO/+7kJO6zqoNqDtfQys8gu+&#10;skfinJGNwsZilT/nqvbLig+bGFj1RlJPEHCMMGWvJNtlpOHpNKl03MqqwV/0W5riCfy35MdpnGUu&#10;PqSnclgnZaJ6ucjKtj4GlpYduRVS6WfD2vImhpHWNfA7NQYWsVfMTNH7AXHuK3qOb8pv2CvOLza0&#10;8ly21VP1s842zTZQuthsvS7jCgRW5bDGtI4Jk8ykdR6d6MyUzct4/BqLgcXkkZ27Wz8G4yHsdx4D&#10;NT2Pn1V+24yrg75zcax+n4/VhG1RPC+3QZ/klHP9T2SviMfEb8Vx/1umvz7N8j5FHjJhTKtexlbx&#10;QX6WH9VlfJ/aiql38r3LN+mcYHp2yz4pD/c/165d/8iY96WP06yH26sy5jf4UOcipmBm7JJL+mgb&#10;5VccTR2prr/qjOMxsczcBoz4mc2cj7I2agP5jP61H3BNjnVF7zFs7Wf9c/+0fs7IVD/EvQaZrH/i&#10;tqx9mOlr9yGNbdu3lBhYOug3YmCBxfieYmZpl5SrFTGwEozMPBbSjBU6FlU5E1GKhNOod4xDFMmH&#10;+aTn2MI0OlMxjARxKEtFEyMJfkhxZ7XeyE49lbP2ctr8cO5z8qGviYPNJ22f+jnwG3offuB0zg9r&#10;RsnajlrIJ9x3TXpz/JzaTzzgzCfNmOSYaF18tGXZwLf9+JzpCcdJNw5/xsBqYtXLheoxsDj97gkX&#10;xx3TWVTGNOZ/u05xF2Z/CWK/Mj81MFCmNcNwPcVhDfZwW7yVzGT1bYzaO8nn9mJvgH7EGlroKqQ5&#10;Blbz14DPYhlmtQbeyutyPWaD/7ZjEgPLz6SWPJSdXmGJ5bW1TSf0kIawrO20NQbWHxoDSzYweBqj&#10;+x17CO7pNh9/XPBWUxlXbKfvXhnU+beusjUnkc5wW6wzipk1qddt6e2J8tEKt9kJrKffATeLgXWc&#10;y+Bsu2WpNAbWjHvidwIOjJX0B8VjKu8itPwophWXysiIPPNZGnXLBqO2pZ5h6YxJTBbSOm5MMpO2&#10;mbfokSfYV/Sc1+U67SmfkkclBpaODe3Ap2JR2XDruC2sc1KXOnTk/hac1/WYWXN72AZ5rOZzzqew&#10;V6fMVzsX8bwET8p4y/BirOc0xpY9ccroLDGwyoT0RDwpvY7ScakwVeflvat3+amPl8d8gtZxOmov&#10;+w1pnYuY62kZH5l/XHNNx+/XW8u01s71s8yuPa08e2bdlkxd2POOHuP8qI2x/mpn/G7HyFcZn6/L&#10;tu2K2rjnz5zOtW14Hx+vnrzm6j6wjuQozaM9I/95Mtip8hUtWyTss0FCOfY5pG2d6vIff7/bNRZs&#10;M4bRvC1x2zP+aWSeio1lnNQpB/TJMZvWtvXvowRPtBpveZ+HMafqWLr6bsdH7ZxcX2fjRH+Na17C&#10;ibDMU3gLIXNAdI7z7tnNx0dMP60R+0/e25fzrNf90MTAknsczJz1twi4k/oEfsp2bWv2KuKkWi6M&#10;zyUqL8YtXegxn3BZ5s70d0X09sZKWkl2iWk1vGdQ/yoj/5ChtN6UeL4xWWdlq7zfG0qvKYFF92V+&#10;DvUUMxXxWawfTHeV9DV6KAs79S2Ev/5aYmDprka/Nrgq61YvK2rT6Uoo1Iq1enxgSjrdcFiJsqn4&#10;VmQC25OsqyWwJuxVgmdZ8DJqoMfAks6ojJU+ChQ/6ks8pvkcl4plEjGwoHn2HcW9muc3th1XFPEL&#10;5cSqnGT1/JS0V/slyWH1DBfHq9rRc16vzuLaF7gW5FDd+mVk6HI8FPToVTGOGVwt98dSpH83/9Se&#10;8s4LsZme4TCXxOviZ8W60npthea0x+mTvz5mGz3nOdUpT4zLYwlMSA/Ek0J/peNSPVbvU/Y/rAfe&#10;GL9PWTPzYb3qlxyWLpU6d8Xv11vL1HpbngtjF/pZxmtEPsvM62rl/Zq9UnZeF9sQ2zavNyMfxfbK&#10;vDdwFafszIdtu9i33JY9f+Z0JvysO3QbG3KX+D2xVBjVOzbrM2G7FvRS0BhYNo2ObBQ8s8jfjTcU&#10;8T6F0PHpZsOeh9iZVHt3fXLDPyl73tafaW8ksx3TKjHe8vbUpWvy/sGGNWt06oy+fF/hXKYvu3iH&#10;40nsLY4lh2tcn/3iLYQ/3z+Isy2/F+jTb5+1zWNglf2F3xPZnvkNTorvCwb9vhqfxbFimYl8w4XV&#10;0wncY3KUrkxd5gdmyop++Ztzag0zxXGs+F2E0XsGeyZLxsaM4bL84T2GGEt27eshW7vx9XX2nKvi&#10;OYfTGd6KZRLylZuOY2AdTZINDk7CXk5rNagMe4v0h+U1vcFVsTxXOOi0Pw62Teoa9ehzP5jV8C+o&#10;Xb6vMjjqL9MJ9dBWdfb8VP2rSUrHGqulnTzhrVxnz1KxfFTW85n/6pmvWVkfcPYEuPkVoZxbdxzW&#10;ccFtcVgjwwWdu3rO5UWnsRhYd+UlE21fX+ebro6ZO+PtqbJ0jVR6AlPM+P6+HS6pziEpNmrBOlXG&#10;im0wO2m+WtWVZrXy70DEk+eKr+kkrVN1llea8FOYfzf1zORZz1M6s+16wv7duqiN8KF8OYGF3dbI&#10;W2XyM2xRpOfe+wSrzZn3BsYxmNZtz7BRGRsy/mSZjH8yMrH/9WrSObOtd57f6qkyGX7Na+nrWvjE&#10;BqvEwJKjHSLgPo+TWjNf92zT+yu7RDUGFliPPPNiLMlD7M92vbtczBj/aM55Pcrp7MVyCvyf5NF2&#10;4z21fY0FLxVTbLQnEVtqHuPswngL+n3DfhrnNuYn9gdMWaov+rK2mTi5vubjRJ4I0lWms2gTA0v/&#10;/PWim799clT0z9gr3F1+LIdF0Q9tSjX2qt5JvcNhEe1F8bau1eVrZsRtcV0jWZZlzSaslu0N0Gs6&#10;wp2f0nt53Bq2HNZEhhmrnsmavZeQZVS/1eV393Z23N1ahAwU3YTckuHzJTkusS31SmciBpZM77Li&#10;l4etF9OiwfVwuvwmv550qvXHh/mmhnVyAZFRnfbZTDdlSY1ZghzSmZIf9ehzPzSmYVj8JLvP11pT&#10;HE3VaT+fBe/jvFXDVTH35PoPSenewmcFMhGH1ZQlnU3srbn+2kb7bePAcJn39amUnzeptU/ErtrV&#10;syuv40Z5MbBFx5ewV+MYiPv6/XcCRjGqcmNPr4sTJiu2v7mu60l/zDEFcake457oGUvDf0W/4Q/k&#10;wxhYfRwru5+9bv+xqjVMjY4iTK63+ClRsatnJs/2XLHtCRtOOalNX63sIb/VNcN5FpxfeH/tpTNs&#10;UaT/3vsEq50Z/ijDMe3aGduvo1R9fs+3URvn+bttjPouw75hFLHkeXt5Ntjwie1VJAaWzml9jTt8&#10;0y4P9TnysjOu7CpiYF3jTbo4QRfenRfUu+BW8gxOeR/iMSK4Lnq6Tvmz2FindV3la9Kc0dzOGR/U&#10;sTxde6/179j20Z5MvLDP5bDO256x/w4bmBmrkX9a2zRc6rF/Pq5fO6P5K3NYvvf+aPZK14vif90r&#10;4gSh7HoGzsj2utsclq/tspqdsVQ7+iOdmbpYJiPf2+y7Fcr33+XoyaP6UG4Qz3grdX8rM2WpXMZ0&#10;KtvF+vt8ioFl79KNWKpKYJUfgOCMqdzHXU/reffkrOlEv+1YNAbWtyAGFjaJxyfksHwjeSajKooe&#10;TstEZH9ANbarOv7DfJOl6x/9IRrnIE0aztORzlElclK81dwGJrAqO8O/YT7sTsUn0tYZJ1X5HTdO&#10;ruc4BpaySyd8FsfAUkmTH9gr8bKzWqyT5LUnOpk+DhfzWdKuyn99cAwsPyPT0aM+BMvmab0Iyjla&#10;TUfyyD+LgUUjat7v778TkH75fGHs4YpAr83Ssf1NTK560j/jmAZ2qUwi8tT0Wd5K+5p1cl1ROmPD&#10;YDOm1Bv2/ypPUMvEDDfcYq+M29LeTDNcn8E67bJRHyNPfsMKZNylPjeesVcuQ8yLSkqfMk1zzu9k&#10;uCfmdyL5POOzsqe2C5uCPHeWsSHS2bZxz4bYJ3P74zhl3KdR2bltmT7itkftjXwYthEn8bTSVQ3K&#10;D95jnd5mqa7oR4v8ES8wjitM08Arde/129VJ8tv23KiL+a/dekP5R2NgnccmU5Jo9l7FtE/CGFJr&#10;Lm/FrH2IH27Y75RT2leLvtjVk/CPv2NBr9OfMbAqY4W9N98/fgx71darFx/HwMrElspxUqeMlXFe&#10;61hXbV2Rznk+twWrpO3bkcYd4sh/pW0TnbL+Ijbx4cohplXEZEkhi3WlJkzSorPkkx7Pb9kuuiNr&#10;YmDN415J9BI9aSr3bnfTtmluddr6Yqda87rKGnTEwDoOsI5TuhIjwDpLdzin6Xr8Kt06kxcNcz18&#10;dqvVoLLuQzkNkzVKoiDnZ9JcXaQzI3NWFwisPQZH5FVnx21N89XAeQwsZWHwVsHm3YJBjCrpRueh&#10;OM1cVcB2Ne8ZDOJq6dU/i8nVcl4fGwNL5iOZi3VOEZ93aT+N6vmvSB75VSfGvxyMewwsmWAeGQ86&#10;4gNeb8VYaUvpt/Qr9qqVj+td6cFgxZygPqdJpOGSenapTkZlRbnOMW3ErtKeNHlOmz0fYkNT150Y&#10;WJggJ6wWZs80w+UPXT6SdfrydZkP9UpB5I4ZO4O/jt+6hGL+QV9Yuua3pVh+ns7Iswyuq/N6WWbW&#10;inqVztq+pz+y5ykbIq4ql5/px3nfxfbv9unchlZ/4HPdg1sfyX70+RhYX+4dhc31JTGwfA3Kczpf&#10;MO5S/P7Bh3muO0xNpuyuzGf2xYrd+8rs1a6fb8lj71QYDU+f+EfRIln7IONz1M8YWPw7QdxTIIfT&#10;b/+WsLJvtIcBJ+Urf8BMMZ91h6sK9Vxho2w/fxpLa9Iu3Cfa4QhzVVkbpKzU/etvtgYJe6Vjvnv/&#10;4BUmy/REfNbAZGlThhhYUSyqrRhV9QQK51xlHqhp26y0krozmcs3+X0MLBx1xbxVHw9rJu9nXtAj&#10;36RTk9BvZSMCC5L8YWZqN9aV6YEpZkSQHisec1jPuXyNgaXvoTNYKsdbqeaQc1FHhjGw9Hm+xbc6&#10;zk0oXfOZgYI2aVdlryhH4zc1Ok0+imnV81xel9s8fb+h2WyzgLMM78XA8vcPSr0z9kraGL8DUecg&#10;9VjEbckQl98sWAws9yeen/h4gM/P+/qKjI1L9Cn+MaZLvZWZ4nF1pd5VW/iyg39sgjjSmbhU5fRq&#10;LX+HdTqNgZVhr0wmioG1FxsLfWj+uR8DqzzSEL3tJK0zsw4L5H8pJsttc/s/hrE694OO58aHeI+q&#10;XXcyt1i6YawoP+CVIqYGFbr+mm7lI5labxvjaS6PxXzSFsqP7IztiXSyDSwzz88wZZk4VpGdsf+v&#10;+yTyZ9QXmXweDxs+t2ISA+uYi7RJNhs/xV7ZyPlCPNdhkTVUFsMaA2sZz0j6TX0rvzqktMzJups9&#10;Z3a29HNdmTTHgWpjQtnkvuaJHuVx5LZa7z3UVzWdacuuTGkvRi/uLNDehM9tzEMSGh701ft+SNmf&#10;8AOzeE+nQa/4tdNeR/NxYn7DO9F8gyK75ePStUhPP2Ng+X6+clifGAPL3q5uO/OBjYq4pNsc04Kx&#10;Yv0ZNiqyx7Z33K49nmvCnXkMLOCFurIYSxXGrjKWSvkpk0ep+s16PL+Pk6XHnl5XqRf3hm/FwCqn&#10;UWWmbbgt9QDLYJF2mYj5GmJg6VQjn4CZihgrP5NDWf8WbfoP1om9PuknfqGLaaV6Fh+oxofSu7Gx&#10;WJ45r7B2rvfcROXaKAaWxQAa4geteBltYcPaqApYi/hKYIgKP0WMFbFXDYclXVFiZtU0y0hL50zW&#10;vCxzWG1d1Z7aFtFM+cVO61F/PyBOkbSF2sY2rcNWzpIK93QuX/WU58+b7zGEDef1ig1lnNcYWDpy&#10;qB+j9Jpj4mcv7djg2HD+ngsaPxgrAbeFx9Jn8a3OyqJ15/r9AvPffquTcu/yC5isVxgorusOCxbZ&#10;fLktJQZW+4hC+nSbn9KewiRdvmXhQBci/ytxT26bW/sVbAPJQuzSYZzcGmO+YqZJZ4wnuCTtF9Nf&#10;08gZ83G9+1+rDW2cqajs2ua2Xta/q5Plud55fsxJrdvL/RL5LWpX06ebzFpUNuqLTL50LzPLK46P&#10;tmDHuJAYWAMP+zkxqjBK32DBoFMvVGyMsUyVGFj5eEBTluSw+al4Q3kWjLkYjsnVxeeStZUm9w9J&#10;HwNK+lHr4jRcP9qjp12Wz2ksSyw/YcpQFz/bp95E2V4/64z5tTt2jm2HH3aZuHP5YxNa/MPpxm93&#10;xvYt9qrtO+7f4v9cDCxlmX+AGFg26ZS7tmu0VJm8Ppi9avkv2eHgwrI9jk6pJd3ErmqYKWKU/N5E&#10;S6Gsfkfyu9wW68/wXxN7YG3El1Fb0rbZrtD2Yzh/1PnZ2StLa46mj/8Tn1XzcQDg38xVyQvDSn7/&#10;jkIv5Trl334vycxjT0v1Z0x+w9DOve05VCyjW7QMY1X2A71mHXtGYFkMLOksWeQbZkozzpgsL3RW&#10;VnWYZgxy1KJAot4paRZ+Eeq8SClEhYe8Xh56SmVccVyW5V9gu5q3EMKKgasy407iCh1+aTgdHL3C&#10;Y/iDOLSNgaVXmJyetBGm9GHG7B2Fnj/EqxLtJ/Gz3Lb+nYb9+wfF2qLHbBhl/IjD4sK8E6NK9+5q&#10;z4yfyuTrQP7Tz85qGmUlvz7ZA2/lTyqIm2tiQm1xWPXZC7xaxxXrXPFQfdn35X3c+pMHddKKvbrD&#10;Ur1Rdngas8FkZew54bNKDCy5K7PJkgbaF2OmZHX4CpzUizbosnlEwnZSySkYHeCYYRpeaZTsZVp5&#10;+SuTNaNOlm/TtWwsw/bUNFaUmf27+VF7Iz2RPWzbXGb0ktt/5gdv6bztmVhjOf+v+zGyf20Dnqas&#10;uTzyGw6oaUWutX8hZupKrCusvC1Hhr1yEwMLURdmbIgeSItnHuRxXtS54r+utaUyTY/5YcI3JWIh&#10;cV/YzUaiX+hdexMWLGR/Il9t2hmNn7z9GHv8fTom3xkDCT9PrpGeaGvilJ31S8vrlRhYGk1SH3TX&#10;2E8q+oHv3XuCb8L9Gu/bkd79fkrPbr3V52DMyw7B7qQQE2rBOlV2CXev2MI6o4ScDOu0FwNrVhfX&#10;m0hP2lXbsojtRWwX7jdl5ZWW04mHvqZ+FtNK5ct7CSdp/OqQZJix4nwry0yWmiIfuy2rfHG9ey0n&#10;Td0Zlm5o7FyJ0ywfyVzPLydfUrtE6jj23iUGFrNRD6d1s4RHQZXSgu/0Dnb2h+JdJCCjHz/j6PNZ&#10;JkyzWtKZKrspD75JQrQ1Nk/4F7Qk5GK03ohtMZdoXfUMWyZ8mQ+cyWpYp3V+FNOq2lk1izbO53pb&#10;G2q9jX5mxPRMWrXJIyucEAljpdc8/NmkR/bqXD7Ss5t/Xq/YoAcMxmFxDCzzFQ7Jb/T7hbLvv99w&#10;Ywybf8rV3XBYdW1L8ll1DsnxXHfk+ZkMPYd5igXjZz6q01Z66PcYWLhI7ErB9aLfX4FL+gvZoFf6&#10;r+gh9b/OUVEMrJh78hnD+5sJoDGNMYH8OF3tycjn3jk418kWcl27nNfu+xNjRontPPOD9xr7k/sx&#10;4+dIZm5D7Cuu944Ncz1Nv2DbVfYMddy+yEBhxL7HWMX6sc9mPvFaDCx7Wu5T7eHRD2Ga0FNBXSv+&#10;6xpHU5/Av9nG7VhROtvlfX7C+DB/V9KRr7btPOmvTftT7d1muzZ8uDt+CvVmltP4LLxbvl/8mtUH&#10;3U28J78nunAGdOXsZv+kaVIL23zH/qf07J6gIQYWGPOy2ymxfct9me1XT7kk37kE3Bbv/9N8U1Tv&#10;qq7IBo5vxTK0J8/YhvtWtKikxVa/j1B+SiRm7xnUPb/91dKVt9Jzq1q2cFs69mpcrT7f6ir12o/E&#10;dNfKa+XAPfmJVZqfWpNcI8PlNvRlzYWwQezsY2D54aA8v3ojjVPbntXSLPxBv/GJ0vrHCSdFRZuy&#10;UT7rZ5mMfMZOldHoEvL0IOZlYubFNchJLVotORz3Ko6BpR70mFaWZg5L9UgnWzwmT3OpM36qnh9X&#10;PVrWdI61B/aQDV5WH7hgmDDfdAzYKTM1MlA6eGWA32SsdBSGes7rFRtkuHcxsOrofTMGFnp/HDOI&#10;vTXLj+Sfzyfbin/sem84LNxt4XsRT4pl7shHek51TuzM6DmVofkQbbcnPPCDx8DS2cCvFE1r11rO&#10;i8zRp9TVtlRc0rJdNmNMfeJlX/GJXum0YGoHFGbK5wHJmaf1clzEmcKVsGKv1noycaNae1hnRv9a&#10;JtKfeQ9jxg9rXqlsbbSnMv7P6eT+jfyW8WfGh+vxwDwX+83y0Wx5umb7hCLfsktPMVBfQQ+mS8wG&#10;GgOL+JENhsVUXONTrvFQP3BdzN20DM6MOcJquMPHRfr36m3jea3t1L3Nlp335B8ekw/xdz1z18Zr&#10;S8XAMmqyxMDSS5fupx45V9o9x7kgP2OvpC279j+l52q9zmHJJGorhd+Z0o7ddsXpeFgTedZW2S5m&#10;qSxNfJPdL6RYsD2G6x4XNnjGdoPofcwtYKCa+Fa621eZLr/Ky9P9LhIW9Pg381lxPCzsAfQcH9tZ&#10;+v1QRGAhHwtqPr3Lc0X6dewZgfUNbyHUEYmTrYfTonmmU2kC3Unpd41FpbN//VA6Yq9281k/l82w&#10;XdVOt9xMHW3W534UA2uDTynklHhGfdTwWZXfmcXAqvJHqYZvcj36u8LlOwF1OEwYLqWiLL+RieTb&#10;9wxSXK0xVpedTha+QM6hpuzVMVgLnzXyUNo3MqBPyt6R0TFqtnEaOsUefQonJtQYWOiXFXt1h5N6&#10;5/2G+zHacEXH41Y4O5HRr3NmCrNB81v0U9ZpV94mvgw/xc9bMvJPyTRMlhMc/OhCPQl369eHcFgf&#10;WVeFHjBmZNFkzkvHEtYS+MfSr7NgWDD1G/ViVNt3zY/ZIraZ9LDOVHqtJxM3auLDiW/ndnqr7Yqi&#10;vmD5oY8GX7U27PkkaqNtbaJxYvlRu3ZtmLcx9m3kn716uY1RX9RZV6wpMbDKiDXLP4OTepvP8hVH&#10;+lowAmaXvhLDcti5E5vJJsQ8l7TL1Azyu7GcFrzP23xTnvdZxjLb4rZu+/lFTurctvf4u2RfyJ7Q&#10;l3zBAL77GFi+HwbBhL3x9ulVV/aOnt3ae/vl37IHs32WrBoZjsmPGHw/z3v1RZo5Jt4PD/mmB3d/&#10;5VCjphN2NlzVDZvDuGDYpWAMqA8lBhZxUpyOWKpGpo+HpUPMOCxLN6xWGxsL9/I1Bpav/jMGSs+t&#10;ynb809IYe8cscTyBOw6w8GvM5lHycxyWjnVsl+hRtWRR7Bg7x8UeT79LMf+XFhg+qjpisib5MIX0&#10;s0ykP5Kf2NnpP0YqjkO1PY/xL9CJuqBUnFtjYEldxjTZWZXmqA3+fcZksSQsN35HRs0kHpZ27In+&#10;gecy+fH9hn6G6MQBTqnUHrSxTessZTKcjuSfyj+vV2ymp3AcA2v9PsornBSugrfeb2gjjfp3jOOW&#10;G9s+bvXJg/SFfM1iYNU4ULwO2Tg/jTm1K5/RaTI2hZ3EqHokntegnyfQYw8tLSwxsOhBiPuzPBp5&#10;hTmyyUZscP09D/VWvT1LVduO+QH1clqNfSwOF7Q1OrUv0jGwsAA6S0XWQicsb9Isv5tmnbVszGGt&#10;Zdj+XaYsU2/sn6jt8zbGdq7lWxvYJ3fKrvtuwUxhtqTvTF+E8tiI0SpfJX/AGFiV//JW61LJjIxd&#10;2Lus00OsirFg5Z2G3bsFP5DlyXBDF301+vY8ttTat3pRyXVwwmQNMbBOmKxIz0MxsDK+3ZBZtx28&#10;9sI/CZmMnpXMMLb791S2XNvPGFjBGZPv82us24tnYZtnWLXesm/HeoT99oKHopt/359XBoq5qjie&#10;1MBkneqc3AXw7j2dnuz8ub0beri9FgNLt3rqvTiOlbrW+SzjrSKuatAzKTvwWVoBOtBjYDGBhV2H&#10;M1aczrBXUdldPV6XbY6d/otjYNnZqg2D4z/lKHOWlr9m8rV6FTR5/0f9Q4alynBSGBv2QZX4JNKh&#10;DYmyDdsl8iCwIu4mYls2mBdtFViPNgaWsVdKWoUsVRgby7TZOXHlrfh9grN3CIokcVWNfuatqn7m&#10;ufRX1hhK8r3mp0b2SudUGbgvsVfapxP2iuuVtJ4Qf1QMrNL7F+NqrcYb679bl7GE5p9yVbYcFsWZ&#10;eopjekrP2xzWXgwsehxSplV/QPIWf9SzVz0P9Va9fbv6tr9db124Cv+lV/oYAwuP1jD/h/yU9pfJ&#10;RGmfSc70RDKss8rEHNZahtuyy5Rl6m19Nbd/V2Y37ljUXzm+bN4XGS5swUzpOIll5n0XytOYBEld&#10;JH9E9upoHX5xUHaBvrzI1XmHXXqWVXmbRQq5G51d7vjhWtnz9q59q4PeJ+XRfrvvgm0Z9ifyz9fs&#10;l7V/Mn36Tgy1yk+5DXhfZL4v4POfMbBmrJaOeTu34vTmmdT2yRfHwCqrht732J213XPZrifLOvku&#10;KSuPGpt3Hd6Kt3VW78w2am8mBhb7p+ztpQ12ziCRp6bvE1T2Sru647OCdwuyHi2l896E7TKdRT+W&#10;RbnicAvBBFacPuOw/MzLz5HOdO7wXPrEou5qlMCSnxBqtCb6TaMlc0yWtv5QI98tt5XJp8KSbJgp&#10;U6r5nIbDkXPtw2WHdMRtZfgsM0d1lhhYh612iCr5zKqYeBPfiuwZ8tsYWKgFX9Bs39KZhZmqpJVz&#10;Utn3EhrDhdhJpNPrclao1GU29FwVl9We6+zUnKIfHQs254S90hEwYa90bpP5YVn2joyfYfU2QKde&#10;TGrD8SUnesqGGH8HD1SGzvobPsGACPu9Hz+r+Gh1VJzrrM9z2vGZ46ryNtfex/ND8Cy4Z3z4XX5v&#10;6ORfzr+hv4VU3Sc6ot0/HgOrXCPlQexHcU8ytgGUwoaP5LC81Z/FfHF7Na1XOoHFmIfNM2UeiNkZ&#10;7MVG9iqKCRXHY9J66xwy1TmXaTmdKnOP94n0sA217VzXbjysGQtm1wz5hP3M9c5twKzk/pzLt323&#10;q5P9048Brt09E+lft4vtNG26B5dxazGwMGQt4ozNzPLnj4xd5SvCK/Xq4xK5HusCuxH3aoOLWTMv&#10;p6xKx14VbkX68IQzanVuszlYd9L6b7aR64p4KFnv1vbYVBvYYxpwz6N8wWncJZWJ/HBi54t++6R+&#10;2R4/Z35Trw7X2qIvtPcV09fZ4GcMLDmcsN9Y9OyV3C9c/k1isiy/81F/56GLB9ZHv2vRa6feeUUs&#10;FbNamff3LWRQ4+SdhkE+7gpvxcmKWLAortYg38TAauNYEWMldpZoVhP2Sv7qMv27CLWJOioOmaBs&#10;lYFPxhhYu+xVlQex5dzWG2nsTOQthBQD66i1PNPAwNAV34ZllNYx3MlIDrSd6WliYNm5JjYY2Gno&#10;d2UxSj7L+JZk+l9mqZp02clw7K0T/SzPNVH+1H7dI2ortFQTx6qW3X8vIXSKBmO7dDop8aqa+FZR&#10;rCspCw0cDws59i0dOIt1xVwVyWufLcrKjDmz02N1+SmhDz2cB6k9OpheSutQtbo4fa1esVm3zGLy&#10;MgYWxjrFVpvHSuPYWGdxsjDSSOcinhquMpbv0+d8Fr+DcqWHrgJ+dkrPNDKcFM0PYfysjEymrkbm&#10;K3BhDbPjk3SWgfpdRhom8ttxstBpVU/WBnBSekXnbcA1YjXqhdWWxWKl38pDefrB9k79VuuChZip&#10;/BmR/rXJURnYiTmtSc/LWttNz7osy7dlq/79fG5LlN7Tz21vvcRtZJ3zts9YMJ3DQz/v2d/aGfl/&#10;V+dZX896Z+3/jJ3mZ3tSUmJgwVmfy2Hxs9/n42Gp+3RUyHWEaLXljWkec0pPOjLcCsfoCdJHBZe4&#10;JC1FrEpJd7bFdjYTZWDDXhyrXZ9k2u46j81Oaa+kOc5URs9K5ujwRr/7s6+Xx4PrxNN+9GMkD29f&#10;62vrqc1xuNd3F2y7xHaxrxqf8HjO+BPe+F5jYGEvjROlmga7hHxOJ8+PpmVbPfN6d/VH8jJnMvOl&#10;02dhWvFXW2/9Hs1X4J5vsl3P2zGzwvhTtIfHHaXtFJ7ivxI6hQh2f9p65KSVZOM0yvkp5Nh3wGQN&#10;rJbJs57hfYVVZx8DC7tT9K+fQxFLRetLOaUq8rqtsVK76VbbuR7Y81oMrEO3DYyWycKAkb/qqXzZ&#10;R2kW/qDf+Gg64qFIbpYcyjI/xTo39Ef2cP29/RwD6znOxbAr8REOaXX7WWJg6ZnUcdZTOSyVFNsM&#10;npjEq9Irz2U4PSnL+lVnVHaS3/NfbCdO94klccZKWyhD6iWuSgemnI4ZP3WvXuiRmRFPtqWP8JSg&#10;sFfaZ8Zk1X4546Q4NtaVOFk6TC6xXefjlsdVnvMqmMrhmV32iuaKsGxGZqPet+Ne6WhJ2QPeBNc8&#10;JtcNBkpH2qWYUD6cr3JedimUboclaEVCp7c3kocf9Nt8gnRWf8aGmUyt1yxEu/zpce0pzcde6Zyp&#10;YT0sH+dXna38G/loXd+WTL2F8SEPVG0znVFd8/xWP/u5r2W0JLZ/XjaSz/Fx0RjgdkVtnLdrZ2yU&#10;awRj01ZVW6x0hQX1oE84f4w0JgUft9JqAP27sY0ClqQyJm1crWtM04QD2oyNZRPfKSeVkXm2XZM4&#10;X5igYSe3kfM/PE3cllNgz9qg2nhsnHNhvX9s4T/l+Fr918YhRki+7Bm/tqHHOLjGJ3JHcNzSvM4Z&#10;PcExYXLBWRWnt3+vt3n29Ha9Vb/tIeUeByPE7tN1vah38cjfYKMG+brLaPUYP/WafrOZWa2oLrvL&#10;G36ZcWqbtOvwjt0rYQ7EDb1/GzPF+dG7CPt8HXqmh9mrJt3ViHODSmDp5qM8BC5nWDbzYANRZZy0&#10;wrkV5++mEXvLz7+iOFmcLwTWr3gLoTRBvFoeXE7Te7GxIp1Si9ZVyYsurX+0v56mmauCoH2gfyjb&#10;yJMM8S9NvZF8Y9tZvddiYK0ZnMNKep/dPAaWyEgb8b6Dmq75HK9Kh8CEyWrLzvmptizrmets4mQR&#10;LyZzh3lMDMeJEp6aSlrHxCtpP70S/Zy+Vm+1GeNcesr4OGeUKpc372v32znT9B2XJeYCk06GhyrT&#10;UydPM0lKT6YulfEV+guwV+YlmeXrI1KdYpVpksvlSD/JWDFz5IwG+CmdnfP8lDrSS6GsXssbelBq&#10;v95dOzfl4X8fJbVdcmKNNuriMOGtdmNIRXowRr2ut9PztmRsoOt9QqXN7I/qivxJ40pXjUyNK7+x&#10;znXb41hXmTHAMs/Iz/oFm7LjG5eTrKc/aNyr0i55tud8mV5G8uRWv+dsTsTUMB/EMlH+bTZnETNo&#10;0L9ic7DO1ol4ke7YmUc4rFs+3LT/Kf8/q4cWwu2YUPm+u2/zaOclnasxKaOReaveJ/rsVx/YNkzT&#10;5vnO2+dHjX7s+Z23qum3bX67Xo6BpXc02neZdwJeeq8fdk9jrKson/fqs3Swn8+wWqcyq3pnDJqU&#10;wT2FzsZtrCsdPha7ytPEZMlBbuGzIlaLZAYOy2pUPWqCWqgzc91kl0fB5URpg6uicyhrY3PTwjcw&#10;TbpnviZ6bF+HNb2LgaVruz3CnqdxxHYu0+IBM3nR4PmqDv/Qb3zSaYuNRUWb5KCHOSyua8Jh6Z8X&#10;fNbKTtkpKl+wGQOrjZfkllTuRn1kOmGmWNK/B5BzhncOmnzmXYTDuwJlvFuMLeenJEdniBnDRfIu&#10;M3BYbr9e1XbIi7Okd9krHW04KbO6OH1c0BeYL7HZnmCj7zAG6oiKxsMek1V1oveh/0PS6KTtujBu&#10;awfTr+hT/BHuyPDNvJLNGM9zUlYXzVEpO1MsFT2tyshbq40msGtER5qmzana+1d5olRZuelLMFON&#10;TLmirSyM3tezW+/b8n5uWMaltct6xOeBlr3CCIYk91qbH5VVv8F79B2VbeND1VJP2ZCxPxfTarQN&#10;197c5kzbR59AW9T2+L2Ku/217qOxB/PjYf/9j2xPmTHkTBkxsH4s3mrKjultgqzvjgscm5UrzEjH&#10;WE3ZKBlfeK6ue4C7aY0flIuNZYtBWC/G/lXb2IY39Kz137M/ZzN8OHJYG37bZJfQvxGH1bBp12Ki&#10;PTMOL47n1ZhsrxG5oXb/Iy0nJU0MrCc4qbfOs2bslUwEb9v8MfWiFvxK5viAwHKclXbmtsauY0Jt&#10;sFQD62RlJwzU7XozOjMy7AeWt50bRgVmY03P41Wd5av7nbciPZ4/vK/Q+KxWJ+7Z8dtt61M9OWIe&#10;auCwTnkrLosrWp8VYTO3SENy/MaO17cvR/oQoRhYtq0rJ3Di/Ou8lQxv2S34zeY83cTAihioiMMi&#10;JkL3pbPPLlfVyLNCtd8+O2ndI0q5etLZpqFzjI1l8lz2NI3nqCX+1Pw9gA1vFb4r0M+GRVsUr4pk&#10;mnhbNT/DZLXvKyxn0uoSHz44VxKfv8Re6b72qKVnr+7UK2XxdAIDn1i56H2U3xlLhT4Kx602ezLm&#10;6xhunu85p3J4LMNG6bRikwvLD+/vm8hk9EcyZTord8HIuaMzU7a294jIWJgRgnz1esE1gmsnzUnt&#10;ymNQ5/Vj/DffFWrd15Nul9X4tjxIFtu71V5YcT0y25zzWRhh51wSE0aRfO4dfDx+onojm9dlWy4p&#10;kh/zsSWZy2faPvqkzBpT/8dM3G5/9SNh7Ee2v23Lnj8zvm3r0raoI8Q/B4Gv84buCz83Btbzca/Q&#10;yxSrpbQd5wWXeZbCIiXjVckaUSfBzfTq3W2XuJhNG+hdcnf8VvzQcVhTf77ertd4Ll7w8v3exf/i&#10;WGDT9Ov+0Ukhb/879uj7fI/983HpvnXq9KBm3/fKeQSn3z7Der9e2c87gWX74DAGVurdfHz/nog/&#10;hbs/q3k3jlWGvSKZoS6u19KZGF5NXDCOEYa1AONZ03KDyCwVx7oK8qN3FDb5vR6tdqiLY2BRrKsm&#10;Blad08bTJWwgkO9pZqn6sjP5jExvWxMDS3cw1omytcFzOWxz+vzKT2FQjTK6OVqWFe5AmqyiC5bK&#10;tly27xJ534PVEy5UWfKn/JT+dcFbDXWxTv7jJL+3gWNgRYxMHGMIh6uis2V2kK8ODmNgNayTdFTH&#10;TGXeRdi/Z1CeYfaxtPgdhfJXr7dKwv7Zd89//YyBBS9hlH6ddL1C79lWx3M9j0/GfqqzRJ10jolz&#10;wmENfFaGb1rIRE91nme+MB8G7fpVnsfaSo4lQ6ZncEY6WjA/6n9SfBPHmxu4KqhL6TllsliPpXft&#10;xLDTzYOvSjW90d5tdmzBcMH/tAxqL7QxsFTGemee3uWk4lhLa/3YAzoBtLaN5duyddTFPNGuPTyS&#10;x7I28jf9uW4v2+9tRKld/5zb70N45v+ZDb181BeZPmr6DnsmjEm5qByDQPqHZLKaGRIPv+3pd8uA&#10;lGnl9J1083erybyt3gMzdVl/Z8NmDKzH6mX7n2rXV2iLtWvOcz0bAys1xpax2HgsPTiunhqfT+pp&#10;Y2AdXSSQys8YWEuGC/cLOBPh9FOnflUndjjHnieKgbUb9yrDYdWVUObGIebUgodiOmy+k2/1z+Uz&#10;dmbaLnXJ+ku/RGnfJyge7pksyfH8Sl1pV+uPa2cc1uz9g8pkkX6MluP/0xhYLQmFFdPPqjgW1Txd&#10;TrWS7BXrj9O3YmBFXFVltcQVujvSzeaC4cLD63qeqt5cfkKuSuu1D6VTXFVQK5dt0iwf1GvckFIA&#10;DYOj8gARthmWWnYVA4sZKCWMCp9FaY6NxTJRzCzmrYKyTb0N58X1zm347mNg+a8RnRezs3ZZhVte&#10;6ZTLi3i9m/ln7y7kcTWmJYftz4zbhUzlAmTcHf7JsEj47Xcgv6Mny3yZTma7oudLKfuz9UZtlIgS&#10;zaMOmW51hoFfMPXa913+yPjBbd6qr5f1eFpHVGSntWWmxx/z+PryZHv3/abzah8DS55c6aM1bSOO&#10;3c7Tu5xUHGtpXlckv6uH2xIxRBk2KrZHR0XoN78a9/xZfbJTL0qt+67t33P7+/GQ6/ddG7i9c3tw&#10;xGF+lhH6Y7NX0o9lL2rbLiyl8pxg+g44WY9GZoqYnVuxnOZsC6a2Sb0Rm3PKvOzFHpq3l97JGLxL&#10;DqNog9O51JYN/bv2fAX5L+eT19i0Jc/VsWY+R/2MgZVhuHzf/hb/lYiBlWCphv2zr4pnZRcyuzzU&#10;GzZscWd6r23bXOkuj2kVxauSo4IiQzGzNF8PEuxbxkD/HsMzDgvL4fH/IQYWNuh2YkVpz49YLc7P&#10;cFWbMuVM6VIMrIirqqyWuEKdkmS4Dkljr1Bs/HC+piP5CVcFeehM6zcTuKxmsZ6oLi4rPa1PD466&#10;d2NgQQ9RSy2Po+3ZioEl8tKiGT/V5Mt+xFktkneZM26L2auG/5roYXuadxrqLGwPro77B/Amcr3r&#10;91tp/RWh1cXp3XprWb1FkC8hbzEG6ij6nBhY2XcX1qtsnxms43bGFWLc1g5GvBLcA97mpFo9z7BR&#10;ptNmj9Nf19+2H3PUwg94gl0fadiV4vOMdl3MTJUra4Or8gfVCxbptF4vWy3XaznioeoA2bDzMzgs&#10;EDo+gjE7/WpxBGxkz9grbTtmM+KhOL37PrtIT6uz1rvLFsV80LotUbtanWvbVpwartW5Pe7tc59H&#10;bVm3MfJPxs+RH+KxwfbM/basV50lMbCMwMJq9UOyV9IuPYzS5962uFkMLPyWUE6y2jhEunUT0YbD&#10;wvy8YqzWsZyw6vX6z2Jy5WJgsU5bGG7GP7ralsZvOC4t7d1vy4Ip6/TP+67YoHxcLAO/3YqBde5z&#10;/Wtvw944PLP/Cf5uzqZtxnRb+Hlup3ORdj3aXeTPGFgLAuvLxMCqO+QMr5SRmTBNC95q2KVn5HF3&#10;2bBdqmfIz9gc6fH3G2LFR59i3XEqCmdPYsgRLaRyWMhBnKyQt5rIDLwV6dRZSHVyDKx6a4E9qp1h&#10;YZvLNx5Dep+3YpYq0j+wXbauNTGwPB6+7v6In1rzVtLFsisoD5oXadYvt/ZatlIJ+q/uM2GguJRK&#10;4yzTPvgr8oN0UwXJmCX4M+cH+llmWpfuEYuFk5hBqGnksJp8saSVoVbj6FX3B/MYWF62/FW1yXlc&#10;zaF3FEqXOqsVyFR7Dj1hDCzWP7ehjbFV2oj22LDCuZLWqIPspbTuaKyuTDqyp5bVJ5NispwG8hjw&#10;tPhH3hl35T2DzFL1XNVVnXWM9eMtw1vV8XnWruoHgoVC9opmBvWrXZVNmt8V2DBQ/DyHyobyvQxm&#10;gNY20nnKgs3KZvQvZSgGFq4RTMD6neGt6MpKyYNT0IGclj/jmOhn8mq/vjPRrne2X0cgZoBH6u31&#10;cL2RDcy1Rb7lmQqu0jltxV5puzCnBXzW7vvsIj2c3zJTOmZObYjKtnWt29LqqfW2rFbVk+HFZpxX&#10;nRfGdnnOuc+jtqzbOLMHpdZ+jvwQjw22Z+63RL1HQYmBhVVVvl7msD6b8zp6A7OlLLn4lZ/841i4&#10;ZO80pCE6sj94Uj1yW4086Qy5ql32h3WGPBTWLNt7TPmyqF1h/iZ7paeBrQ1oKbVXLSyxvXTvumRz&#10;Zn1hNo/6z3y7qOu4IIoPOX3mt633M6J3xvY+5pM6Blqb5/lNv+yOyRt+Hv1ZmUHypw6ckxhY2D/b&#10;T4IT0ax25Ze/3Su1g3uq8pzO8FN3ZJ6rN/KPTZp2T+17trInRz5W4Oa9hGWP4/kzmX6vzjKTdMNb&#10;+R5qpt/KZuTt/mXQhvvNSbvObK67jFKWbbB9F0aOLkiVolJaamCydM1S+SlvdRo/y8oq28VpLIT1&#10;HADrWr0vK7Ejda7m/KfSPatVz8ts61/2JDg7C2Ng4QTOz97U5+Wx8iytB4gLmTmrpZumUhcxC/UP&#10;+md8VNRYJ83g9EQGqseyrIdlSLxJZmSGsgGflYmBdSeukDtFRpj2o3zruZK0YvVOQJfhWFdSSq9j&#10;47A4PdPZx8BinTs2lBo5Lo+/H1BHg7buHQ5L5105HZtyWGN+ZE/VQ0/J9KAbp+/EzYnfcNiOfIzw&#10;XJpZqp6ryujEFZGrq1x3C3nXedYu2KYtxSSCp50+KXTpMln4KqhetzXG0lpWvV70VPbK8n0mKTKt&#10;PJddp++UZZsvpSkGFpwn1iAGk7rhfrwq75YneCu1jbp6TOsIHOJwYWyMZTFMVjozMqgXkpweyp7G&#10;CGt8ztruxMDCaDYPHDNSTbO1NZ/lM+mIzYnebbf7zruMDVEbM/mRfvdYnSO8Z9e+yr1/MNJT+yX2&#10;7TN91/qn14kRGMmwf3Ad8Upqs4f85y0Oy0bya/pl9pvbj8mRr3Td2myzKstYRZiCD98Sg3PlXYcz&#10;PTmdlRHrmTJnWwKOZpeXmcmf+ieOLfUI7zNhpmyPcZNBm/ZFWW7R109waq1/fKlrx1KOgYr8Oc9/&#10;NubX9jVF10vDQtrO0GYqeShaYzwprjaJ96TOWsR6Z5mMfHM+deeM6TspG/mn5mNvVvZO2A8bczRh&#10;nWh/PvJNtl7NY1rlWKdBP9sw2FNXSL8j83sE5q2gs/7Sa+SwJnG4grZ4jcymYeUtJwb6TkBxYcdY&#10;De8QNBnls4K0dsVEzzwelv9K5iiE9eKUscIKjvMsDIJn0+WkLK1f3kL467d/ktNT6bKjL3X7I0lP&#10;c35GRgubnlZ+kl9PN71iyxEFDT+lGfbJ8FasJ0wndHK9oQ38B227fSQNAuvFd8/BVXiOqqfCLWml&#10;NuhLPDyf08xAMZMVy7OePW4rY4PaA4+J4ThRUq7hNfZK+wjnVlZXJn1ujw58tdke+Aoq2jJ0xCLd&#10;ioOm4w2gzIYejIprZaO68jphrsrj2SyeDdKzjubdgvwMJJDJvIvw7XcUfmIMLJton+KkpF8yPNdt&#10;GZ27xrp8bPT6fW26Xa+tcWUY1kdKU3tsQZv6pPgc49hHtT5aw/xP+VH6KnOU1d/aVu2M8qP38WXe&#10;eZdp7649GZ0txzRvY8b/CXap61Ofx6THI99WmUxbMjJje3E1tb5l2ygtQpVlfpu9+mz9zfNb7JcQ&#10;gCRgYaL8LxerKGZ5tt9bt8tAzeQf8s9jzNpu/+blacEwliqKiZbXeYNBeybemezBfKl7J72wM/Kh&#10;3BEct/tlvwrWCfves3R0ZhSV/U7OmF4/U4t965RZjZl4LCQUlxZ3arYKXYmHZWUH7inS6Sse1dWw&#10;TsHvMKJ4VX5PVFph+hs+60a7ON63xcCSk7Ia36phrJi3CtgrZrXkgmgYK71EjNuSPu0YrsJk1RhY&#10;fl8WMVYvx7c65bzsvExXbU0fX8c6foyMf5KzRnTZ8bEndZ7m/IyMaJiVPcn3AloMH1XBTBP9bScf&#10;ppDOSVqzorqishN5rstrlINB5Q4uszZSFhaK/lka5ssVPn3Tn3RaQ2NBj39z/KnxnYBVUgdIp6eJ&#10;XdVxW6xfe5Tsn+mp+s13oqDyUEjryNCWPp3Os1d6ESxsEBl76hvEwMKAwxn/Fnu1Hg/ROPmYfLTo&#10;bKzatVCJAFstdjmsjLzJ9E8/7sfb0pG4ilf1hsw0BpaON+ebviMOSy/1GfOl40eH0hO8VV5Pb48/&#10;CE/waNi1NZxLwE/l4ltp2+EH0mMem+TX2tkSlm8tZPlal5+A9PXGfFZfduSeYjaKy671tG2Zy6/i&#10;ZNl1W3zb+irySdQXc5/nWLbI/ut1RX09aaNmyTObX2UtjtmliGnazAf99AnsFdd7XEjSaP0cT271&#10;W6wamKmzfIU/9FdymZhZ+/o37Dllpl6082K9mNAb3qfjmLzt15i1if4L/bvhfx8/y5hoOZ137LfF&#10;8lJ779S7d+2UxfXETh63RV52jMelS/vkmsZpjl7MxGRFvyX8mFhRiV8yKiNDvzf8IukM14Y3xZdV&#10;w+9iiISacFjMWGXSu9zWszqJvfKziHLHx+xVhhGL3ktYY2DJ4DVmSvZ1Z2lmr3o+qykrg8s5LNKp&#10;F4rXZTK4dnQ206M523bbPuQqY5VhtYb4Vqdsl51b4abK4loKgSUHWEZg2d+klVjqlxyW6jL53XTR&#10;j8pqDCndVdQPpUP2isQ5FlWoJ6GTVDb2pPSjsBxfLWJgbbMzqpfYGTt01X3YNAaWeHMV04riWDVx&#10;qSgGVsRt6TNn059iu4r9LSlWy5rvbFgZG6XelMurPjd+NK1jboPDOrdHGK5yXcjKWnkrY/EwPh5i&#10;oPZiVJVrDVfTQzbQs4uTdrkfFFDxGeYx9mpgoDCT4BmRpT+Gk0K9T9VVpmPRWbgeALzqSP12Lul7&#10;4rBokWn4JhkbZ9wTt/fJdF/vBvNlCyZrIB6HeZlcfCv1ALQ1XE+Ur2NA5W0Zt3SV5/xzlsrbUnXG&#10;TNZcf1tXJMP5az3s4TYd2ZnRmfHbns8z/FrEi+XGyby9kU/a8VC2acdIkRhYWLtl0LwXA0s1v6hf&#10;R/65fm02VnlZ9PSZ3zXe5CHOyJx+zQY8hT4v+5adz9U7ckwfwitd7PcMl/c92v/VbB44rC4Glu4b&#10;f7JXr5x/ZXzr+wrZZ6p8vX+3PXYTc+ourzTZw6ff93e1LP3O45Qv891WFA8r4tFUv8WhVh/OOCnL&#10;b95LKJKcr5fChLFinSbDMbAa5ktUqPwyBpYxUBlOqolXleG5sIIXukqHVZuDv5rLTb8QWH9UAqvn&#10;sOYsFTbIx0c0lrRvnPv8VieXhaQqki879fTroeSrhH2Me+IslEUOpwcZy7gkP7EBlo+fXv/nxcBq&#10;mClxvD6jWMe36mWkRX0srbMYWy4/vK9wokc0t2yXnO4T7/C9xcDSUSinbKAnbIRPY2Bp28vIv5Pe&#10;Zbjmz7Ku2FOv3Jz94M50/1H9sx0Da/G+v3kMLEw9T7BXVb89gXn7/YP8FOh4TmItwfQujvx+Y2Dh&#10;EgliYy3iZ0Vl7+Tr3HWtXqxARhthgKs2LIyrdC0byWdiV2XqWr6frrO55afWdu7an7GZfdvK79kT&#10;s2C1jzLtzcXMWtuW08Pjh8YYxqp9z8dYxKNhaWKKWYfpV+Ck3rABE6Vfg9J4XYJ2+RGLcduxV/Lc&#10;QHvhEv+ybUOmrkuxuh6w/2IMrGc4tc+M5fR8DCzaPb48rj7Tb5h0yrXD44fpPLkj+BkD65UTq4H8&#10;0s44jS+GFafsdrAbXbBIDzBZGcbqVAbrXT4Ol+2Dhvhck/zhFx5lD1WeJ6JeswHvu8fvVOT5ehcD&#10;S68I3Cq17yJkrqrwU/N4WPz+QdUWyOvWSupKxMDiEyUMgpHPysjslo11BjGwxNWHh+vD3ERaHVFu&#10;rbJpraWed+q/6gd/HT4Rh9XwVlQqYqaa/IR8xraB+frAGFggX4TDUqKK3w8YcVIhMyVDYMJtNTql&#10;5xbsVRtjay4/2PA9x8Cy0yujIVIxsJ7isO7oyXBYMxm5QvfrLfFH+BnOc7wS/Sb/KQZqeL+hTXAf&#10;+i5Cf05SH0U4e2UT9vfEXkVxrE7fCYhF6WPic+3WhT2LETSyJdiIgYVVcMZPkc6Gw1rnsz2NbYGe&#10;WJ5tW9v5VL2tnqjePXsi7qn1z7q9EWOVs3ned7nYW9W2DKvV2kllxdC/VAwsnTN1tdJr7cEYWLr5&#10;l33XdZbq6bJvsVcrOz+r3k/yfxOr60YMrEbPJ7XlS4zhxoe4mbRr9mcMrI/8jaHOkVPGbRUD6zS2&#10;lKx70qefxGRtx7GK+Kkz++2+YBFjC9GWy30KxcCKeKsoNtYQA0v6bva+Qu3S9v2GJom+1rnd17Jy&#10;/hMxUJ6Pta+5ITnlsx6Qr7Yd1QYxsPxQtWWsYpbqjrw4Vk9G7VuTzQd/pc8i/hTLa3rCbam2Rf5Q&#10;72haY/Moj+d+HxYDC2e65fQKvBWd9bYRrKTTurhU2XcRMjOlPed6TOcpe0Xy4rESD6vYAzfrGb+c&#10;WOvg0nbxE+On00/FwKp69LmifB3zlB6no6UYdR4TrXov/07AKA5ajoHCyIfnazrDcMUyaFev0/Wj&#10;jfWKG2Jgyd/lCUCdB1ZpZqCGsjSfrPTs1vsF5NcxsOTaiWI2lSuLZMocpd14kT96qCwue1sPHtLp&#10;Twsjn+z46sQ/TAaZ5doWaxGn4WdrqcxvYzrDSd1hsnJxuKptGXaJPRCn121vy7L8umwmBtZ+W2q9&#10;+z5f25/p62Z00Vi6WBYHOcfa+jExsD6f7dLmGruqi5WA3xfYljG2lP3yYp/nyrBUl2VejIF1yprF&#10;9WJLN/I+TzFog378Iua8X3SCW8iE7TX9ZzGwUvojBiph/wPc39v9MunfE5/X8YNdAObqnzGwPihm&#10;1oUYWM3b+ohvMtbpEnuV46RuM1m47yA2qk07PV9kWD4qO8hM2mL7PfolSh+Xav3+QbkuKlcVMVyc&#10;H3FYesnpmtjHwKqMlcacmvBWuEJHDiuXH8XAOq3Lbg8kMqx0V4mBdVQps20537qSjt5dyPmctmdW&#10;IYGlN70RVzWwTpBu5WXfYh/mthqGq4rgbW4uT2Upu02yzCgvgAR4gf48u5y/djGw/L1+q/fKCafg&#10;OmG0dJ4TWBF71cS3orhXWt5ZKk6zjAyNCW/VlCUZ8UbVSe8rpLhaLMNn0qpT3VniUiGte24t9bXT&#10;cu5WGMbjDNFiYKG9HA9Lu66QbuhTkfH+7cdJlA89tS+y481rh3zEUq34rNqPs3HLttG1UAmCffaq&#10;Z6x0HbKYU5y26yLzfsM0qzWpy+ecrA1lqrXVzlfK6N2LjW2F06FHHXq9REwT59OVdStm1lucFCZ1&#10;u3QsnWnXG/awJZH+32002IxUCCy9Ihreh3L0grjIW9mybNp0ucZ8yPxXgrHKxeGq+jPsEtsQp9dt&#10;b8uyfFOWmBq2c23zflu4N3d9HtpPI2SuM/Jhhr1alNUh2MTA0rW1aJ7HkzqKFBlOr+JPoaWfGwNL&#10;u0E221iOpLlgpmQYeTwsTmMaYq7K3qEmpazssWCWdCi/ydQ8xuOwbad2Vj94e+/YwD5BGn47tmzF&#10;n5we/bbLstV32zVxzcJYXfQuPGYHrK+j8RCOk469asaS6T8fV2jve/5Z+5P9tooNl79ewnppgZ/I&#10;tGNVWeZjz3xMkSETBDpJ7m5WkdFZJiP/kdzTV6gr8o/OmuR/+betv9gB2ZRqOxHan1+Kh+U7ml1W&#10;K2KmEvm4o4T9KZuz8u4Zaouts/CnrrnCRgXvIuTYVcRbWamx7KDH9YPMqt99n3YxsOopEq3dmMPr&#10;9XuPvfJ7ZJyTqD26XnCa6sJfwVFhH3LMHiUGlozIu4wVnnWPejif08Jc4FLQYvSNDRZ/8Nfz/FOZ&#10;SZwsltf0KGPmot5dG0S+xsDCeJVaNH+adnbJZWDVKI8fyOp5uSmVa88JrOMKDNir/p2DzFKhFvuW&#10;0WExszhfvdBxW5pj8qQBbZzoOXvXIVqktWjT/Rd58KS28Wn26lWd9QmSnfR37FU0Hrx/+3ES5c/0&#10;zMcberDK8ztcIoZrPW57O8/HbY2BhYgnG+wVM1BDrCu8ixPrUEYnzTkuf8p2DfqtLtMztwfzRmOP&#10;rZTDEyS2ObSNYmD5Q8pdtmgmbw9Ky8PRc511ZrvKN92xmeYHY83m9uz4Z9SJHNgZtdeYDh0HKuN0&#10;z3HxLbiqlgPislQjFmvUTuld7obLtmmul+ta2xDpifXvtTG22ezU38/O7Yze2xjpzHBbrf+jeudt&#10;3NUftWvpkzJrzMYM2YZ7DlrZ62iM3hXoK7JJFs9/8rsFszGz7BmyjRmDoXX/nY5phU1JnouxTcya&#10;A2o4mrz+c3Yp874/ZtAeiIWkLR25tmt+CPi4CTcXvRcyqje0J4rhdZqv5AJGhdrm6fy4eopB29az&#10;GyvtTP4SzyjzWTdmjJuz3sd16jGwcIbilJCdp3yFc5+/gA16YZv/y90Z6EXMqWseKiMTvrMvoZ93&#10;460eui9o9NT8usOSFq3bEtc1lkXOJAaWLfMaA8tjVHHsKs4/462asnJZ4Dax+T7mpcl7CfnOriOw&#10;jhOi7gzL9w90q3CVvXJuyz3gg4jPjrT2uqEpD2mJ+Trm2OMtNPUthLqrsa65mpZjsnnZml9kZP4y&#10;AsXOce0JmTas+ahOfBp+ivK5bCTDca+i2FisB22xz6YNqmc/BpaWsnfDcVo7Z3xnnLmkSJYYWJVp&#10;klKVgcJvDCGvVzARQCUd5FdOx96h4GUb+Ug/2dBwWE2+PSRVxx/3h9oKnIubP7+rNMaPHH3bOyKd&#10;UWIOCzJB/z6cX6+g/dhVeTvPxy2apDJ2fUmfphkovaqOkZuNdaUjKKf/kk7Xn7XH7G/iZ50xZdxe&#10;eWJZHntgosqxVyuOiXkuSZ/K6yB6pt4resrwcRsCe3b8M+hk34btBetE+yMf1fpoDfO//tXzOV3G&#10;P9aVhtgay0Z6OH8/zfVW29ienE5uy1wPXe8tm0b+ydW1tvP8HYs7/cJ1RX03z2/buy7btj3y59ye&#10;TNnGHr3nQA5W8PLXkJNimYz8kuf6UCZLf3GA60w+vr3SUwY8A8dJVnkOTDyOrB19Prz33eTTk/MX&#10;bdYoKlX/iuW55EPjubis1Ljqx1RdkZ6n8r/amNn125n86t2UibbL3Mb9WK4v+aXzcdNSCCCQVnLR&#10;/gVOjr5QG8Fn6b1kXU2w+607nfKsbYgD5TK7XBXtjV+Ln3XHNtv/Z2zDPezhMSmDMXx4UtgrHc7G&#10;YVm6yWd+KstquU4pq2ucjqXKYXma3kIo9uixpKxu4KaZtyI26hEOyzYuNHyw7Zb84Byp1nus6csY&#10;WL4BP5Qm+Sw/nW3lRY+zV2Jh5bCOf+CYveGbkIMPpzWDOamJjMpHMgsOi6o9t2eifywrZzH2Tj07&#10;DhXb7sQqiuIKgd2osahGyml4t6AMki52ldpG+Y1O098zXDP2KmKszt6BWOq1B+s6QoS30sEsl9R3&#10;xF5Vmw/DawysOno9BlY0HnTcTxi9KP/SuMKAtXdhUHrJCV4fw7BfKyACBdNYhplaMEpzPfb0w8o+&#10;Ez+LdWpvF/vXDBfmtPP2tjbTCUkXA8sdWfgIuPYO35Qoq9Nrhr2C4aM9UX5G50QmZY8POrfHbSiD&#10;MfZbqP/fpO/9QZGm9Uocv7GQrvKrDMtH6RzXU+3J6ZzLZ5ivjExsw9rOe/rZ/+xnrpf7bi2jU2bh&#10;4yL7d/PndrYjpx8nsKS153QsWQGLgcUjU64OXW11WP8waT1lVg9he6i7i5G9KoyJb1g3eShMByNX&#10;MuGSNniZuc6IebF8swRUVIId25Wf2z9jkcJYY5d8ZQsPcW3oRzBQfZ/u9oUiPnMuL8gf2StwWBEX&#10;ttHvm+zeMzHd4MPIb2+2S08//Uop41ae/f7xh9xQ2y8EOU7TzzOsj/eAxlbG/SYTWEw5IZ3hmE5l&#10;bMZ+Rs/EHtxX5u1My8esGe5ksZPBeNb5uX/noOTM8od3C1pZjXXFjFWU5rpKWZwD2NmxxpbCzHwa&#10;i+opDqtuXCa8FVYuscc2N/YrQh17xwnXMgaWFkN5ewaVS4v4UUzL8rcOmKIziIFVhFQyw2Q1MqhA&#10;PxnG6o7+qGw5Mxbn77E2q3hDaFfVaWkwSoWrYqbp8OAsX7w8i2lF+cxtMXuF82Px8/EdyDfMF/FW&#10;HJ9Lh9Vgg/W6DR+cYWldaOP3kHab9dqrMbB0NDcxsLSRE8YqGjN7YylirJrrgq6RN5mstu3+22/7&#10;JTNNCrsclspjxmgml9feG+h10XOkxoZdDitoO7Ng1Dp7vm2TKK6RyfeKt5JSHyHjz1L6uqJ8b8sb&#10;trmvnC9zG9iH2/ViYawjL8MZsYwtpzq/5d5DpzUO8pFOrKAjc8T1tjbM5TO2ZWSiejN23tM/91tb&#10;b217zHCxf6J0rStu17pfwncI6prLfYpaMj6k7dshfjxd6wksaP7seFWv2ICdg/FW0vqRvbrxLjlM&#10;BA3I+hS3RVM88VMTFslseKrea3ryXM+8XRe5ts/ksI5+L2OJ049wYQl2CZuAi2xdvr82rxeKNbZj&#10;GyLT+dibxcCyk6yPP7v5C9eI+xQQWM1a43ufO5wU7+E5VhTrDGQa7qm/F7C9Ou4cbRfN+gP52+9S&#10;hIfC9y3aTg/+xHpkBJalxc3OTHE6YrKadxfOGKue7XL9HPu4i4El99rl1qJd15jJeiKdO1PCVhs3&#10;PC/FwKrnZHaw6P856tbtEp2lSTqIgYWdGApMP+l846RYCZfdTQfmjHYSn1VjYOHM9ficxMDyvy5k&#10;AJgZuQal4tw4BpZKeEwrubY81pXlRzm77xOMOK+B2wrrBVdZB46cWH1H7JX2RLHZTqmVOcJJ/wfG&#10;wIrHG//yeT++FY9hvYJOx3M75jFu34qB5TOGXAsZ3mqX+bIYWPPYVbRG+vV4xwZuC5/QHXti1OSV&#10;BHyTXEHMSdE19TafNehfsU5nbbnIZGHYqZte5dGkL5pHRHqN6xP4SewqLICgaTLp/XfezfXn2CVY&#10;3tvG7E/O5rme/bJrPe/7h22o6ZZ9qz7P+DnHzXE/zm1gf+ZifpH9OO3CemQj1v/6o7FXR1MrR6ar&#10;sy9ZIWtjT8VfYKkeZWrKJknnEjzJrzbvxrTalZ/wPkMcKIsJ9bY/z5ipHfZtk70y/499uhtb6sw/&#10;T8WWmvlh185N+cE/mba0MbDkEECuWXkg3xNYX+i3dX+BXzJi0oTP68RDt/T8O6pdZoqfQEdld2UG&#10;Imzgp+pOp25AN5ks28fV+FYZnkvqLffgWIVb3spjWmk+sVSQFGNrzKxBhtkrk+/5LNfDV5D9erdZ&#10;U7AbtKcyRPJivurz8fxmLx+Oz8de972K1ZWLgdWyVLrz0VuoKD9itXB8VoEDuY3F78WGP6ig59s/&#10;6D+QP833c5BeKMNkhTKkrOrHNYyP9l/52Fm1PtVPcTeqhyJShXGR4B2zU/SDAdGcwmExGxXyU3Es&#10;KoqNNX+HYKOzYazcNuGzOPYW5f/YMbB0TGhfYNB/oRhYsIfGTzI9f0ehaJtzW/6sJuTL9DmbxyWR&#10;9C57lYlXFXFMfpR+pd4hdpWt4iELdoXJYp3i4+IfiYHljyLO+CaRYZ5IexyT9yvslb6nL9C/Yp0w&#10;nWFN2Waggnr1fZ3vtxd9Yb0lab0iJBbMDveEfdDISUXM0S6LlJOH5d4VtS3z/NjmPXnW03Jkaz3v&#10;+4dtqOmWjap9l/FzxFVF/sTF4f0S9RGPn8hvZD+2XXX2rjFNfkj2ipgydWc+Bha8dJFteaws5v/y&#10;/LlNP8ox3Wovvz9O9/bnfgOt9oBvT2JUbenfjXUV2b/LNJ35IeLs3vTbW+1KxMnqYmAdluiz358x&#10;sL7CGRliYOl9X12pm1i0dC8f8keZWFFvyBiHVQks3+k8xI7h7ts2smc6pV6RqzIdb6UrFA5sm9hV&#10;sl57vslojuUrn+UyPYc1kTGey2kbnbXqJt52C2Cv+Fu36Q1rzHzWXto2PWX/H50dDeyV2JmJgYU4&#10;CLrm2+map2s+cmr+LC3d6nqqvP3O2Qtgb0HqxjSJNElUT/IRe0Vs1EyX6pnIsH4tV2UwauECTuuJ&#10;tbRaOYj3YmCpKWBDnMBSazrGangvodhqTJba/WCaa+/jYa3qsjNNjBb8fhBPTb8nDqvafBj+mTGw&#10;MBIwYsWh19PK1iX04AriOAVcL+wpD3H0ab9fO7s8FF93Ees0XJu0xjg/vMFJcXyrmjad/I5Cq/d6&#10;PKxJDCzYiTmzPg6paeatPj4Nq/p632Cgep1ljtWh1Lw3sNhDD4emdu5zXtYL0vd3YmA58VTXjxWf&#10;pfajdp0bWcOMn2KZtTzWsJUNaxm3kK1FG2tOVNdTjFJrQ7U547ecnfO2xG3P+q3MidO+OOe8vOyp&#10;n/VoV+Mb9AQW80qpNObw74Hb0r0EPtipZ2IV6VQ78k1X4g1d14O9pY6rNMOFhWHkqiI9u/Ire9Y2&#10;b8YXs2UP9069H+S2Wu+d0KfU9pWdbf92epZMVtQvkZ6r/UjtzXBM6XGytLMb/wv527aZfhq3QmD9&#10;jIHlJ0dfIG59FwOr/BJI56h6p8Yskk24do+8y2ftycd1DXTVwGRl+KlW5owL8z3dzH7xFP0SRW6J&#10;Bk5qwl4N7yWUFcGYLF0dTE/0TkPcnVldRR77shIDC1s02z90p1d1rZ/wVpdiZtVNYTk+QfzN4EzJ&#10;f9WUi4GlK74Ny1naD+zOZDCwqx5Py639+Aft9QwD5XuRqg45TVkWKrsXmDL7cNmMDXSGSo0s+uXR&#10;PJgC/q3pDv+iHIExMpxGS+FUwGDSSU5gcZyp6P2Dx3lQEANr/g7BNnZVJFN1ynVe4mSJfSXW1Uo/&#10;Osa5BpxhSX9txcDSQWdlOR3p2ZU/t6fYLIbLaY6PAfEDp3UcThgo6l+MMZOJ8l2m56RYnsdPlc/E&#10;XFvHxqq8lfZUY/Pc/nrWbvygjeFdDiuMdUWTzqDT1trdsg3PFfw+n3VmGLGwvb1+909hZDjcilwv&#10;ZwzUm+yVMlN2zfb8FP5wj6vq29XrPOO2tOzxf+eFIzt3/MP22ExFHtDxzyTROdPEZA32d6N8m8/6&#10;Wb7ms3zMBM3lczas7Rw9cM4QRTa3TFZUL7dl7v+ImbJxi/Wl8f/aP5FtcduzfoNVUV+cc15e9tT+&#10;8syNYmCVa4R4pUQsKqVovz63JVti3fPofCAPlYwHORarwgpxGlvbMaZVzw2t3rWnpyr0TsOM/FEv&#10;IgERC7Or52ioaFA9SF+MSbTNSenI3YqfNfPJpL21R6zv2D/Sd6VPyefWj2l7ovGwGCej/oc4rMEP&#10;CY4p43/3+e74P5XfsC0a2xildfwIgXXsmY9L137xVDmg/l2E2Cd/obOeD7SH2/6GH6pOWyvL+mK7&#10;P9qvNixSf/Nve++yvvn9vuf3HNNuvq+cCT0DM/ViXUOsLn0LoYL64lpNT1mqkKuqkbNkyT9/z6DH&#10;wLJ7MY6ZVeKa9TGwynt7B95qHhuL5dt102/mI25Lz8tsCy7p+ts+5Nt5FpFfkMFbCP/49k8WTens&#10;3Kuch/nAk7uCo7+Jz8KGC1mZtHFDUoBOlDSdYaAibmtRFibyx4yWLC6b0RNxXqZe/WPxqmQuyzEs&#10;WriJl6R6QoYLRojf2hhY2gnOVakGPTs/zpWQ7r9n8iLT5LNO0uMyrFN+P8h1qZUd56X62bbSMT6I&#10;5PRKT8r3OCwdgFaW05GeXflze8RmvTrs8ghjYKnMTTbKfQjuKR5jOKhHv/sYwxxa86/a0+thnfM0&#10;E50b7NV1psmuEY5jtVFvfdJiemyy46crKsM8F0+au3WF71v0GFi4wdEhBu6pzsY+9J7isOpADuNJ&#10;6TB6ul5u1zX9mDdgP6fZb7tp+JntUQ1cCzM4be3Saf7XeRoL7CjD+a0Mt47LDq02D8xlIu6pbUst&#10;29pDI1Dn/JFCiu3flV+3q+2Luc0xhzVvS6Zf2lZHvor8P+/Hyegd+nF7bNQneLa26nL73bBU9Tlw&#10;2mZrHXYRhghvMk31PXfib+1r4n2imFATzuu03kksqs3YQ+eMVcRwMQ/FNuSZL693zV6ZTo6ZxT45&#10;bW/kH4u3Femsd0HUd9yPD6Yf6q863mZ82Ua/FJ+04zZk00B5p1m/PcZN9kjOyoGYa1hIZ6+QL/eo&#10;uIeSGFjO9as7SjymefqvdpJVJrVub/+UH6p+3mfKjpd2wnaPBsAVM63f3Z+kF9xTxEnt8lOn8sZt&#10;ber01p0yYoNO2y3aXdgxzpW9EgcbSyVeKywVpyMmi8q6nkGnlVXNpEd7CHdVch5UN/F2cqSbku20&#10;z7GV34RmnEbt6iwnaPU8y96QKG8h/PU4wDoMlyYcldQHf9M0RMrDwYtpqaoogjp8cD34Z8FAsQYU&#10;obKpNJfK1BvoBwKFz2AzCKkcd6P6JzzOOh8cRxsDS8+qnHvimFPi5RJpK+ChgphW63cIimaOexXE&#10;z6LYWHKGQqyWnn7qYPQTKDw1ldMo7eMmzTKZ9K6eSP48Xy8mtRPjPIyBVXrtYr+v2Sjv69y4+gh7&#10;7Box/5RrMBcD60o8KcwMrX56PnOH+YoYK37ewrGx7tQFPRIDyx9X+JXCDJRdO3oF9TyUTfDb+W/o&#10;TNuGmX3bZtbP9t9uy8QeW3v8qm8JLJPH3EWMT8wEsZ6a5rKtHvXPRD/nr2Xid97Ny7b2VJndGE/7&#10;8ut2sc9zcbLmOnNl5/2ei4fFfov8nGnvfJxgVEzGht1b+HpKI/brs1Ro0aadOmfW/ZsvIzaj+qSw&#10;4IZ231H4EIMjTArHBirpbTaqZVuwmrRt7/mymQzuFPYYq6l85M/d9p7KE3dWFs6H7I/8sGv/K3qI&#10;gwvHbcDKdQzUI33Nbaz2KLHVxb3CmCw8iEAqeDBbuP7K+4O38vujPv1Xo7He9gPYN72/qytLEwML&#10;d2fY6eB+rex6app/W3CDk5rwU9DGOmGP5pzyVmYn2/9UHK6hXqlLfGQ/nRJ/Vn6KuargfYIDqyWu&#10;PYmZhb+SjKUtBpafG9BaUM6CImbqM/Lp9Mp2NSCwvoHAwsA7Pqf8FI7PsoxVpNOP+RzfUp09h9Xy&#10;UBCp+66baVM3/EebN+GqWBAuIHtYvisrHa3P6h+OgSU2OEcDk5HTfjMD5WxOkZHOcSaLyjpLxe8T&#10;9Lpm/BTXqD3UcV7DewlJZlqXnqXaEJNTfB1Ecr1POSzwWZDJpHf1RPLn+WKPPSW+FgOL+/epNHpH&#10;x+2DzNe+Tr90tE/tYpL0HUZpo+w8dhXmkx0b6lMXe3ozMFO2lnNsrA07B54LevA0tTzGwJVSZkMd&#10;dB0fdI1dwjUYlbUrNJTpLbxhgw4Xb+8NPbfevUg2RPbYTk2vVidxfB7wPR3yITmmvRT1pmnL6Kn1&#10;sv5cPCm2mfXMdd7Rb94zP+z56in/RHrifon6i/OjtkS+zfRplYneexjZ3PbR0I82B7cxsL6HOFa2&#10;qm7zYnrDJfsE7C5KDCxMl5pjU+d5Wm4ESL6yJKMe/EoRmod4W3G90N9zRvt69trlE1w+Ztau/rn8&#10;8VQm4IMiv0X+qXpanU1/bfX17thg+af667qeloNDTP0yts3nS1budkyryIdxuyqdh2tNCKzj7um4&#10;dKe/G2D2v6Y/8Ld7cqbz6SdlEY/2hm3JGFh1p1POsJhFmnBJe7GujNtq9EDD8KsIy8no991Zr2eP&#10;sVrH0pKVHSMHV6WmWw7L8+WvnNb1y+Q9rTLMWJkMl+UYW20+zgR4BTznpDjWVSY9Y698Gz1jsuax&#10;tDRqe2G4kBYCSw6wjMDC5lpWeZxn0W8RKV/+6jKSrPIRwxXJeAysMtaxr8IO3z8RhxXyWVQ24rCY&#10;mao1tfxUw1WxUGQbyZSy4kMcfqpTw9hAqjMp08c5soNc2Z85VxW8+6/acEiyTLHtMJbZKOmJCcOl&#10;PTRjuEiP/n7Qy0byrL+k4UcfVjifEv9MOSwdKyaTSe/qieTP88Xmcl1ciYG1Mx54XM3fFYh+f3oc&#10;Xh7PbQfrwMc1JZNOKl7VmfxEj88nOqndZbgwO4XvWLnNWM38UGw+VqnCUziH5Q/R9RqxeTvNN2Hy&#10;3uabvK6obG/bHXtWdV2xf9cempHs2ePotzJH1eeTupwin9irKN3yMtovaLs+r1vpqfKsP8c3cV2s&#10;Z67zjn6b280ne218yj+Rnrhf5v5v+yVqS+TbTJ9WmQyvlxtXqhNT8DEmOQaWrVkX+KZdHuoT5I9m&#10;47k3lla5IK8xRMd2o8a0ovhZNvnW59iu/4TH4dhPq9hYH8lhDW15grc64Yy4L4ofdjkm7gtKfyhT&#10;NueMnCdKx+Fq/L/rhwwfl2AJ/Rd8PaP32NiI2rUTA8v3yT/ZK91GDzzacydrrX7br9tCUqdU7HQa&#10;9op4KGaRBtbJd0kJJovZqO04VsSIvcZYLe4RcD/SxcBq4lJRTCsZ2rr/LxQV0iqva1n3vsKet/Ky&#10;/I7CNmYW7tPHGFh2WoQzJvrGDgE5fVq3O2V9r6U8f3ZG1PNcfYytqK4mBpau6B2HZXxEk28bH2x/&#10;5Eu/97kt6URhCsR16G/fUzWnTjGHpaeGZkQt62pCVksFjJOCBvpw/iTdi4exuqhsjYGFM1epXeq9&#10;nu7jHEGp+BC/ZdWTI4pdJXUpo0T1nrFUPavFnBQsr/bPGC6XUf6L5N2G/r2EjYzFZfRxVbgqbaG2&#10;DqyZp6VdOfYK51y7eiL583ypy6ER7XHloM0b+KGz9tkj44H17MbAumuDXkGXxjNDRKdckvbwFhs1&#10;yPss4euKXy+XeCizx2at0xhYl/TbtTwpKyeh8pzZLHBDwEnBnzEz9SS79JF1Oc30pP33eC7QH6M9&#10;8L9966M1zDYNb1VlMGvPZKRjXQ+nWT+n1/Jswz3+KGNzRqba3Ppnnh/xR+P7+ODVjM7I//E7/iL/&#10;z9vb+jnTrl2/reWjsccbPayJusf7a8TAKkuWzZlJ9kp86QwL8yOc36VP32EXxWyKYjzpL61anusp&#10;nohiHsEnbEOWTTvxQ8ZOjl21GwOrZ4samgBteYYXS+r53mNg0Rh4xW9n18XPGFjXeC7sw0ce7Zq2&#10;sVTVj/Wi7F6wDTWotay9WHlKPu68JmzUmP8o63Ra75qT8rs232pnGK7hlxl8p2D2YM0tpwT8bsEo&#10;dpXKiAvt23mr/r2Eonkmw/l9DCy9Gw1iYA2nV9GpVsdG+T1Cz0wR21WHUSnLrFblrWY2VAJrEgNL&#10;mnP0mR8rNbyV7vvKTVxNu7wsFqt00Wzrisrbh9OUPWGpVHKbzwp0NkxWYE/EbUW8GPijz4iBpRQV&#10;x8DSZ49bLNU8NhbHt5JTGIpdNWWy1AOFC6N0XBZnmhhEcpavuw8ZcFMOy0+vshzWrp5I/jxfLwK1&#10;2R74yv1sy999GR4qyf1537WcYO3fLD9Yrtn6ZM8mkVfYJWK1ynR29MXtunRUxjzXEAPrgTZirutj&#10;YBXG07iSXbboirxfoVfKereny2LB2WbE0vpttknLy7Q0s8fs1CtCg0VMmSn9K9YFtMvSPmO0rFYm&#10;LlXE5rScUdV/jz/K2JyRmbcXe73RJ3Ebe3l4NdLT5s/tzLy3kX2Y83OmXbt+W8tH7T1uS6ufMWL9&#10;ezO21CewVLB20059iFv3dddiYEV8zQlbNI1dtcvU7MpnGJyuLVhZfON1jU3Dpu1i2RMeZyvm19vx&#10;mzJtfKq/3tCTsf9tmQx79TMG1v4vE/X6fZHDCmJg8R6756dsNbZ7n7pnnuyfJ7GrBvmB22I9k/Rp&#10;vYuyt/ks34kwg+a+krrtPAExsLTrjKvSfb5xVZbfyLT81JTDaritnr3qdeq9G6LRyRyuB/6+FoB+&#10;wqY2l2Z+KkpndPYcVmsD9gBBDCzdo8un+ZZ/ZHgrL9XzXDW/asYYwgeVjR/OH9ITlkplovxJXSwf&#10;mIDsiNtinSbj8uVZ/cUYWOoX43Q4rX1B+RQDqxBYwmvUdwiKPDNQ0AY9/t3Hq3L2yuvqeauepXKd&#10;V9516LbJmabqkW9hpmRPNGOvdMTghMtkMmnoRFlOR2Uj+fN8sVmnAfmSqIfKazT9iIN07sf30nWE&#10;P8981XZl7ffLBd2Mf4mvHuaVTjmsi3Vx/Ky9GFiTOFm7NsBZYQwsIz5w7bzBK5WrkuG5oC57cFsk&#10;b9iD8VHnBDweppw5D3XuB9aZtc3mpcYeKmv5dZXE2jZ9H5+2CLMQLEEp+o7yYz6I66pp1rNrD8tH&#10;6VyMrci2yE72D8vM0+P7BH1Omfu29XZGP+vJtGWts+2L6/K7sbGo7faMFGuQrVY/LIflz8Ns8bkc&#10;A0vWKd3Hg4fqpiGbnwNWq+Gn7P1rPYflE9MrMbB46pxHPBlib5Wp9gM4Jo5d1bFmFGsMPg9jdfFf&#10;d22e++dSHKjY/j2m6QE9FoutqXcad8z6+lJ7d8fJSf9215c8+/0ZA0sOJE5+D/ipMbDqMcGEacJ9&#10;VsNeZTimenfWxroa8nHvMOqfsFeZep+XmXNnsuKjT0H1Ol0lnaz59V2B9Ncmv2eyGq6K9ZD+htsq&#10;+SUGFn55rY8hfFeAcyvsEDzNnNTITNV9LKJWYZVclR311LV1ZsMQA+uoRuwuZ2+60h85np+JdbVm&#10;r6QhvxWdFAOLWSrs6v3DjFWUnvBZKI4GdGncWcz0N/WyDfwH1rnKL3zECedyFrdI9VtZTv9e8u3w&#10;FoySbqna+FYc04rjXql3Shyrmm5jYM3fISgemJZNvesw0Cm9UuMTOcHk8a20L7WN2nfLtPYxzraM&#10;4UI6Krsrf26D1KXTgFT4kTGwig+b8Yb+4vGjY/gCeyVzay3L6ZYvq+OT87/9qvnHx99joh3S8FBl&#10;GuryM7GxmgnLp7OVHu3JJJPF8bOiNE2ajc13Y2+5nYVPwaJQJmztFs9J80RWKiNv+lELfc/K0mMb&#10;lczoj2S4Lly/emG5H+Y81KJdkf0yPm3R+0XTpAd/CNuu47qSLHU5VZsL4VL1e1u6v5Z2TfMz8bCi&#10;2Ey2vKftYfkonYuxpaPU6q3pVmf1Enty1waU5W/2/Cwd2cM2cw9m2rLW2fbFdfnd2FjkAXWSr+O6&#10;Wn0+h/WeDYeLbScgraYYWJiqRm6I8xsZiq90bCiwypepYdRzLIB4VnzIULp5/xqefteys9hYrKeJ&#10;h9XYj7UssIeshYy169R+THlz207qusZzzX3FftNL8SR2GNpyicOylpJ+P6k869/eP+6ToN9tCdng&#10;1AJeKRyf/XiexXrjeGEZeZJRn9h44HTkh23/dLYJy3xAJsf1W9iiepoDJshjPy1Oec7PgL7rv8Z+&#10;kIvBT744HflqLd/vW4STOLoniF2VilFFe/UovhXryehs2KtAP99rNOnNOFwhq8UHKGwD7kPRL5iv&#10;nMCyNL9/kP/as1q6lp2UDeJelfhZfA84xsDa5aei/UPPW5XzrDKvtmxXxF6N9giB9QfeQnh8RItu&#10;rJCWb0/7E+9ehuXnaR8Yrp/O5DgGltEo2Ndha2XVM/fU8U3VRJLnsvVs2FWe68/U2+gvall/dZym&#10;cLiqthqDI26t6bO4Rap2wulUfsfBMPGb6hxiYDEPNTBT0mkLDus49ynvFtQB4vYEZdG69pvrjd5L&#10;6LWg3+2ZsDNW6klt44yfGvN1MOL0Su1f6dmVP7cH9cpIxnX0YTGwojH2VD7mXB+TnG7H9pwvs8L6&#10;W32fB2TEnr6/D1eTyzADNeT7jIE5pH7vsk5fVB5tpxhYvhA0DJG03KbzLFvEfJMP292yHyOvM4MO&#10;wJZgQs59Gwb9eZ1s1UhUOW+lvWO1XE+3rFbVE/FZcT57cq0H19VV+2tdIzPFOuHJtq6o7NqeDKMU&#10;xdKK+LKMP6M+yvlw3S+RDzNjQDd6ts5iVa3WaloWLs//yHRZ93sbsJLesM1aYbOHbk9MZ8DpTGJR&#10;2dNyteRO+jQ21iLW1ch/NfbTrmOzXVHsrT4GVvc+uzt+2C2biS1F8bzCPgpk5u89LJzd3J9v8kp3&#10;YoHt+jYjn/F/Rk8kAw/X3sHJL+6hjtv9v+751Al7tTp3w16d9+1nJJfv7efy0IO7s7IHkwtAyIA7&#10;7BLt1aHnIrcV2TDo57uDSTrdlgXnxfXWtK+85WSD414xVzXEvbJbyTM+Szqmi5alOcoLD2yX38Hp&#10;XZicdNeuLcxUhr3KMFbzmFYYTHqlY0htpeUthJMYWDKEdIejXzXN+dk0NGCQuM6Sln1ArcZF9b+1&#10;+iENluRcpn0Ku5aPYmnV0zSutNismWwPMURwn8bAOqgoHJNqq4hheSBtJoiLC4GltajLp/Gnan7D&#10;ZxE/FZXl/EYmjGlFNpS2d7ZRfpkH8cQeJ1CHDy2t/kylR/bqXM+uPGyb2yNPxfHX7RhYMdOk184b&#10;4+cjdR5NKAyXsQDl6tb+saseTBZyWj6Lno2EfFPPOk303I6BhRngfiytiZ7u9K36YYiBhWn/Ht/E&#10;3FNx/4M677BXGSZLRwwWllucl9YFB9DI3NDZlNWZYeR9bBnEvIEl8VKaNbOeiM+K86udGT13bG79&#10;w23vbajDsPqH/bnntwyjNPrHra11tb05t2Hs8Wv9y76K+iX3DkS2n9LYdtH6VSzfjC11TEDPcFsL&#10;9sr2tTfqsrGE9eZ+DKyeW9mJ/ZSJ9xS9Jy77/rgde6K2DHV90ThZbD+xVxFbh7ceTxiok5hTIfNl&#10;fFNY1xvj5I7OO2Wfisl1Mt5Kv8xiYLXnONgP/zzVWnvA7x349xNnpSL5IAaW3c/WHbvtbm5wTBnG&#10;6naMKrsvuKMnjLHFT9BnccGkbjs3+KV5/yCzVz2HJf0iBwn9+wd1RbN8lyEyS7q6nDnMyuqSGMbA&#10;QrQpO1fq0thF4K+r9HlMq7Seut0/qg1iYGEoSqP0PyXN+RfS2Dv4sKn6vQL83YWmac1kJovKzJIw&#10;fdTJsioz0cllB3nWOWHEvKwc0AkmKL/illokf8ZhqTOMbeF0JM/5MF/caq8j6+gn0Qx5Z6m0LulA&#10;sDDTGFgs47bN2CvWE/FZYT6sQtvNHrvymcASfkpap+MkmR7ZKx2woZ5d+TN75Bk4nmlvx8CKmSaM&#10;/Mx4+Aoy0Rj2PYd0pNqJC2UeTwpTzA6fNcjjuhj1fFHGav7EprG/i4Elf8MknWeFfgB5WTQBtT7a&#10;dr38nEbJ8FyovRiCGaZo0PnW2aKar0N+wjExs7PL72SYIFwJ1/gp14+xGNmf0T8vG9l2xye59kb9&#10;ddYWeKDVv+eTXLvWtu2Pk6LzaMDxdM3W36LnI3krrstG5g3GasVnyVmbzxj4ycFpjCRc2A2XhBzd&#10;r999N5+iDP4LtUTa6lVJLsv5nj5/796kXWBexvZqXcwxWQTG3dhSD8pHftvzA65dbXVnW9wviH02&#10;xiw75/jeGifWX0wu2Fi9xQYu+akd/19ru5XCODcCq8TAAgFU+aCfZ1jPxsaKYml5vvuf9zn2+y2m&#10;lnB9pTkmW0sH+ac4rKf0sJ0LnXzMMWuX7C5whoj53NgonZG6tPJTlK8rF44TlKsqMbMon2U8NpaX&#10;6jksIV1sJjxOjY/9oaIjviLMTq+eYrJ2eSusvL7nFzuFwPp2/IQQ53N2o7RKi+RKRgbwIGObPs+3&#10;X6qj4i4GlubYh9IT1okEx2TIVbFoUJc9jx+Vsj2rsrpH1Napg0P2imUy8vCY2ga2C7xP4a2C9wPq&#10;2wmlrL6jMIiB5Xa2MnJIVsuyTCDf1BXIT3ViPBCBFbNOEQPVxr3S2bRQUZIWX7VlWSYjrx6f6EG+&#10;EFg6DYjI58fAwjipY+YB7m9jPA9jFWXL/HB4afaM4vDeHU7KZhXtozt6vkLZMjUfYwmxRTDvlMce&#10;mjZeSafeN7inr6TTuTM44vPay72Afilzl4xw7Qvur0m6ytzhd3YZK+zF8nyQ69e5sV6/OsdV1iyj&#10;s1z7TdnInjs+ybWx2pOJL+bnVrbiBv279kmuXWvbIhYv4c9D+fF0zdb0zp6nuKo39FyLk6VdUh4V&#10;62K4jkPUcTf8nPlajKeOFSpxrzJMVs8ZzWIb3eFrMmUT/BeWpbVvW5kNtusDOKCoX3SrIkNH4zRt&#10;2Dz4ZKPsWXuZfWh8vqF/t78+wP8YGxoQRZ//hzGwfhJY5x7wvfcz7FX9/QTvAY7+kROQG7zVrfhZ&#10;iXpxp2a76IR8pi0hI9bXVXcKxQbbJeo5LPZgPT+1il3lca+4rN7kte8uVPaqz8f5rx0bwAb/bYfE&#10;J0myVJh5eP7Jp++UNXeanV0MLL9RksW9nnX1ad34yOdEBgNmLqN/wNMPF5IcPBTjk0v7q2bjc8I6&#10;Wdkiqtqqzjbf/oUa8eE0ZTfJQT7ktkpbZI9YLI/fAcd81jmrJZpZjztFrk99mjrEwBJ5lAJvpVeY&#10;s1eWVp2UZvlZ2V6edao3u7oy8l4KffFdx8CyOd2f8n1eDCy6Cozv68fPO+8lnI9hG6v2K3rMA8f/&#10;fXVhDkvngQknpTIZfsqu6LR8RudnyfDqW2Jg6TWiLiwsknJJ4k3K/5HS/uB8xkY5k/V57S2zlsxd&#10;+mhNc7C6XOOecG2cl43fAzivN8f+zOvNxFdqbWYbdv2wlj+PpTW2lG3bZdbiWFrVzjgu1VwmY39u&#10;DKx91bQdp5AYn7pnqL56kYGK4mqB/cnG3ip7A91/ZmN1QVKOHXQ7hnVnxuDI+qI77I51Ag+iZcXa&#10;O+kt9qqrt5S1+4dte6LYXhdjYGViTiV8lfLtp/YL+p0ZtJTNQdtTZW/EwErpT/RLM84/wv8UA0tH&#10;vkIqP2NgrX8nGJxkYbKrzBqzVDN660w+iIEFGmD4FYXtWl/jqiL9Qz5WuvEuY8GIgUva5sjmdbEN&#10;vvKW+6Ao1lXPWM14qyFmljFZylsFaZ3H6PdeaGMUA2vOSTGZhZWRadBZ+tkYWNixNDGwcPTmHa3/&#10;sJxZWprs+UjXQdLmn+hEZUPcqFKxGjR8mKtapEuTihLk4EPpRg+JhMzXuZ5abz4G1kVGRo3Fr/rb&#10;txDqbwadyQrjW825KnnwUcvKMxBpURu7Sjt8lq+SLj9nvpqyTV023zGBdcY6SatBPcADnhYGasZh&#10;PSUf6ZF84xrUHlwjctxtfeEs3h5nd5WZQi/ABh3xn5vGVWe8p9omXzZx2O+0KzPl+T4N+VxRJxq/&#10;ikPGip+lfAWW6rYN8mSyedQhPkTXinuOdJ2YfzgOq7TRRw6xV85k+QOkD+fFMI6dZJHnxjP2qsqw&#10;/J10/B5A9RLmxsa2mr/P78ztj9kltmFuT9z2tfz++xa5j6K2RH6LyrI/Wefcz3FMrnV7I19t9yMe&#10;HPi6+QYntaMTDMiN+FaZss31CAIrYk9CxgRrU3lGfTWd4a3WMbBsGXjAnowfTmQe8UmGA3qM/Qn6&#10;8aRf5Jc+lb1COhw/mbZkZB5r7xUmbi9G2CNjgOKX6Xs2df2Sbzx4xylM+cae9vLJzl+orO//n+Gw&#10;9N6wrjh8/z6mfa9O3NOHx7fyHdDIXiEnYLK241v17BW3nW2QtPyt3Af1camkv5ylsrQyU5zWWzpi&#10;qU5iYzGHpaVYv95C+XyoN98a9ybBYVUCK8deZdiuhE7ft6idTQwsPLs+461wsznK2AZ5KIv8Xh45&#10;nm9ntyULDrU/Uxr5+ok4rAWfRRpG3mqhk+uN9KjNHZMlx3oyA2diYMXxj6BZvidxssy0+lc9twID&#10;JVGxpBOch1INkDzOd4YYWPRXxMYyGZZXGyg/SlstQ4wtz/e2DKyWDRoisPwpMT8xXqX9N4NSltM6&#10;d6gNePLs6V35SI/k1+fqXQysOkLi8TD2Nff7G2m93h7msyKdlG/P/I8cmz6Mb6rMVJvPTzZqGnNF&#10;yGrhr6FMVPaz8pkXm7NjFonDOSNtmw6ZEgNLczLxm1jGJ1p74Gpu29ezW+8debS6aTvljPl36kqU&#10;xTiL+CbOh7M9p5ZqNXD+Wj6ufa7fOxzXT9XPemJ7MjZH3ojs2dOZaW/r8zM/OOPGfojS3K5MH3Hf&#10;ZfyckVm3JeLLyG9yA44YWD6JZBmoPPe0wVVZLKH3bMBkgRkDBNYJSyW3BiOHhdXkJodlcZTei4G1&#10;HdsrHQOrxoHa8gMIu95vl+KIzftll4mL+3Gqf7Sf3pc3MEo2yPD7mgSvdyoTtxdDeeTmUuPzMje3&#10;4f9M2yf8YBMDy1jmnzGwLp7TRTGtorO/qzGwAMvZvbzttzfZpYh1svwo5hTnZ2QaO0FL7DJifPfB&#10;ZfkO5ZRHsztE9ClWE013Ma2In2IZXb/wExddxtp3DkKPs1f9+wqx+FlZ0299p9H9lJzS427bWBeu&#10;ah73SmNmLdmriM+KdJ7yXLZhFR82MbC0K/GgVtr3UhqaXb89y0JWZaBgios2caw02z6Q0U8Y64pk&#10;uKjpb7JO9QySSRt0jyhunfAvv2uN2k5wXiEjI61gdsajX1njtWiVOSSDWFeoyySbGFhRzKy5vA6T&#10;KWNF8gHDxWwX21N1olU+DOWMacpYHV794Hwdlyl7xGZ7RgeCF7wVPM99zWOgXgVPcVKV6fP+nY2x&#10;87FX+yjLcOkrj6fjuRm3ZZ6xeV98o1eKr39tPrNLZXo65EOmqXKd78XAsknzlKuKZCb5DS82tZ9i&#10;YNnCoVeKTtt3mCNccuJ+dIun7+h8uyzNEk3bo/y37dGrm1mYKG3zm8lr32nalt9JPmuey7dlM/Ko&#10;sX6PNsT2ZGyuMq0f1vbv1ztvb45LqmW5X+I0t4vbEvl8Piq4jVHfxTKRDzP9XsoewiUGll/vPoZ3&#10;+CkZvQ/I2z74LQ5Lm13mt2Ny5fhWso4MXNVb/IuxPMciL37TejNp/VWj20m2cX6f9nb1rFD0Tr3w&#10;XXser5ZsxhYtxX/V5/kmb319iWUTX3mMKk5HfhjtPI8PNekLtJT8L62ejh8iszDeRv9wX2T80LdX&#10;t0g6c1f/H9vSuT0vcHPRWB38fDVGGHNY2q6fMbAus2Z4byA4NU5H5Fokj3sT11N2DmWzaGyX7Wl5&#10;f56JJ0W/wQrj4UbcFufjVzjjfUTIfO3K96xWdM/CNkxkbI2DP9WHsxhY6nKLacUylq9/tXxmrPSd&#10;hi4ze4+hBeUmngv+x7wasFe2Ry03Gzb/hDGzyg283ZwUedZ/lcnCZIzV53gCdwRxL0/hMABka4Pn&#10;cvm0D9rzsrppKvpnMbDKjtpFO6ZJC6sK+pgMZ7HMIN+XT9YV6dH8xs4qCQILf205FxyEiuQu/8Ks&#10;Fir2txDKlVMJLNGMuFeoxeqSjnUmi9KNTCDPMp7muFq1FqvX9GsbuV7WT2nymyYLP4W0tE57/1PS&#10;ekEYz3VmA95CSE/52hhYOvhsPFwfA5kxU8eJ9tHl8bZXNq6rGbd2xn8Y5RPN8CTErvSBRbJV6vPj&#10;W9nTm9PYWGjdyIhNytbVN2LKfpU1xjTaI16fqnG9NOwVcsb8BE+0zXBd0YmJ/GtzXrN2OafW+lbn&#10;Jad+9NEaZiq00dLSd2M6xwrNy+L6Oa9rN94T68zYlpPZtT/y215+zCLN9XBbdmNUJbgn4nNbXq/t&#10;x8hXPMaqzG4bbc6llVSmKNiTjkX1fcnDWt1Oy/Ir25OQkXk71s8uw3UpZlYU02oS2yvRXltI7sf/&#10;Im4oxQqxr6bvATz6MWE/19W0JcMibeo/b1cUg2zCak3bq6NXT9Na7kxBChndUR/NObhY/nZfD/Zk&#10;mCxrl7VRTgBlDdWHohcppMunPz9/n0ge8EnT7lht56bLBuZU3Y3bXU85RXK+KWKjeCefTkeslu2L&#10;03r25ed3KC3DVdses2O4h9X7cbF2iGMl7jROqoljxfmWHhirDW7L69X7siYGlrNRtnkdzoKs+2P2&#10;qm58sT21WxE9099OV87L99Km87D5eAsN3kIow+/Iroerlub8s7Q2VRWsGa4i0z4DlrJgN+wDdfoJ&#10;GSsS57IZea6qYbKo3ih/UVfVkI+BdZG7gXt0mOCkuTBWx5xS0/qYTxzfvH9Qu92ZLP2ryTQxswI+&#10;K4qrxewV6ee6dJgQkUQ26MmpDSKcBAn3JO0CZfaxaT+x2qkXUU5gJ66pT4uBVf3s9BPs6fMvjr1N&#10;PfI2Ge93zBLGqamvOAbW8ExGe77jrT6CsZrVW2ct2Ky9feFdh2R/mTrP9PhzkuYxiV4pdWL+EixS&#10;lnXyKz0r7w+eP1ueHlPpGFZ7MA58VOujNcxXmM0sXWVa+bUMy8fpuZ477yjMcEw5mXnb27aw/ZFP&#10;9vJz8bm476r+TIytth/XbYxjlq3L8liKY2mxnrNxxetp6cEHWCod7V9Mj86ZuBZ1AfTLcsbI2LPo&#10;EvPIeR9sSlLM0SW2KNR/IWbWlKW6oOdT2nvCDZW+KG1BS8d8TLtL+zveZyp/R3/Ghq326uit7c3r&#10;r+zD62M4YNwS783s+tEIrOOXzj9jYH3++R34rLMYWNsMVM802V76lNvy3VZU1vdiejZU9+eTNP56&#10;xYYNO6c+kfJl/8/vHOzjYelqVYiqymRZPvNWymHJwtZxW5GMxtXCcnj8H7Oo3XhjBS+bWp1LbaNj&#10;82rMas3Of6BNF13TvJd2VkvOwgq3Jb8v1pi/hcDSxlQyQtOwW/K9DZCp+W0aknkZU+3FIt5qg8PS&#10;6hfyMBGfS2nWf1KXdJzcy6xiYIkNO5yL2m1MDZor3dOSVm0MLJWXTpsxWarNbCCZRt7yez2wZCyL&#10;nDa/5tT2FhmXt4ekOgzlRF8HmrbuM9grsFRZG/AEG/L2NBszvnIcDQOFA3bux90xcEU+jrOml8Il&#10;HjA/bnEVmHwlHWxqZI5pOukcvv2E9wCuOa+J/UM8L8wzbv8Q64rbe95GPJWtjzHKZPwhzJTXe4W3&#10;+sHL2vKoVyXGNnI8HeXXhZTl69XR6skwPljVXAPbME9HdbGe1rZsu0Y/cF25dxqe+W1sY84/1f43&#10;7In8H/uZ7Zn7Nld2y1eyviIGVl2tMLfoKmbzzA+S1qMMWZcJFziLTyTPsXXPLXfUAfMi/tN+uc2q&#10;rPVE9ryd/5FtzNTlvJVGbAE1YN9hf2UYq2U/PjcecIeVjV01tvcYdBiTA5t2FtMt49vnZBrblr7l&#10;er1ddt0ZgfXHH3L92gkOx2n6SVd9vAf0tzXH/2ylsLsGOiCw/fBmDKzFOwFN/zMMlDNcQQysjbqY&#10;O4tsG3i0Q7/4COMZK4hFs2reM0gsld6cqXyNk6WlTOY07hXJsDzqFZ3YA5QYWNg++klTuTXpznwc&#10;ZjZJ2/SE50I77FUmrpbGwFICSw6wjMBCx8kq35+9eXZ8JndWNtK5ioGlTrFn2Odp/DUvr218Vn7K&#10;fMkwwPGptgQyD6SrTj9ElSuicExRDKwm7pXbIwau3xV4nMsE7xycl5WWVuarptsYWFS22GC9aMMQ&#10;50Gq7WPZK51ltNW5uFcib5yF2lyuoxoDaxwDb4yNOsZqDKwnx96dMeztVUBF+lRvLMp0M0vbZHT7&#10;/X0benzOEduGdyNu6InKhr/552dHlAZfCS9hztTbscpe6bT92VzSX9wGW6vKqG6ZLPw14rCsbMNw&#10;zeVjnkjHgI2NWjYjH/NTGRvO2jW2l+uKubB5W2yL4eO/tDfHIrHOmn7DHu7rXd4qYr5yjNu6L0j/&#10;IVxiYNn5zg/MYWmXl+2tPFRa8SCfxd3c4XF2GauMfJ7xeZY7O/FD4eaIn4piMyEC5gPc3IePB+OY&#10;OO4Yx01TOgnt0u/VeL7dj+exw7Cjy/h5T49sFQ9Q5Lh09T4lF8vp56//nvYA7lvhf+yPK9OKOwLa&#10;yb+dzjJWtlNuGCg7TxjuO27YHMbYihkxWYngT11zjzsF5qcKG+UslTpY5aeMVSMfvdOwf48h6q33&#10;/nEMrPhspyyo5k4dCWE6y2ElYmPZnWM6BpYdFOK2KTqTC/J1rMunK2vckP+5/CK0ObHSgv0H6vCJ&#10;0lyGZaL8jMzUmGI/22MN1r+9wdpAJ2oB2CNDSU9Sawws6aiOt+rfLThjrIb3D4r2E5aKY2z18bBc&#10;f9XQxsbiulyP+VEb57/gk398Coelgx0nWRs2iHyBZKSLZKKavUey9mOeY8pzUp/LW83s9Pb6kwc8&#10;7Z+cW9WnGTa2P5K9KhPWYdsb9bJ+a/vp0xvwlXiiNYuBJU8hMBF+f/GkfhibMQs7KaMDHDNGw2HJ&#10;WH+WS2LmKMc0VRt2YzxxW+J62Q9jmmvHX+c+af1W9WRsaHklLhulo37h/LkNGTtbm9knUV/MvRSN&#10;pUy/D32NKcNWVR2mPyR7Ze1CHA2feWsMLO0MNF63VDbHjuxVx7xscSWd/t2yuzGwnpLftfNLymMF&#10;XzNuJzIfGQOLeDGMxiwneLONib6zm8DbvOGpnp8xsOyc6OkTqJu/QNSBqGdYOovabrPs3p1pop3q&#10;6c6W5XfLtvcLayar7sLm9xpZm59ixMQeaUP55dbAVdkt4/BeQsvXG0pmr0i+iZk14bMq7QWeS7et&#10;8n0tBlYdCtNzIXDcZbgY1YUBtMNk1cf12D+bzjsxsKTJct90i8nCWVWNBQN1s4+iG/5hmSAdyWf0&#10;pMqe2wOr5Pu9GFjuNzGX3kIoHBZIK5ldJvGtoncUNvJBWb3WZzqDeFitPMXSYhas5cJ0dNrgqgyU&#10;XvPwpwzeT0ln4mFVGX0exTGwWh7qI9grwH9jrLEnGEBcuVV/nz5772HtYI9LIr5qGKtEfCtejV7j&#10;s2yFflR/WfXrSsyxtJjPat69GMbAQjfgqvnJYX2SHzDjG8OCR2uYr4iritJ3OKAMf/QU68T2x/WS&#10;H9QDUes8X66Hla+qnowNLa/EZaP03IbdGFg8Bnb7ehWnrM4aM65tbf/QFmNg9d6+9tEPmsYvDsqm&#10;7Xhy65sMis0xecffebyhPZZE1jjbM+t6l05nOKk3ZNJMzUZbvrBOjIRJWz6SveKYXLvxub6kb8dr&#10;JPSznRqDSfF3oumz358xsL7CedY6Blaaw/KdEceBzTBQWfbKV8uM/ukT9GPXlrHnioy0Xe+jsRyJ&#10;V2OuSq8F/EIQt4z2XkJPB+8cVJ5rIjPlvOYxsGjzavcXusmwdRMnULqdstOlmXyCpZrqcZ31l4yo&#10;S46vLsfA2o91hc378RnYq5p//LWyV2WDgWL4aLqcVnb5JJeSNz2TYqd16R8XNgw2W9NlBvYYWNoe&#10;O/UU+atptkfUgRMpMbA0Urvpl06wtMswJ+XvjOtl+lKw3DQEOtkGZq+Y81oyX18rBpbONdou57B0&#10;UMulPGWyaswsfZYrXx4Dq+Wh3uDyMCrq9TLEF7s83vbH6vxdhDT+iZIwtsiudPHbgnvipy7aF29w&#10;UvbklvWv42FhvprZU8tiWmy+ua4yaXZ6kN/GwBL2ygECHVHa+ZXDkoWA8/HXuUyfz3qy6TqJ/ngs&#10;2IJxs6brlQIP24KLHPrO5Lcy2suneiJ5W4MwgwUs2B3baoe3LFWOCaqeyfjE7axXDucQX7PBvmV8&#10;EnFqkd9anX3vjza3LNvcJ3H/1rERt2UqcwwIi4F1/Bkrmu7TfkgOy34j6TPkETujPMWdsieKGixj&#10;YNmlvsekZN7FNnA3kT1v58uYWnFAnywz82fPLtEyKTeMvmTaemptPIshlRsPGV/Zgg0LsXjvjZ8Z&#10;J3jWR5fGm1t1P77beI0s/Fx84r+LPHatP2NgfXysq6jGeQws3A2Nca9wr3QeD2ujLO+cM+zVWsZ2&#10;E2bDG/pnNkitixhYutvHbWLLWyW4qibWFckvY2DV2wObneAezFRN2ua6gaXq5H2Wu8JblThcVhfH&#10;xgpiYB2GLrmqjIwMWtkWoc01HhCX1VN29Q1/l522/qX+VZPTOFNFcJRveC7UAv3BJ6M/lCn6GzuV&#10;iVD28mgnzlxPuBWRUT0LmcrvmCi4JGejmhhYrlP+yvGqaj5sk3rj70ZGunclH9igseSLnaSn5Fuv&#10;2/CRc6JP4a3EnzHzpbOy2cZp8SHyy/jvY2D9Tv27Nx7mMa2WrNOl8VbrivXvx9iq7a3zg/4C3K/0&#10;XMypBJ/VsEt0WhTl84lSxFtFbFQToyqoKxNLi2bClkerM2SNgSUjzXkrvdWq4GjlsEo+rqbm21kt&#10;l/G/3mG4vBvJNrbzu03rNYvG/SJpG68N76bzJ2aMGSOzl48ThZFRatmiKhPJm82wLWDBIp2ZumqH&#10;i7Vzm3fbsrJH59vAP5n2Rn5oddb+uhOXiu2JSTT223ycxO2dj4GF/G8YzCUGFjz6I3NY6qby2Bgx&#10;sMqEWGIJEcMSxVTCNBoxRwkmy2IV6emYxzCidKg/4IAiO0P7T1it424Ee/KTmEr8fsPYD3tM1vSd&#10;iVmeiPzp9lBkKCx73NepWFFjP14bD3t+2PJnFw8rLDttr17v5wxghv/K9tGqrrkevWc+ts9PxsCS&#10;wT2jmTg/krn5K7xpvZ+lc7e9VV7vInXxoN9P0Dv12qezmfhQds+LVZ2YJvzaxlb7q6xTp7Phqkh/&#10;ZMMph+W7ql3bCoFVY2BpeDH8xkLHSU0TSxXFutJSVlZZrYkezu9k0HZ+C+HAVZW1EidZLSHVz7EZ&#10;mYixaubqri7muRA9eYiBpeNStzbdeRvlr2V8gwlJP6qrD6ah3356WdVhU+V3B/4v+6+aleGnWN4b&#10;0+rC3Uepl9ITxoqLsg1w01qPxsBS9vJo9APsldTL7zSMY2ChRsh7OhvfSq/sCcPFOqHZ9JO85w9s&#10;l8n0+V4XqDEJ1yjmOsUgp0hb8acOb3+AvM6sZhundVRpfn3C1sXAus5ezWNaldhh1Nf5OFnRmKx1&#10;zVkquhYu1cuzwWv8FK5xWgXb9wDaX4cnJJE9ZRI8dA7vGfQYVfTEafEuQpWcvHuROa+R+QKvgfnL&#10;ZlfnsLpJ+vZ7CZk5WvBHt+vyy4Wu/YYd6/Mj+VW++028l9epc5rNS5yGNujR/PEb48/5IE5XeZZp&#10;NczLskysP6q35mc4qci2p+tlq+p1O/ptt+2ZOF+xTu7TdT9m/Jmxp/XtfJzYDIDR2Iyx3maW9Jbq&#10;HohW8OqBH5TDAllmeHcJ54I7ZH1aoJPpNRaG+Bff2frUfHh51LkbU2lXPuJxTvWM78Uz2rez3311&#10;n83RGt3/nD6zP4wJNbGf9WT0R/24jEVVbnIS42dh5wfxbnRjlrD5gb7OtquPgaUvatMH73qLT5GY&#10;rp0HyQXJZ1j8TsNZ+lotX7+UTkx2lsfpyPIqo/dodc/ju9HhVxHR7jqTb9zWJR5qYL7iGFt7+p+K&#10;gSUe03th38QP7xAUZ+so9bcT1nhVns+xrmQdX+VH7zcs93FNDCzmqjruqT+9KjsHZ6yqPJ9z4XZl&#10;5LBaGa5rclJWbnssomUUA0uWcl3q7dZPdzsnafkry2jHlNvGsWyRt02UlrWn2prEpyIFs7+SoMtD&#10;Dz6kk5kp1plhqZpaRv1c1zz9XgwsPzOGq8Q2nHaPMY/a9wzqc/LCTwVMVsNPzd4VGPNcxRIjzqZc&#10;WMCCyRyhHsOAwgkRuIavxWH56ZXYxulqs54QcwwsZutsbA9s1D7TpGOSaLgVuwd5vUKmrN87PNek&#10;LuMRylUTM0f1Wn5MJvP79kzcq4bJCjiygduyiTXUH+lRPxzPSXQh0KvMHlf8iglbcyxf03dYKgwR&#10;6OzTXtdd/Rk9bENGfiWDFtV2PZbGqmP+Ry/oN/Zrs/RcptUwL8sysf6o3pqfi43F8pl2Xau3ryVq&#10;127bM3GsYp3cp+t+zPgzY0/b9sjn63zUNRmZenaFVmPtKB74YWNgFV5AF0BbNrFrt+ng8PrHpHdj&#10;Ku3KR1zMrh6Wf4O1Cd6vh5E56Ys77xO805bPZ5Hsav2g8YlV6+VrYc4qluuR34kmdwTHDYmdrXgk&#10;JrmM70eG8v2wnBdE6fu1fE0Nu+3lGFjY++nuhvardNt/K4bUKbflu6qee7L8gduK5G0fnrkX2JZp&#10;n5qXZ0xFj9SNs4jDh0Ecq4bD4hhYwXsGGz0RzzUr28XA0ocvviZSzKnjRCmKaSX5fj51J+7Vqqyf&#10;gunYO067hMD69u2fFNOkx/e26YZ0yffBeTi9yZe90JrbYv0sT4W1P+nzQNwr1cZ6mOFa8FxsirZx&#10;8lnlyzGgEFjMTD3BYanXyP4uBpb+VWw7vsXxIJsKhzXkmwyVauS5bB8/y/VzWbWNdDJjBcvbdxE2&#10;ZbHfxgMbnA0J04S0DpwvkfZzq57DqjbrNCBf8nMFZTQoOlX0fkCPYIW+w+j92HTMWz1sj53cW28f&#10;vnqRwxo4JltRol/ID2zUBpMVcVU136bXTJyvkc/yGFg6KjA92zdzQHm2CNfaV5MvMwDZJkvkV7OT&#10;WVG1GXPUjLfSnsIMFjBZGQ7I5kaqJc8oxXxQtZltyL3fcN3eHHO01sN+y727cO3z/b7I6Izasm5j&#10;xueRzbm2+NoqA9FiYJWRCUbJVq4fKq0b8rpT1YlfT69AXV2NE5TlStIxraQP9RocuKdMTK55Wdap&#10;CIv+elHaXtM+4fZ8UMdbfYqvqv1n3BC2jCPfVH3yWX3d9unazmgMfFz+1M8PXyO2xZ+Pc7wTzacq&#10;uXs6rt+GwMLeePcMy5kjPvnCHhs5fXpX//civ9te9ht+JYMJQ/+L+xqmmZDOxJ+qMjEnpTLYWTV1&#10;ne7eeYc/MFm7tu3L17tU2+139kguRi9me/wsp/n2fH9XYM9Ynb67kLSt9eDO1M6O5ZTKrJozU7gq&#10;cWLFaTrDavIj+Th/zmG18kEMLF3XpXpze00jO8tkRXpEg+sMY2CdsFcwYvxwPqV3Ga5AuzZ7Ve+U&#10;7dI9oozdE+ZFzmJV/4aMilqNdpB71DJjnfQZrBE62oE7cbKYk4qYKdIvrSh1hQwX20Dpoh+O9mFi&#10;fJMOPRmU+v35aZ2hzTZOwzY5dyvj/DhDtBdCwD/Ud5N+rz7Mj4er3FYdDx/PZDXzwAuM1fD+Pu2l&#10;9l2H0XOVDHv1hkyZXnXGqCtfU1dhecrP0gHLgreya+cj2KjH2CUsCA0vRjNAyZf2fuF2wfOYnVbs&#10;lfYX5jHiszIckPUv1ZLXs3rPXbXcLal2ZspyW9p2cXsj/+z5LbInsmE3f5fzavVfb2Mmjti9tpS1&#10;9UiUGFg9OfgjcliYHTFr4eymxHv6sTisRRyuXQ5LTrvo/YzHfcunsDmydt9m5e5wWAMXloh3tm3z&#10;Gzof8BvuV+/7P8PxtbybPv8/9szHEtIQWBdOrzrGijWUSeFE5lqNX7PUbnvBXqEttm8pa5ztOnfj&#10;QLE87f+jPfmlGFW252+YLGaj7ticKDuwYNUevWsWf2Ll7d8t2PNTumZ17yLs42S5nrN3Gpqejvmi&#10;GFh8U/Fp6Z7DKudlPRc2xsDChlq2Nj2TheO2LJM11wMNrke6z/7Bf5D0Lnul5duPal7oQe34RGnW&#10;eioTcF6fFwNLrJ29N1BbO2GymJPysvVthhOGi/SneCuWn5T9YWJgyVP0JgaW8nc4xS/xy3RcPcRY&#10;PaVnzli9w2T5+T3cUOaBVzgsfjrEcan4qQinH7ZnjGNVnyaNMbDsTGNiMxguj4Flj0CA7pZHJpjL&#10;1J3P80pZBson1JU8Pei15paHOo/Zv7LhCV/V9aPEwNJHa3q945TK09quSX6ViRioVg/r3NPPenLM&#10;19w2G2mnbYnannnv3j0/RP5Z58c+mZe9w4Llyq7HTNQXrQ+rHp0xylaM8mW0vvYuQqyJ7+lPsGPe&#10;Zoc5jL0qnBEonstcVbLsbkyrTXlbADZjb53FZkqyS7uxogL50P7Tfnk2BlZmDKTsHNp4buc1nS/E&#10;qNrnrZ65dn7GwHrgd5GJUzPZdu/EwNIjf4tBVveWtrvRTXxJT3ilBQPF9Faa27oY6+pSXdGdAudP&#10;7JnXJeut7CVwP2gEVvTeQHWtk1nSCZZuYlqZzBBLi+RZj9RbeC5nD5sYWEkGasJh4fZj5LPu5Fe2&#10;C/c1RX8UA+uQCjisNl/3TXbDpTuik7SrLJCAF0ax7lszmHtq4lXhr4MMZ4dlUZd+MjGwplxVV/aU&#10;8/qUGFhGP83f96fnvoXJmsfAEi/VOFk1zWXbdxpG7zckG0hnY4PMfDUm13FtF85CT4KMa/gq7JWO&#10;ywl7Ve2sT9HDGFjMYe3zdzqGN3i9LymvoKpxnQMb9QbfFDFZb3NYYQwsjnXFz6D4GRGlYb/HwNL5&#10;sfzwvEzYRo7gr0/zSlkGyifvIo+M5v19+l4/XS+Y7a2P2Kf2B3rOWLCszXd8VZriXJUwC3MOS/2g&#10;syv2Puf81D5ntNbP9eaYr2pnK79Xl/Wdtr3ljOZ6uK59P8x9G/k855Oov+7UlSmb8XPGh1VGmU26&#10;8Oq4PbaHr8XDUs0v6tdWrPTrMAxjYIEQyXAijQzWr54PCvXsMlC78pH9d/Rk2KXdGFWik/z2xvsN&#10;S79k7N/udx0tH/8uv9OYXDsM13zc2sZil7fye8O1T0783HGRvj7+jIGVOJPaPvny+wLnqlYxxRIx&#10;sAIuqYlp9RADNcTJ8l3VaANyImYq2G9H7ysMGbG+XZE9kl/ueXHVxO8N1NUKLzDAT3csjVIyKko+&#10;p/U9g5Oyk7rwMEfnMfyy3vYJzD3N0hz3ql77kMTu4vm0HF8VPstiYP0xxsCS5ug6P3BYO/m+SYce&#10;+/L/FP1aDSrD3mKenrBUJH6tLMWQYl2NDROuSu3ksiecVzYGlrZ/g8dheZijHvZ4Scet6zTOlFzH&#10;HXs1xMYiPXRO3MbSYj2TtLaF8tk2T4fvQ9TRb8ME50RH2+TC+v5jYGnDtJefjokGr0L/56ZxdSRs&#10;sKfx5Xp/hb2K3gOIO9bwqRFYp3MuLOKqhrI0v0Env69Q+q3WdfomF9jjMbBwjdj7B+Uaad6F92Ss&#10;KLjhFs9lV7SOCk6Xid9/UO9MVmB/qCfT3jKrXGgLl53pwa84xUtY6aylNYf/Gqdr2TEWUuO3QX9b&#10;L9swt+c59mfdxt3YW21Le696S7neud9aP699MvbgTj+yDVFdmbGxbkuOm4vsUb/BxceI/ZWfAz/L&#10;XoHIeFbnHYbraLDsLcoCFcbAAiOTYXBchlBSKkt6Bp4Fv2E8dvk1FhVygnon8saqDHaesjOxHgyL&#10;SQyp8f19c9ZGbm/d/jS/w2xXkvMKOKzQ/iJ/T//OeJj2o/lksDPqx9PxEI9Pu7xTY3g+bjd5rnRf&#10;Z64pG58eA8tW0p8xsLajfZ1H49qNgWU/ujYCaxYDKxNnyuJYrRko5rkWbBdP6Lyrp5hZRwTqOulP&#10;dv5sT73TbO8O1jbLulruUnFnwT5p0tgRdTGwhncOMj81Sffyencw47OY2zKZGlerUnUlBpZtcOvj&#10;cSeeZjkZVmuXycrorDGwfj0OsI6zSduA27O4c66qxveRUrIrmMnrJsm6tcpwWTvjbwgs3WIwGxVy&#10;UqrfPqofnwxXxUUbfor+kLEhZK/cHouBteRlYLk6jOIixbGNcLiKUviPPnt0roriTx1XL8W9cv32&#10;YrEJhyWW1zhZ87SeT03q0kFU8qks6yT+q7FtjIGlQ9JYJ22hDKYvEgPr3B45dyvXhZwY1v6yd0+k&#10;+al2DCi3ki67x3Y98/7BOn7wPKe1odpf5402LtUr7FXAOuG5ByapJt0/k3EZ4qQG+YmMarZ8TmtZ&#10;m3Dx1DqwgW1zGWes9PYnzQ3Bjrw8JuzH3j8IbfPvGYcVtSvSk/GDldUlKyPPMqt67TdZRLLUpU+v&#10;CPTxOXtlfaTyYyyk9q+9zpiNgrZRfs+enP1znZn4WZH9EasVvcsvZrXYD3OfcBtjNi3yW9W52xet&#10;b1lP5M/I/nkbJ23RwST1/mHrtQ7Q6+yVr3fMQOEZ7HWdz5Y9XKnvVMEshPvkEgPrsHOXNznlrXr2&#10;imNsOWd0OF78o3o0XWLCzrmeQT6yedGWSM+xsdJ1UO2Rk7U47tWcteF6GxvABOlpnels0sRGgQK4&#10;1het/QFbRD7HgnStrktlva87P18dezzG9pnBuO0RExeychf7K/ThuzGw5idBbYynh0+Lzs+SPuWv&#10;19pLBJauHnaPo7tc46FOWadUHCveM9P+/PQ9gL67oX0115Wqty9r++0Uh0V7+KFe04O7V+wEbU0E&#10;MYeZ31gqS5/yU7p+WTwslvc08VysR0txXaanxDXD3Dvfpscs1SaHRbcBurmxjXVLePUxsHRb0/Jc&#10;2Kscs/fxBK4SWLIN96dzuiWXVV9P9Nt0RmZWVrqPy8oTG2mCVWN7KiEUbIMl/9mNh7XLakX6I/aq&#10;7P2qbWSttcX3h7pHLK3YZWTi2EbQCb/BUBl5etKs3/SuQKOx5MRX5Nv3A+IkuJFXGUjG30NsLNOD&#10;c2Wqi9NUl2vu9eANF8ZTiDziSalXvyCHJd6e2SY2Y6Dju4mBVTstMx7aMVD7PVN2T2Yv1hV6GW2x&#10;cTVJ9zpp3Jp/jkIr1knn/YfjUrHOOUvFT2B09O3bQDNbnUBdD3NYMZNV63UZ41mwDcaMmuCPMEfY&#10;kEzIZ3S+LvOKzTqrQPMTfij+Nw/rtaBvULrMYWHeszG3TDOPE7M5c513ymIvNkaz8vze/sy7CDOx&#10;sSL9mfxd/+Tastdf7DfWH/sHI+p8PMxlonca2nkrrao2k+j+Qfd7e6yTrXeXyu7WdU0epfRBrSxZ&#10;ctt4m6lpGJlJbCNml/o0l73HsIQ8VJojm75b8Dn/zN97GLFg+nMW6aUUQxS10ZfGu3rSPnzA5r26&#10;zt63WG60zn3I8bnOxqqOz46Ve6O9sLZaJXetulLrg9Aas0mHzur3bm/85u6nTvO8XqAe0xCdhF8P&#10;BKzTwCLFXFVBaUybb3PrrxMyTFb864p0jC3bXp/+KsJk1jZ7K+isw+6eNOcP9ZvHpZrFw8rIRDGw&#10;mNWqlJYsgSC29B6T5xPbb5SNsp0fYWbGWRKnj5OHaX6Vsc3xcKbU60mzWlgjohhY8qfD49hePZR2&#10;NThgrWe3eiVo+/hbM5oP/ooPpZcM1CEeyaRYrahezmdD2TZJW0SnhsFRmRscDSIo+VkvlElX4RSc&#10;2Kj6XkKOexUxWdLVJRYVpzmO1TzdMFnFNnvPwpLJauo6TqwK+yBn1Tovartw0v89pPWiUZvtga/c&#10;z7YsEjNZq/HwDBulVw7xfTnWL7JNx3x6DDNHZmnjAsoVLTskv7o/NB09Y8kwVhmbaWbTsWwzWOFM&#10;dZKNGLFeXp4YY7EoanI8kYrb3LvLH32W/Cs21wVtm8Oa+aFwcLZU6hwVx8DymaEsrZjTUnzWvCzz&#10;Nbvc0J2ybnO1CtqitkTMVOu3Xtu5zl2/7fon15ZrfYq5gNvLejCKyl5ng92L/Ul1YQvq6+kDrJOu&#10;dA/o0Va/oEfnzOrP48mtTy4vMjjM+/RpZn/uMSxrHmrFGd3gnrCoLHwYxd7ajMl1hzOyqy3N2e3K&#10;p/yQ8RXJ7LZ3W55Zp4f66JYfRnswtuWXzsdNS9m7yvGz70t/fFrqK52ayZ5fYx/Xuxu7Lzt6SU6p&#10;AmbK+Cy6dyurXz0DimJU9fm+y8jK+0rL8r72+t57JnNH/1lZsV/qs3MJiZda2ChlpmRs90xWECdL&#10;416xvN6WGc/FaZPRunqZEgMLa2JZKwfuifischNS1utyhtVxVbQpLPcsPXuFm5NWZ8RnlXyLgfWt&#10;j4HlQ+tQWjZZkj5jsiJWq+bbYxX7D47wCo6Ff+g3Ppym7FGGWS0WZD0RkzUpm6lXVWfKHqeq8ghB&#10;n/Pbj1NF/5pbWclAm+uBOdJVPTP1K+WMrJNoqPaUsrIf6Vit6F2EHD+rj2mlM0QXb8ttnrFgLu+n&#10;k3bG/1VjYNl8LSNVPd9yWNJ2PSGWL5nxub/g8x2Wao+NujLG3n2PYble+KoxGqJc728yVhE/FT1d&#10;ucRbRYyYz2bNZBpNskf+edyuNgZWnUSf4Ylk3D7BJX1hPXptPtVG8j96NGJ8onwuZUuiXr9tftUc&#10;5bP+XHyrPZ1t67ilkR5d3q0tNb3vB9aztjmyM+O3nP/n9uTalbF/3d6Qq1Jvu8+5rqEvcHglz4pk&#10;5brGNF1jtT6pLr3hgn90v6Qg+i3GR9d34lCg+gEu5g22Zamz4616Jsu8d51ZO+Gtpu9YbH2Levdj&#10;k9U+wqqat39X/tmxZO2ds3XGpt0fb70/o3hk0/xT2xZ+TrYLLJ48+/3jD7l+C++P315hV4n0z+93&#10;PdDHzNJVw39l4jf5whZk+CbmlTLsUkbnrky9a4tsXnBeA1OWa7vbqXfHOm51hJd3AlqaOSlNU74s&#10;YPUdglVyll9jXRlvNdEPnlFnFX06fjyL8mVywVXpUsrnVmfy5TaoO0eyuWLFcDn55fxXjYElB1jH&#10;PXa5vZKdDR2P1rT+QdqGU3ZLc0yrDLdV5ctv/kf2itmoDGOlJs8+aAw+nM7IswyVZXtC27xG6awd&#10;1kbOZbUuaJ7yMsLjVJ04UCUCq6GoDg3MW4kXJoyVesfzpXsLMxXwVsxzNTGtuCylA3kdSgOfZb6z&#10;ISZnQ98Re6XjTG0u10gfA6v2b8RD/bj5dMEU/3xADKyA7RrYK5vUMlzVHRmfi2wy9dkJ3JlPxBGT&#10;VZiU/ufqn8VJfWf16vL1lM1yLdeBLGnpwQkvk2N/VJvqtGU2nW5ZKm1jumxUV2TzGJ9rVhe3pab3&#10;/XDHJ2s/tPZk6prL5Nq1tgdzwXnfRf6PbZj2xVGPxMACh6V7Vqu3PFOFJT9GPnatPmfiPCXN45iD&#10;HpXf5WXesCHU2TNZ/Gx8xVtFnNFXYHw2GagP9flo25ytu+r/k7bXeGd6xlcisnXvBKSYcWXZk4lj&#10;97rYaZeGCTrucY7r185oOH7Tz9Orj/FAHzNL1ozyPjjsrt/ilXg/fDUd8FbMhQ32+y4saFfDlEVt&#10;jzivQmDJ4BbveUwrdWT7zkHkUL7JK3s1yW/iXgXvKGSdXQysRPypkMNacVX92RHL97G0zngurOOY&#10;eYYYWCuWyjfXOoL9kYalV2VbeTxJ0EtBt230zcxUxE9pGS9l/6D/QNt5/q6MyjNFkrDt+RhYwuNU&#10;fgcGEYHVcFiHizUGVuGb+hhY4sFJrCvmp6TV/TsNmbfq32PIdXHZhsmS0TeLycUxsLR35fSq45uQ&#10;r/tv1f/10mIzHvXaA1+ZqNpYUfrH8kzpShqjER7Wcb6RvlN2ty6Wp3Fr/jn++hns1fwpkD11iRio&#10;p+Jw0Vwn14HPY/7Ut9qG+a1lssBf2NYaQ+wpnqjXA9Pe0++XyF37eztlEx7q1Fv1p9qlVx/qQi/q&#10;M/8wBtbu+/ieYqmqbT62ZpyOegYzamlLL+9tjPVkYl1hE3Fuw72YUGv9bEPENLV+qG3f5a0i+Tg/&#10;Yz/bsyvvc46vnjJs6+j9AdMWp8PGtjz89me5D3FYkxhYp9zTHZ7oYd7nvRhYlZzi9y2u0kteDINV&#10;tzw2cH+wdIJv2h1vE1+N75fEfcQyHhaWh8d9Po2BJZDKzxhYX4gy0zjF0vmTGFi4Ixs5LOaVsHtN&#10;sVq7XFUkz7v9p3Rm9NQ70z6irqzXdHpwxMBiNoqZLHGn9n7lsIaYVhOGi9kr0aBXK26/yncTAwtP&#10;dOrm2H7Thyvd18qradtI2YGe6RzqQi3j98QG26scJPVxvmEEVo6lUlPqLdTNtJJfDYF1qC4fSmeY&#10;rIiHyjBcYdnIHjKT2a5BzxsxsJrYQ2oIeJA2BpZcMyPfZOdZhcOKYlqZtp7Ykrlnxmo1Mba4LL+v&#10;sOZH7zHU31d7DCw/vRKm6Rjs3xGHJV4iFkOPym/EwHK/tTGn0OP+Xr82Tlb8/kodz0Th9XGs3oi3&#10;NbXN/COTEyaRO0zTY2X73/DbZNe8KzDguS7ZwG1f+QG/dW9+o66T8cgTYZK+zRmhoff1GKN0255I&#10;T29niUs1s1+vzRfaZT7XqzKKgbX7Pr74nXo+w2RZLVhFS/ciHcmv9WRiXdkJ7KkNsZ61DRn9LBMz&#10;ZVxXTe/yVjHLNm9Lrt/Znsx4IHkcUsL/urYWC3d5qztld+u6IY9fHOg1igVQmQ57imvTgaxBPjU8&#10;lQ7f3fZCXZdtfi8GlvEF9G7BDIf1Af1y2VcfY9sOo6R7p0vjNur3z+qjaQwsffb7MwbWx5BWq1p0&#10;6uxjYNGeGfdodihAXBJWGcqfyHxphmuXL6P2Ttuu99FYi9oYWLMYVScxraRDnMNiJivks5jncj7L&#10;fiQms7SsifpQwNdEZm+vp8sj9+68yE+sdGtip1e59LGa9zGw8Fy6ffwfxb1yO0Q+IxPLW5WoePrR&#10;/Az3NOGhuCzrH9KLsmzYqU6282iRHNDp8/mtmEfldHZkamCI1jLEwBpYKo6BJfJieWGpKB2xUS6v&#10;dckMNGG1WGcjY/J9bKzIhpqPJuqw0t/iyciQS+rL8lbVNvAXsNlYjDsxsDDSai/MGCtnmto4WfQ2&#10;kE0+6414W1UnXUfFPz7XP8U3bejRCXvCW/EbTyoDZWvwhn7mp0aWip5EWYSOtbxRqx5rya4UvV4w&#10;KdB8ivRrfNZzHNN9O3s/nNim1+bTzJevXmEMLCyAI3O0z1hpn+qcEOmM82vZXb7JWSG7BrZsyLxb&#10;MGaauL1Reu7b1g93/JbRX2VG39qKpr02Y9zWtu2Ok1n/Ut/h8ErvDHWuK+TgNnt1p+wHMl/2G0mf&#10;IbMxsDhO1iJmlm5ZhhhYUVwh8f0Jw/JwfK41r7SIgXWHdbJ32O29i3Dhn9ieyi7pBdnp4ffuRf7P&#10;yBSI97KdeXYssGc+3nbt4fHJZTPxsHbrOpGnNhoppu89lDbKs9+fMbA+mcDCnYguY4hrLPe2tmrY&#10;vQZRThPeqmeg6kRcjjSIyZowXLbfyXBPHyLDbRy4s7o7q61ruTO9O7ZtQcBPic/Lewkt3VNULtMz&#10;VlzW42cpt8WxtEq9uzGw1vGq9Mptua26RW45LFubdnUOMbB0O4NNjX3L5G/bHH9aRd3hkjG3xXpm&#10;OkVDV6WKHZUtYkupFDNZKGcf6BxkGvlAhlmqJh3oZ5mJPfpbTQ3Uln9f2yL+ERw5xMBCx9T4VsRV&#10;NTGwmLcSPeKHlsliNkrP2hfxsFqZqvM4xyFWa14vl4Ul+ltrtNGGHs6D9K9o4ztp3elYXZzeq9cY&#10;B9WjW2Yxto+B5cyU+yceG+4TH+07sbG4LMaMOlSvrDvpFdt1rn+MgSVeitglnowu8U3aeydsF8eZ&#10;6tM6Ctqyj9kT1UuTb9NelneOpl4juFLsvVp07VC+P1CRsfc0f/SGzt0YVdzq3bJX5O3+//gFvvoT&#10;Y0V9q9ddnnXKsTZaC+ZAqgV7unxdrYWRzrn93i67Krbqbfmmc/12xQbt5bJ7fr7ntz0/j+zYbGzs&#10;tWV3nMz4Neo7NUjGz0Hg66qqq9UlDktL3WCjtstm7JzJyB2Xz36y0cjEwGKZhfyxfdD1Qr45bb9V&#10;pPhB57yM7ftBo3wM7zPWxe9M3LRBbHbuTNPmt2OgyTiBf7p3Mk5jLQX1LnwysAONPcIWFV4J63tl&#10;l7SnLDJvimm6wUlZXRnfMpfUyc/4vsH/1EaWL22P+rrrI++7Zjxn7M/IdOwV94sQWN9RDCwZQM4x&#10;cfqTT6Buxrn3ewf96bX+SkZOKOweB7uSM97KV56eY/LVPps/0+PPv8sTPezb3+a5mhhYfGjCv+Fg&#10;27iN/BZCzDk6ZlqWivM9HcTDkm7B7zMsfpanOU4Wva+wyNe4cjrvHfNwEAOr3jbooqQ9vmSm+PeA&#10;1tWYva2LeK7udU5/S1hq9LFHMbB0RGJTo98RV8X5JpiWb3WiMr0UbDdl26pyioH84DNhplhSy7LM&#10;RT4rqp5tQ11za5XAshaBYNqJVaS1T2IbOXdTGynXtj1N7eJeDe8flOu7Y6kiGY6flXkXoZ8r9+83&#10;5LJau9nQx+fC6T7xER8VA0vnPDkdK8wX0jo61bc7aS9rp8t6kF5iYKHvdPQ/Nh6icfJ8/r33FdK4&#10;dUjm8Ezm/X0PcE8R3zTPt1+tM59FM1X4rsAX7QQvZjGwdGRiwt7giVCq54+M29rQw/XOde7bttuW&#10;5+TlMr3IZMm8cfwOvy6b8AZ96yV4wl6dlb3H3ahtE3tqPjYSTFeNaZaJ0/M2tvJrmYgLi/msdVty&#10;9q/1tJ5cy7e+HdsODZGeta94XMV6Av3YcdPqVlunz9WxU/ya7xm0EQs7MXqHtP6hzW/YN8UI1lyS&#10;9OEJJ3WHSwrLPhDb6JLND8Tkmr5PEByNbmOlRzi9K48+PWeXmFda6Mdzh2pbaOclf57FnMKSMPVJ&#10;Jj9q12m+ntiivR/O921cR3oXbZ7xWGnfUwwsNd3OBThdTrW+45MstKuPgWV7H5C8TFq1zJHfAWG/&#10;Y7trZpcm3FaGpRprDOrN6I9kBsaqjeHV82V1T1eOahq+DL/RsRMD8WeNUTXEt5JBhNum5jt8d2EU&#10;D2uaX9/gqfPqEAPLNhl2EIdZS7cUNoPZPgH5A0tF500z+VM9XLZN8/6kiYEV81a627GBx2lt3iQ/&#10;kvd8ObzTtMynUOHfqThWKm4flNUPl73DW4XxtoJ6Q/vRKsQ/wg9Vxdo7/MukrDUdmo8vintVY2A1&#10;rJPMH8WSeQysYyaavB8QhFRhslLpoK4z/R4DS9qCs2odZC+xV9pHOLeyujh9rd5qM8Z5GAPrhfEw&#10;MFb3mCnYryP5WYbLmQ4dv9K/rzBW9GxkWz8/S6HnJ6zHOdAr9te1rV2DQzvxjIViYPmDkDRDBF8P&#10;sajgpBdjXQX1btv/kp2y+KZ92NogVzo4LOzLbFTDn3p1W9stTTI624AKYRm6LuyvrqeW5bqaek2n&#10;XVHVHq39XE/u3YKRDWv9kR9i+6tO9knU9owfMmUjPZl+ycQ4c/2198d+ybWX/TPvl9AebLswJqf8&#10;lO1HLzFZOtLeYLIy7FXhAlobdION60wXNONVdd72aehnGtPWZT9EsZMinbvyGdvGOEqFq0oxd2+O&#10;h451mvJQyTZG7weM8gs/RUzcrb7O2HlBZmq/3EMdT5jw+ww7CeL0KnLTR58Z+Z4ZvJJMN1/Nwmv2&#10;wOd9DCzeAzOXlGGg/J5C5hzc5dlOqmey2nz89VwG2pgLS8hH9uPeM2VbbUUkL/nSnnJ/wWxUz0np&#10;8ClRrk4Zq0Yyev9gz2QVWlDWQcTA8lWgbmpL05mZitJZPgtrDU6+dtJFfx8Da4e9yvBZLauFwXl8&#10;7FlfTZc/SFbEVUX8lG1IVPVTvJX/io10WjUwmv4xpDs75YBO6JvHYmBBv/E7NQ3uw8Lg1FhXwmSJ&#10;43FqXtKaw/la1mQszTK9vF6jnc7+vYSwp7Vq4LAmdfkppA4TnCtdYaBQVntLLsplemSv7tRbyx6V&#10;y4yvfIfxVjqGbsVEw2ivHj5n+u4xUxhjtR/vpfnSUZ04y8+wURyvKiO/K3Oqv66sLS9Gc9f2uxRZ&#10;50R/YA/eEFQegagP1YMZhgi+zstndGZkPqveYlvPWD3mB7nSfaHTNEa1j+mSg80A/mresDSV0rnO&#10;NFC6Lbsnw3VlYlFFdbU2lys3bEtUb6x/3S73jM0XU3/uy3Bb1n0U98VazzvvZ1z7re2LMj7ljAkx&#10;sIxj0rEXMU1fId96/JS9CuzUYxm5pnD5IQYWiJ4M8/KBMmYVOJQMc/SBtq19pYiG3JMghlFJR37e&#10;ld/tr7f179rD8lH8qROdhU6K2pVp74V6P2yMOa9n4weLq+yWj6u1nEPJBfw1T4Vm7NXXtTbvQ29X&#10;IbCOadRiYPndQc9VtYzSOUvFf01wW0YzZfisp2QGxopZrYHbqjsUuZZnNsjigzGs87zTVSFXZTJ9&#10;HCuPbzXwWaRT1zuit3A/yO80xJ2pnR13txZiqG/fmzTdhOAcCqvVm2mOkxXEwJIFXVb5a1xVVNYe&#10;faH9pN+efeF0s3JPuqson4jJYplGnssG6ahsrTVObbFdMv3i+FSd+gjDIgxU1WnHs3iO6lwVx70S&#10;b5b8IE0sVchqkZ4mTlajP3inYaS/+OSw0Gz200MfJjjDkn58lcPSMWd1cfpavW6z3trWGFjaCuq7&#10;aDysmCnooavmkXH11Pg800MXMz/3pucbYTws4qG2Waoz/Zht8KymTnwl/Whdpj8V82va3iMKY+E1&#10;6NGF6E0xRDpyMMGn5C9ySYN+XL8fX6/b3zNWsOQBe7Cg6Td8S9+23Fnbq4z5YcjfZaBycZHYql07&#10;I5urzqgtnJ+zk23jejM2954v10jpkdaePfvjfty1bT0GcnVF/pnnT9quWbLeIQbWMHrf4Kfu6Nxg&#10;rwL+S12Dq/X4yEMlfvb7JndzgUM5RsEHcmEb8ZgybdnlqnblMzawzIP6H3+nJNuWaVeGL8u0d7fe&#10;jG24tJ4et7J9bmNg6dT1RZkmTC44X+P0lz1xS3qybVcTA8t2dsxPhSxVnrEa+Kld3upt+SYGVs92&#10;wScxI4b7WYwTXDVt7KomHhYTWMRnoRSV5bTpZJmSll8selmMVewBMCfMeKj+3GaXmXpKHmQ3zsgQ&#10;f22IgaVul095rJxPi+S8rGMWPbflhxVazH4RatcDFGm+JsMPqsRnkJ8wWefaSM9EkPVH9fb5iOjU&#10;MlMi4+8Q3E8Lx0SxhMxBeiKO3yF7DCytxfRLx3Y8VM1p2auek1LPOu9jerLvFmxYLdPj76Sbx+H6&#10;S8XAwhgb+KZdZsrl0VNznR+bX6/otl4at/yE2SeOY/R+eDwsTHl14uvSL8a0GhixMoGGfvi1xMDi&#10;Rx3K96nLVxyWzgYZZuphGa2XY9s9rL9te89bsX8gmZdf+FbGDWJgMfuDdyeds1QxK1S1YSw6txWl&#10;tUXwcEK+5bDmOjOxt9r2ZuwcvXRmc+ufeRtjO1k+8k/Nz/TFPXv22p7pR5aJY4cF/YvTZIwZ3TPU&#10;1l3hm17ntmyE37CtUGa+PC5iYH1anKCPj4FlE+J5bKkMg7Mb02pXPmMDyzylH9QzYkhxeteewTaK&#10;SwVaLccD7sbAeqreRHtPx1LmmmpjYMkhAHYOx+1+iS3lHNBX5LCwn8fZBKe/6Ilb+mSttiWIgcWM&#10;0sAr0R7b99unbNSEaaryuGNq9OAXNlPWSSSf4rD2bJ7Ua3Zi5bUTD0nX9wMKY6VN6b6j2FgqL4NL&#10;ea5YD2qBTOW2KBbzYzGwnuKwOt6qPCh+MAaW7oJsIO2kpZTIO4+hZY3D0qR9kK8f5rCaNMk0XBWp&#10;aZgp1s8yiXpDbovt7O1pY2BpO7d4GT8fDRku/YMyHQeBdSRrDKxSl7xn0OvFue8yBlYQ30qfYc54&#10;LqpLPFDiZAXvQDy14a8TAwvjPhgPKw5rLOtXynLMPMgDzu2vY2Act9YuPUGn95h8vRhY9LzoIzks&#10;XMuYWJt4W8ixGFja+5h08ywVxltePtIf6bF8fS8hpxd60vLJ9va8FXNkM7+dyS8YNOmnSQys4xy2&#10;Ui0qo1cE+nWH1ZqXZT3m50F/K8P1ztOtbet621as5Xfb3rJsOm4nPozqZfl5WfZbhpu7Z88b/R71&#10;Y23v9RhYAceEXrjDUn1aWRs/2OetY2Bl3lH4oZzURzJZF+vKsD8vsVFYGX1yt3Roj6+knXzEGe22&#10;64RXKgxX9O6/DMcU2XNiZ67e834HnXFxbOCB25LP6mJgwRs/Y2B9DeJMr68xBhb9vqGeK53wR1di&#10;UfnuiX8n0ce3YhnbPzccVob/ysgE9mfif5VYWmJfbQu9Q5BjVAXsVeGnhNsK3l3I+Sovfde961CO&#10;yOqdYI2BpQfpYJ1s06bzJKedhNKthp1YPZ3mWFqelvPxT4mB1bJXR1MPH9kzB/9Hw0/pn/kzYamg&#10;AkKDvJW9IxOV5bqG9MCLLWJgwc6TGEPOK7Uy2marS/6jnIj8Ck/zxaqemXL5PtbV8P5BK9u/f3Ci&#10;GZIysE84r+HdhSYf6ffTSX0kjN/0+VNifmL8dPpDYmChr+HJyiLZGBpiWhmTeCH+VD9m7GKrY+aC&#10;zvLE4GLZ2na/NHXE4qnjwCLxu/8+koEa6mrfRch2nsbMWtjMZed6Wp/Qk593YmDpmNRhUvmsE44J&#10;c24n77PwJNJTxFuZHp2vOP0Kn+U29xHE8vxa6x/1gPQToGaM4wzLw5JjqXOWal+/9pR5uFro3rZx&#10;RpazzCiPnprLxGwX2xDZw96LbIjqhc6+Le3o6nvHfTK3J/Lz/nsSz9oLCyN/tvnX/RZwakfFJQYW&#10;LuavHgPrXhwu2fv6RIMYWHnmJcGerONDSX+qn0/rxcQ6cliZsjy1TeShOWHDdRmFY/oYWLVeTJew&#10;wZimjZhZF+yf2oPd8pYfOvaqcFh39JReHsaDLa7Ir2/lI5vn7WrjjrUylR2b2Jy5FoyN2vPbbl36&#10;CN5abemjwp8xsJSd+TzizN8/qJOXxFOWxcO4XezdjJnCfWjAQw1cFb+LcIOTivTYWhpxUgMXNtFT&#10;7V/YEzFiizZCP1Zk3L9jRXDeiliqhqsimUycLI6N5fLKeXV1YURxDCyNLVU2tf1v5so2nX8AMk0z&#10;P/UUk8V6YKe8hfDbt3+Sc0rbRvlzKt0M1nOvo932fAODRHYCuPHMyMzLFp31BFd71M5ukW7ZqxQD&#10;5QWlrNppH05TdkYny8x1lhg6rBlOwg9VNT2yNiq+x2SJ/NQzyxhYMffkNlQyS2uRrjbeqi1L8izT&#10;yCd0Ep/l+p2r9OftOMOSvns1Btaz+ovNYniNgYW+HsZDMwZ0lFJ8qyf4LPVegvtj5mvGf2X1xDbT&#10;1UjPS20q4acfeEa6GfdK9WhPbrzT0Ce+qGxkw6ZtDcPFZRN6mncdFg7lSgws9Q4m74bDmuXvckxV&#10;M2sb64p4qMi2BQOlbRkYLoyDaRuv+C2ywRZDvWXTqyPD8tgSijkNGtJl9/VXq9p6kV9Hv2uu9szk&#10;e5tb+7ktrIdtiOyJykb2jH7r22JjYOHnuT2Rn1umqe/xkRGLbPBzqzN/3vF/1C+Uf1RdYmDxXu67&#10;Zazs2Wxkv9xx+RyFe/slDyLryMD13OVQFjqPbY6uX/LNaZieYmTKFN/JR/mIrET677A2x+JfWBtL&#10;13px2I9FyPw/kY98fmq/6JzFqBL93tdcl56ymT853espPmRm6pSfqn00fc9gr6f0KfYtw3jjuFc8&#10;NkY/Y8wE+RqdKhrzlM8+cXvwiGY99mZledzao56da+p7i4FVT5q+8nsS47Ow49osJ2U1Xd8/aASW&#10;LB7OwuDuLMFDRYxShl3afZ9ghr3CHaXtwnr7+b4gI2MredMW0t/4B/sE3MVrunvPYBMDq4975fLM&#10;XvWsliju42oxh9UyWbhfwzw5e4egn2dZE202sHMrms9rzlzPjNWyx7/NuhCtF5Rve2aKgSVdKedt&#10;eK7ep3Wzo/m+6T6TOTm3K3pcnbiuqNYq5NEMEpo/ME0uDxn+DPITPgt1kf5FeqhkznzhvLa0pep/&#10;PgbW0X6Kc0RtqTGw9FRVr54u7tXAW01kailpUdUTxb1imSGtGlo9g06TgW1HNHcR96gcenqFE32c&#10;bX8X6WKzXU5ywG4jJPP+wUwMrOt8Vjt+7HrA6OVxRemn4mc17XKAJzq9OvI32Cv+hbyOkzTDRWuY&#10;eIDKsp4onZFf81aYN1bxv6CnkCYwXKZqZ4j4ATzn//hpzA/wBqdb/+z4IelbXTZPY2BhfK+4qioT&#10;cUyZuFRxXdUzubhRbA+XZQ/P25WxMyezrqttb6aNbPOu/nVZvzZ7j0X90nJekZ/n7eK6eORn4mHZ&#10;pE+rqkwtGKU34kx91bJgOnhmwG3mFoMDB+kSYc76emnQOtfsfDn2VobxuerbKEZVFK/qNIbUxbhU&#10;PDYuxsnCzRXviz5wvA02b4yHqT+x9LbXCOtsriPi8og4kztqjoGFsxV+I97nckk/Yu3YA+MMi9OV&#10;/wpiYOnuNGKv7OCAd+kRJ7WnJ8dtDewVHWT4/n9uj+3M/SxCr1BoY/m5fis7+MT2qjUGFse36mNg&#10;6RVkfNYszfK9nhl7VeWlHxEVy+565ITartk1M6Un2nZihSudc5Dm/CgNji8rbxsdbKn1buh4C40T&#10;WPQ7QzsXLA+IpZx3HKWPrJK/TjOrZWmZrwsnpRo4vlXDPanp9lFJfFg+jHVF8o3OIJ9luNqFbdDW&#10;62QCK+Sw7sQkMjdI9+CUtzBT0sNTfopiYIUyVLZ5pyHHz2KZIM2xtLguSjfvPTyuJeIRcHolDyKl&#10;XTjp/x7S1WacT8sBu/WLjdgED7ViptQb9/Vg1N7XszuGiXHAJHInzhQ/bwlZJ7s2z+pqWKeEfIoR&#10;63krHR377UUbOQYWDKyc0ZNsUYZ7+moy8Mb4fcXOpG+lLycxsPB6GcxXxFhF6ej9g7vvJYzrUs+o&#10;PfE7AasM6xnpsPN2Zd45mJOZ23Ovjdpf1i+7+tdlnWhjb5+NgZbz6kuNdo7jgfYc0/6d97sPSltP&#10;OS7V/ff9wcOfFutqwmEJe1V5AV2Q8fh7zTT9lHmIQXuTdzuJCcXcEMeB6mItgQnqGKUpP5UZM2xP&#10;I491f2CsRp22jKXlMzrPZUKbE9fI/RhhZRJlXzUAAJUCSURBVNke+0Wf/f4qT+nsDMXJJumwT/xV&#10;3Q9cO+5Z4FtO62IzxsCi/a3dR2DXE8SK4j12JIN7Pds9sZ56DHGu3/bY2+8i7PXX1XtuT6KNg09E&#10;Z7n/1bOweQwscbbHruI4Vk06iIHFOlkPsV2/aJws0EI2L+mhXLuBbpnZBBu1y1INzNcZk+UnZbp2&#10;H2u6EFjyE8LD8Mpe+ab7EFImqzzapnRGpi9b2S4/5nM+5bBBKpOviJmac08tn7VgtVALfTb4LC21&#10;sGHQrwODCayzWFdH+28wLx4DS2yYx8DKsFf9+wddWx+vimvRnksyVr1tXrblxTAS7GnwR8XA0jlF&#10;632C85KLxp76YsZXRsb6F2MJox2erDn30m/ojGy7WxciO+CpOO5JN3irQR4atvmpuZ4H7Dlti90+&#10;brT3qRhYr8SWcv5LevMvl5bV3hc67VeMahvTZYTbKD/nsLCozmRYD8vU/AzThCvtmg0tKxTZOc/P&#10;MF8tdza3844N3PY4Vteu/3fbu6v/en9FfW1tt6FWYmBV9qquXNgTyrz6A8TG0m358QzMPhoD6w6v&#10;9JU5rDu23Yq9xTGbKlNzlava4t0yMapamXXsLZbXrbzM4knGbV6WGKuUnl356/ydcWcU2wvLWHY8&#10;4De5uKY4ve+3Wi8YSXn2+8cfcv0WWqTyQT/wKdKnnM3N2Cvcp7RMluxzSgws3MXQDjzNYcX8VL0L&#10;y7BOOQ7rlPmyO4jKUhmXNORHdbXyq7pkJ4DxjFlF0/x+wPoWwv49g01sLOkWL0t6XKf8lfU3+VrW&#10;I5qV39RXAlRtm7FRO8wUtsJ5xqoludqyXC+eSE1jYOkabzdZuuIPaRzSncv4WR0GwFyPPROop62+&#10;vwhjV5UdSMdeecH+vyRvtahExG2F9bJe1rnKl02gVqbX/xucC59nO2/VME3ifuOwovxqW5VEqcpb&#10;aTdO9HBZ/b2hM1/B+wcbnVP92Ht/9zGw9MmVDLp5DCwZRU+Phzd06oU+4bPu1tU8D8ywThmZRDyp&#10;4b1+NpHd4b9Oy8p1c4yEO/qfi4F1hUXyRzI/y+q10L7DUdZnxYh9SdTrYsb4cL4uiSppy+MiHZWt&#10;+RmmCYv2Tr3VzpYV2rM/w3y1bNHczjs2cNv3ubY9v+X6gn247t/cOFnrpDhQ+szmIPAxYmWXWdnn&#10;Hy+tF6pep9Je2dq8yQRlOJ0vJoMn5yk+aMny6M4He/5ndGb0ZGJUnbBa0/HwFJeUsf8ryDzV3kDP&#10;hTGmLPPxC4bj0u0ILDvP+nmG9aAH9JqdsFccz0vv4OQWrY2BRexSmsOyvXHEZOHXNrZLOmOdnpZh&#10;/itrg+/mIjtZj+qXjaSC+uJyTZdIWMpYaVe0+VFsrOadg8xzEcPVcF5tPsfAyjBWfZysM2ZqFvcK&#10;68I+20X1Yh+rBNYfTmCBt6qcFAaPjtSOw8rIRGU5nxgEqUYr00+GpWKZDZZKa2H5KF2tKSmykK1t&#10;0lxM/YnKdLa9x9fAM2LDzRhY0rEdMzXEzDKZnsnS4YBT2xJj6/Q9hiwflSV7frAYWH45bcbAemOc&#10;fA2ddPXVk/5b7FU61hVmmKauMsF1+Rts1JodszX4js7GToqB5S5k7skmbJ22ex4KE9VfkJPCIvZG&#10;2/XGX2Ng6fRsfBOeGzMxtMNVqU6d57F3eyJdbWvtZJs5XesdW+E5c5nYZrZh3q79d/xl9LCdLB/Z&#10;s7aT25hj3/bs3O33yG+RnbgWQAviWbcOtR+Gt+ra4jvb0l5DCiKmBnTwBzNE6ADd4llnfGx6I+bR&#10;p9o58c/0PX2dP4c4WT0rBN6n+PwsjtUqntfFGFif0+/mz8djYHX+JJ7rdJwbF1l4rp8xsB48n0pQ&#10;XXoBXImBVdmlazyU73fWsaWu6bd9eBO7KuKkuC2X2sU8Gu/eKW334JLDsauUippwVcxS9WlmsjzN&#10;eoayxl6B3kKPK2u5EQMLs2U5h7rBau3wXLZ5xbZYbaYYWHNO6igS8FO7+RwDi37jLRWoXfimD3NS&#10;zV9JMiMTlW2YLNa5qf8k9pYTWJN3zyEIw/3YQ+ow5TuyMbCk5wsntU63zBTLczysebq2EefNs3qP&#10;2PPMdv0lYmA90O9PjZ8LeuQ0Vq+R7bJSit++UWPhPcAo2f0+zScp7mmQNz0ZZsqeDqUZq13bBl6s&#10;iYE1Y6P0itPO6VihMsWO+T8Zq8s+kbHiMbDU5zrC9YElxfKbc09VHmdV19ioXFmui+yEtZPvas/s&#10;ryg1l4ntWbd3/x1/c79FDFSkv7V5bSfL7/NW7Ldn+j3Trqa/pAE1puSPx1thVNO7kHSDXfd1jurK&#10;ril67xvtUR/gkr4CX/OD2oDemfcRx72S36OBd6jvJWzSh3+m8r3fVuzeJY5JI3DZ4v0J4+2SzWt/&#10;1n7BHmnVxp8xsPyXkh97bmXUFU64fG/fp3GrqfeDesXhOxPTivfJ23GpPpK9OuOn5OL09vq9RhCf&#10;S+/vWIbLSrrcg4vO4D2DzFWJ4z0eFqdDViuIn0Vlj7nOOC+0S2eAevNgc9E+J8WnWj2rhfmt1YmV&#10;Osdk+amZ6uljYPlDZB9sh5A9idKBW24PkY8OyqZFZ+W2oM2Uln9YVs2PYk6hKD4L9opFOc11DXom&#10;TFZUVvWc2CCtVg7CftIq8m+wMHsxsNQG6UDiuUrkLMqHtS1vxWX5vYQRh6UaTOfZuxGrPRgc32UM&#10;LD0VPk7fpb1IH1+zGFjtGMAoemtsPD/e+Pfwl8czkR1N7Co8DaDJKJOm6alOTEk9ZSJzeVt7dutd&#10;yPMbWNbcFmbFkRfT5+T0ig9MwPr9l4s/9WLbew+HvtUrnRdDzF22tvk8kGOpcrGZfG7M6cRinue/&#10;MrGoWCfzWVi5V7zYXCbHMXHZSE9kQ81vmbJ1H2Xe64e2swfcD2ufZNruNtO2y1bJan/bF9yuSduP&#10;P0s/HgT+WawrPOf8EWNgyQ64sk4nTA2uM2JzvmJ6xQSVRSJuC6Yt4rC+lxhhp3ZGcaxkC6N3TV3M&#10;pjtxr9i3+3ps2fgk/u79GFi568i5LesXOXPUuyc5KvkZA+v1X01ej4FlO/AM01TfM3iRpRr4poWe&#10;B+T5cGTdRmOaTnyid8RjDCxZ08s7B43DitirITYWldUbSvz0q/BcrEeZr8J5YediZ8d+O4HNnJ0r&#10;xekuLtWSyZrr5DOsdF2zGFi6qcHWBg+FKR3ls0xNV97Kfw4PnZxPfEGpWPeBUSyqJnaV2mMfGI0P&#10;pyk7ZLVYJtCT4bzY5pKW9noMrMOyX3+Xyjpu5V5srHr+feyDF7GuophW6jUvK91e9NR0G99qLS+e&#10;nOls9MyYLOsCH3o4D1JtoMw+Nq27V7NhnTaGQuXxdELW3aNfeAyM46H66oxpmo0To5mIh8qxUbNx&#10;6P012pDTqR2XZrLq3HKc/XPsqiCOVZmS/KyqTlJlYsowU0/JdBPl0obt9xvSRAy+Eh7AM0ybpDHd&#10;2re4/qumZbw9YduuHpVH3/zC6cFXJuP5HMJFyq7kay3aO9dYqlxspuv6bUnn8WNpXerNck6v62I+&#10;y3w46Nytt5Wv9rT657a19szLtkwZy8zTMRfW62cLm+v01CcZhot7p60l01/VV9T2I5NiYOnaWv5K&#10;7FLhmJhp+v7Sh5tOYmCtmBpMXkt+pMzPl1gn6NdTFZvnOY0JdGRY7B6jlD2xoUzBkQy/d++7iRFG&#10;fdfY777q3i3obT82p3IuqX7jdPsuwhw3NPVnUG/Uj6f9S+Ph3hhbMFBqM8bhse0t443TkZ2hPxPX&#10;wjw2ltyAg2U+iYGFPSfOAjj9+lnPJxJSiV8CNkRVXr6PdTWLOzaNgRW/E5D2rryHHxgl299m+Kzd&#10;skMsLb53mNS7q7+5N6H7l6YtrR+kVvQRVhacRjljpWyU50fp/v2DOvwPPRw/K+KwmPkqnB2eBPg2&#10;veOk+pMpbOhn+wTNr9v9Nj3oz7JXXV3GAA4xsHRTI58FY6VCpzKVt2rjanG+MAvSTVYlKrZJy9Ka&#10;V9ILNqoIF51j2UhG8yOWapcFI3l+C+Gcw7oXG6v659gH42xbTkyM8+reSNjErtIzYFmjjP2RXpil&#10;XWZ4R2FQVnvLdU5kTlmtEl/fKQY5sWqidYDP0nHyAfm6ozQbMmnY5jbb0G/7HQfj8BLS8DxGYJye&#10;jRMvVcvaGF7o3Km3XDFJOzNtkQZjDjn+v+Kt5r+K56cc/ivuTW4rw1hFMjRr6biwxnhbBo5sIrPH&#10;YaEWWWNKfai2Za+QM+Z/Jp8Fg2JGLG/zXM/MD2gv5gro5/TgH5NJ+62R94FcauEYWNjdMEGzYpSq&#10;fFu2tiJiiCIGJ+aq2DORnXOZyLa4vXP7Xb5eRTP/RHaubWN7onTEQGViS2X079ab6fdMvWG7sJum&#10;lbSOnO+YtzrjxSzCl7VasfJdrqpOrOL755msiAmyegM254HYVQGLdF7vZ8XqCmJgISo/CDJPX+sj&#10;jCIri/uR5/s6rzPs38ZOtvlu+uP73VjI7i2W+E2TEFj6oHv+2zrsmfk3ARfPbvKnPH9xSf1Fju7b&#10;8SsT7Etx72m7rSiOlT+FlQ1TxDE9mm/sVa0XrJatArDcvu/Um9HDbcdvdNQSqb3lodp3ETbxsAoz&#10;VWX05EvcqSe2XVnL179SWakX7x/kGFh6mk9rnJ5P2dYcaf7WjdfAZ/m2mDZz2P42erjsWue0LHbU&#10;EgPraMU/yUmh/POoSjtUkp7m/Jpu5Zmr0sKmZ14WA0ZlZG3w39yi4oi9sufoWqhJI0c/DZ8F/YN8&#10;xFJlGCuut5GnqhoZsQFvIfyUGFjEN6klJe7V+t2CkXz8fkPSz/VKV8+4sMA2nV9sBB4m4yRIHgYh&#10;rf780LSfRkm9mXRvM8a5Elht3CvmsCCjI3s7tlQd+ftl5/Xyb+BNJ666bdtO22VP+6WXsYqEbBQ/&#10;0+DnGP2zDh0d92JpPcVnNUyZzQnP2Hbs6rBwaJfoV8MHIWfM/0w+a2Yn23PX5h39UV06t2z4jfWU&#10;rqgckz5aw3yF5Q76dTYb81kmSrsG6OFv1l/zo3q5LAbRys65TKt/T09rA+zHLBDVFelf25bz7bxf&#10;MrGlMvrjPl2Ph6jfM/WGscBoTGI9LbV8z/Gw+Jlwx4jpnInxJZ/jya1fwOu4PLKm+NQgXqf0gsnC&#10;epSWP4nNtKUnwbxgstuJYUTyu/rfln/Wbxv9+6k++V7s3Br/PM7BAMpKigfv3cmUXMarmE0/Oazn&#10;PTCPgWXUUoY/imReiHUVsVR+X6O7sxfqPdUpexZZ94sfWh6qvn+Q417xOwoD9mp4j6Gsd602uV4q&#10;2+V67L6pxMDSTYmtj+Vmo5w0YaM8z6ezHd/4buvhk7K4Ltkxyvwg6/g/2anBYffxsWdxnoYdyI/T&#10;OGKrIMJKvuo8JMtJpKTLHqMkoBofTrOk5k/4rEE+YqkW9Z7WNbEN9ojHQGDtsTYir0ozzAsE6yk4&#10;UVQco0p1SgdaTCuxsI+BleG2ehntFbJzGjPLZHr2yu2pGvQuRp1nZ/w4q0br+InxR6X93EpsyKRh&#10;p9isJ8TyNY+BtcdAbYwHe8Jgw0I9P6bR+/MxVhmue2zgIs5XnWdsqkvHkDJ5mm7qxHT4/A5XdbHs&#10;wFtd1KPj/LxsGwPrM7gqWbzerJce/Pg88AFMmV4Rd9pl6xP0nH5jvwCZO+md2ElX6oq4LW5dZH9s&#10;W/VPW3Y3f+7DnG1cF/fXXr9EvXynT7lspi2RfGJsyFEMYmDxiDVS6TvmsKbvUtSjBlmXsbuQJ7e5&#10;uFHrmESPxs+SW3LdwXexmXRfJKYP9mCrNHI6ecYH7BLV678lWbd9Ys9evXG79vR07FXhsJ7S/3l6&#10;nunfT7D/4vVV34oo96YeA0uWTDuLoXu9KXult0P9adfPnFsecMZNpwk5TsQdGW776y94olhUdffh&#10;8r6Hv8M9DWWNt9rT+UEsmO313DZpP3oEs7rxU54GIRXkM4dlMpAk+YmMv+sQ93ccAwt31jUGlq6V&#10;tivAWRU24ql0dF400TN//2A5HTut9yjbxsA6TJTlvZy9iR0rDgudosV8QFKa8+dpO5uvhIIa0H9g&#10;Fj6UzjBTDc9FasJ8rpvrjfID20qLdI8ohS/yNar/tCx5psbAku1ZiWm15q1kxi98lnh5FQOrkeey&#10;87pYfxuHi98/WM+keRjiPEj88MHs1TG4C/+VYa/YTknrllnX3WPG5zHg6VzsM44/tRGLCldLGHtr&#10;Pa6Yt9qoNxyr2oOF4VJARXLkK2SvaFpp4mSVqcpPADAzpN45+BhjxVxVELfrlboKLyPz82dwVW/X&#10;y4hDWV6wgGRiUV3zCa6Xa2V9cfM5qiekVDNGO+Yx5l9upDM81516o/cMZnTGtkV+2M3Xrcfgz5xt&#10;XBf3zlxn1F9cV6be3X7f1dnas2yLzLzfjrdQ08gsGr5nDmsen0vdUbar8lApFfcqwU+Fei7GzOp4&#10;Iv1lh01/ssa9laYYRoiC9EH1Yop/oF0hh1U5OCwtUV0X++sp+380PVfHD6K5+TifxcDCPZHc8/s+&#10;tk//PMN61gN9bCz1u3G72I03rFM9DhjfUeg7oBe4J9wh2g4rq7+1B6WyZXfqYtvMY9pHOp/LjdrZ&#10;uwhNRoa5x8YaeCvpkk5P8x5D1y+/HHQ9uI7svmyIgeXnP8PvB8sadI/DuqpfGBfcX1MMLBmQR380&#10;52fOVUXslW/GUVYUQsMZq8U8F7EGtWK9lRg/qpk/E5aKZTQdyezmW72DDZP83oY2BpYWyHBVaRl3&#10;iVxLbQwssWTGQ83y+/cDuoyeE0vHOrdF6Sify3JdUb2tvJ9L+mDEKZLKfAaHpfOZ2ZBJw0632U+d&#10;5Xjcf31tR+WyBme4Ko5plYtvxWOMOa9d5gtXEI3n9Jhct8ufPICzO40zZU91WKZMUjwBneh5j4fC&#10;evmh+j0GFg5IdbplHsom4CH/LjOFjcEtRumUb+rbwhxWz2RRW8C3Tvywma8XzS09pkFnqoidyXFJ&#10;vYaR9MG4d4aL5ef5rTzLzNO59yFGeqo9XG/Mc1U9u/5p9XO9ow2oxS+asg3BykL+zHBPCb6p0clj&#10;Ix4nkd+i/s2MgblvdYPGsyiN2B+NvdJZS1l4ul50O7PH+GD60yXRpsJV2iaUtLzF0B3Yq3M9D8TA&#10;OmvXRY5m11e35Dnu1SQGli9dslKf9d12f22Oh2ttfLF/1Rv58XzN/g39XQwsJT5+xsD6ajTZNAaW&#10;cUzGQJVTJLvrwR3cxXcO2vqc4aqGeoeyK94K9zuZunZlqm228tpdkg7xylv1LFUTuypgrzxO1llZ&#10;3BW2cbJwClza+ykxsLDt1ucl8oQpwXlhNXfu+HgCN8bAksGmOxxs9yhdmSz8tZeRGScqO8mHisov&#10;FKWqufmgsuGzHTOL9dxIR/zXYM8qBtbe++AmcYjUJWA9cAp+fBuBxTzUjHVCrPfCXjG35dokeGLD&#10;c1ktJ/lNnKwwDlfVUyxXS37YGFjGxzlP9y6Xtx+vahyHtV9w1e3rxNWNAVrT5bxfdNolKON2OwZW&#10;/0zD7hlf4Z6Yt+rTVi9PiKc23LLzs2Jgwdm3GCXwTRhLA+uEP9T8JtSMLx2dzEyPPxzaZdN0tEf6&#10;A5sbeVsqoYe+23xdHvWvnG/6Lb/XMJI+UdmnYjbl3oeYaUuViXmuuUzGP7HPqw9dBrXg2qNxOPRF&#10;hnvKsG8Z+9u6RpvHkbD2eRj3CvyRjfMjXT3x4/FWaCm1SzfGttjocnQ9Bha97+9hZufZWE7PsFpX&#10;OZqP5Ike8ts5n/UAI/aRPsnU1bJOugd7i+/D4rrQ39ljv6WVeepnDKxniao72jgG1jGVOmPl957l&#10;eVDZ4+CetObvpq9wVb4n7+uqO6/YHpd5y07RL/bZGYL4s3JVHLWqj3Ul65czVnpTRSzVLNaVyRRW&#10;y6K849aTmC/0FN6ZgFPjuuGeM1bOZGHTXE+g+vOiXT09k8X6PV1kEAPrMHaIgYXBJoOzZ6kqk6VD&#10;d5DxQTsrO9d5SHIMLFUZf1AlfRYc1kIdGhAIcX5ULxdVGdjjbtKksgDh++Z2uRjVP7AwYEDqu/8Q&#10;bersfX8NP2Vl+5hZrjPiszIxtiIZsdZt0LTbr9ePuVBO7nUwyiX1KRxWJu4Vy8BOsVmf9cnXWQws&#10;tHrepxv5GHS39ETjEKMaI+G6nRN2zEgHXEHiqwnHNMSWmq6OvFLO9TzFSc1jXdHa3LXlVP4at9XG&#10;wKqTDeaZGZO1ySIt40Dd5LBogsy9l5Db2Lf3FjNl8wz8oyM8antoM9mDUdjyO1Uz/9W0aY1tftUQ&#10;5cd8ELWizD89ZxTJsOVsw678vGzU9ojzusNhxf6M+mLu83f6kW2Y+zZ+X+R6bGy0HbOu3BnKPqHQ&#10;SZVU+tE4LL19lusCn90YWGBV8NTXn/3WbQrlb/AmU37ns2Jgebvu2n9Tz2Um6IkYWA2f9WCf3vOJ&#10;jToegUwq5fm+c17s67S3tO5nDKwvE8krioGla8g8Blbd3biM75N1V7zBZK25qgnbhbvFkKWqd5RP&#10;cWGL9tper4uBZWtKfYegmOwxqtR+Y6Ysf2C1MvGwWKdcU43OEtFsIwbWaeyq6OyIfkaBMy+0fSfN&#10;9Q4xsGwrXc7eorO083zbFumzet0t2KD1tOQM+Q2HpRoavsk3HaaO/1nSZWdSeC6Mp8yHyjbinB/J&#10;BLbZsz4pBabg6RhYlZf59qum1dE17pWc72rt3fc6HpbTW31ZveJnOhuGi2U4DlfNj5gv+i0u2mOc&#10;As6D8OR8ktaWa9vBoH1umm3WLbOYE8XAEp/U0T7yTfaQeGSXxjhTGIYX46zxWNJx3jBTGEW3OUGz&#10;jeoq84CtTzaGG3bpRmwpvSJmOu/k8zOZjJ4b9ocMV+F3MPnrhKrfcDGunV3+aEd+ymHZNZvRAwvP&#10;7cTMyZJjOlPXUzKRzZwPm+m7mcfQR5ijUMrSnL9Ot/rnOmMOiy2c1xWVzXA9tjVYtHFuQ475Yr/t&#10;+nBP/p1+nNsftT3u6/U4WfSFDkGRKTGwdLEqNf54TJa6THcR8qEYWNLs41lC4ao8jQnImBGmrkaW&#10;hKaq+wwLxaKSDZfs9U+5mGPLU+zkdGN/ZzO3cdreDC9zIhPpZD8X345+vsYBsa80fYeP4+Vn5n9n&#10;FnDZTNsS5KfGW6a/An4q0r+o99ExPI69TF+IjN5csz9XMbC0gMXDquk7hNHPsqMHTmJg2ZyKOy/c&#10;h9Jvqtp4UiTzNpNl91PVHrbN0oPNLnOF+cLOrtUQM1wih/ssXXMjrgpj2/kssFq/qTxKRWV1jWvK&#10;NnGvuthY8BU4VmamQDHbGVPZjvveYMyns52ip5xS1RsVvmkxD5xzXm4D8VnYq3AMLPlnz1tFHFYm&#10;v7Ja6FbZLul/SlqcZv+QfOawjKuybZbtteq/UAqfIV2ZLOxVuk9UNqprpqOv98zOd2JgVV6mQF/H&#10;ACkxsMQv9Vz87P2D0jkTVqtho0ym13mcGS1jbIm3Z+8o9Hxmu5was37FM/BV/CnISNt1JHxyurVZ&#10;ZjSM+WkMLPGMtjXgm9hv9xmouC4aS2SPjWmz7RlOkDlEmg3qBHF47BqXhJUjipP1lE6865NWKXvC&#10;86h+zGmxHygGlk3YmLbVtPdiVC1YJ8zFmOCXDNdaRq/lB/RUe9B1FaTY0Y9FZsWLwebJt/aO5XO6&#10;ymNU2ewRpOO4VHt6uK5cLCdu19zOTHyrXBt32zKXz7TrTpyvjP7Yz2t/2tV0OpZy/gz6C+c4tDrb&#10;1aEr6Q/JYRXKzJfciHWy/K8UG+icnckzOItYUZUvu8hhTeJPtTrZ52U6ztu/6QdbkC7pX5Wty8l5&#10;XC1bciozNbxfEpyRbgPrEvWsvP0Wr3vXZFzvpp+bNgZlV/70hVnPsNgbqxhYdnr189TpwzwQxMCq&#10;d2Ex08T759MYUgs+a9AzyNvOnPMnMpE9aTvtXqC2xXbvQ775pHBhsi7jxOMY+cJV6Y2gfxNXpdeC&#10;StbvymFxfhvfqspDcxMny/R7jfr7GH3vrd1IqFXd6VXZ2SIflufTWH+hn9MZPdUS2xiVG56DpN6L&#10;gUVnbOUZBTpLd0RiXyItkiJPlAEKl29NNh/8FZ/dNCsKyjbMF8tQ2YzMYNt5DKwH3u+mBuKpRYmB&#10;JT6Sh4wU3wo55/lVRrvR5DntGvSvifhZjQ1NPKzQNh3lNkCEq9JVXc6npmlptRb4ZPaKbbAnvdoj&#10;uC7kMDyIgSVPjSCjrf46aVxp79mjJ+hwDyaOR2NX6ah5WCfbafr5WROuwZfrleckzeMKvVJs0p2y&#10;UXY1PcUiRXr0Gvyguq60BZ3TUl1ZPT4jRfI+gsUD8EPzrb1jOZyukrZsYh5Dbw7pmFHa08P6c7Gc&#10;uEX///beZUuWFde2zbZLJ2tn//9H3uI6xWvSkGDwkCHs4eEz1vRs6ZNFCCEeBhh0Fxnb1vJxGXfL&#10;MpfPlCvHfK3Lu9t2GO/G/tDqGXsRYub2ZPpM0+76jggbMMv/YvYKpSt8mdY/fGBFvpO+zTfQKeOT&#10;YVsqR1buXuSybzJE6DkTLimjMyOTLu9G2Z8q4x09u766Lsg7r9dzfK+2+5066Vkz5w2ZeVz5wPrY&#10;3k2hvf6tOeqgKe9xtnovK15buYRM06Y/qRSfxTxXz0xN7Bl01tVWWbffvn/QdQblLVyYzON4tzpq&#10;knxdyeugvgnO+CmOt7DKi54T31gsw/pLWN89ZTyHDyzdSL/GXnkqlKt9URn4qVGm4b/qYr3q8V0z&#10;1X/FB1bDT8kiyHbU9uIllSS133V7YlU3fpANPhxmyUx8pAemjPoH+YXMzPLCRAQ+sPbvldNczGNU&#10;DYMNqT6wsL/b+65yrop9Y4lkxFut4gcfWzKeOfll4UgmtEFfx7VbSYncB5bvYQljxWHIaM/QGviG&#10;cD2f19PsMx9Y/ttyfRikFCGTZQ/MqQz6w7meazLaIjd8YHla0qPDJLbyMX8YxzT3G9XKsPw8PLm7&#10;8FFOik+Z2Dab0R/Nqyl75wNL8rODjad9XYnmvE7tdRvyeMbz+p+Tf4lTs70n1ANGpE2uKiPPMkx7&#10;7abFUzfamfHBNLJL5RneKntsQ7UtKmMuft0Wu364WvZqT/9+G+nTvehLUTtyHQ56rMHqfG2jsZ+O&#10;/kYO66hLjJY6ScpLWHff32f5oAy3kpGxIiU5oyd8RZ3xWaxf+rtW98gT3WB8uLx7ZTd7fvRexYj7&#10;6+qq1M+u/Nt6Iv1PxTuPRlzb0YmOt6fj0bVfCPKa+V+/o/ShX0227ynHuxvetmz5jkW8rXdsHXQ0&#10;WPqevsIlzdJGLNUsR9jA+WZYqipjeVlZ0vbvytucjrbDCOl+qYiN4njnp5jV0jCxWjqvzfQwz8X6&#10;Szze2W2PW34h6PtEAWOVuStw4LN888ZeV2zxN2W4MvoHH1iHQnv5Ov45DctfXYbDfsbV64nl7bfu&#10;F9krrQL7qD34hJwUyTAnZX5qkDiQycQ3+bo2ZyKe5muwSYvy4h9pvMJYyXM84adalmp+/2DroyrS&#10;M7/TsPGfRTY09xI28azfdVrdGYMQslfYydKSa9m/Icw2F9jjzAeW9rcUe6UlfY+HWthQ+9s9G1zP&#10;Mc7WMaRhrwamyfr2Lp/1lJ4o3+aspo5gz3JkQ9kPEriwOQB4tSL1O8sTvcJJYQx6z4YH9b/FqZWx&#10;aMZPYY1zzlVFMnFarXPkG+iP4+dpo7sCWc/ILpUZaNOeyIYazyxba8M6rfWZ0/qJ/U9l2mtd/7vM&#10;1HPtyHU4lAVzLK0HdM36mzksWaJXdpV8YIUc1oNcyVG51/w6vWHDLteza0PAWGkNGF9zLNaK3zGs&#10;BN6rH5zqk/5bvrEesHO3/nflM3zcbQ7ugXpItLu0nVwycbzjHM+vvHAbAfQ13s3/JTtoJz6wsPrA&#10;70hknpHvzfCpvyp+tzX9Gf9WKRsCbiuVdrOMrNPmWe3PCHf8lMZw/ESm82NVuC2OH/gs19Pqj3xg&#10;ZTmsss9V3nkb9qpwVba40VcFDvfcVn8XIeu3sDGAcgvhP7iFUJYzOMrH0iYOY+EDGQ77TyN5Q7OB&#10;qwZ54RSkSk2dr6lsdeXxZa2Vi9/gpDRfky/Kiz1jvpGMxgd6vssH1lGnRm/FdxRG3FaUVuL1bHPC&#10;fEkN9z62WB5/ZRnfB/ST54a3GjksbS0Z176EvYI9Yqf1dvQx2bBxNgo/dNZH5wGmCbWHHvheGDbf&#10;1+96/ORBH/1XfFfRqPKYXy1mxOpsTYNmLcszHBnGImLT/isnk2XwL+yVxOjk/h7ThEF6/56+hxgr&#10;e2CqDZhl1uXlWenE/sssmOufer/SGtOnxr+1pTQGk/jnw7E91U4dThZ8Vmz/PC3LxxxTlDayJyO/&#10;LkuGq8r5vcrYE7X7nbSsc63HfqbvM28dPXQm1WFFW/+XhHEabOXyqTJiW5wBuegH6gZbNPBKzi49&#10;qVP5o47DekP/lL3CkK1LCWEKnsr3VE/D8tBdfj/Qvru+qHblo3p4Ss8n2guepInak6WiOh9xAutf&#10;smf0tb9SDHxgvcYr2Vrpkn68G4LJ4vCwem9/UXEpr8jOIV8Z+PR9WVdZst9X/Fvpa5Z5vEJ49n2F&#10;vXI9A8Olfzj+v+0Dq3JS/HtDjOqIqWFbUA77SywTh6t+Oe3g9YmQ1P89NrCO3T5p4qNWu70xNMos&#10;XiQjeTUXf9TviMkSukHfYGuCFOsEeXx2w5S0SRvFk/6I7eL4QQY+sJyWUouJo8n4P2KZibyqBieS&#10;84Gl+74Tf1hFg0wW0uwzhitKm7mLkNOS/obPkrGm9hzsXgljZbtCQ1jHArX8mzgsfWhkjLIHQH1g&#10;tW33FNOklZViuPq+d52lKqzcnXy1fmx80LbbZaxO5bXX5HSW4amb1TLs1amMDXyPlUvPfMwHFsY+&#10;Z69skH6LLUIzI8eI89JncCFzlxFjGzCnrJkvfwRX9l+1rT9eQj2E3z4ylCkRY9c2P3VdT2sb66mW&#10;W+8abMvxRKxnbmfmnsS2TuY6Iz6rtT9KW22L7YlkovqPyr6uk6jO4/jrNtiyi2b8UpO/kcPCetrO&#10;dbU+bQmGXxHiDJzCCTYEg92LHMotP1yY+8p5ON2l+Gp5T9irkm9Tb4Gdb9Xt4j7H/Tat9g+c1xP1&#10;f4G9mt2nCe82X9rPu7ZmO0sf/usD61uIMwydsQ+skF3CGgfU0g12aTct+71K+dWy32PdttPXdPKO&#10;05dX1gIyd9teAXxg6RyEl0IPFx9V1SvWyGqR/6zBl5brDGSK/NwHlr1glAUuzaE8n5bdpZn8ak+p&#10;Z6/KK4TtgvU6ZXeseLSED6xDRAksLKKPzwUOK0prRyyDTslFsop9YMEUfIZwxl9VQ3UFeib6Kdsm&#10;CHMT9jQyepKJZAEjk/GBZYaAksOn4XfkP8CGLH1gmYz6n5JGM2bKw7orbPFRuE+rLeTsFdsQ5UUy&#10;nhfrtD1NbOBi38qZplnYd9a/i8MSmx2JKT6wvK1RY08xTegPaP18GDZclVdG726+dsJf9DzLSeV8&#10;YEUnLcw9DWHb52LGauCtymAqJxt1LLoarvpx0207VGPw9gMdadnLPNFZWu0zOgjN9GsPDPPVVra0&#10;53r4r1Fe1+Oz3NaFOsQ+FPNNKPTIWOVYHppUdQy8xmpFebV27unP+I2K9OfLvlPeWs87+rmGoYHr&#10;Yd523KYty8byUdq+h5yXcbftZvajjEO57Hmsc/0v4q0iduyoCVnR28pTdiue8oGlw2LDT52xME9z&#10;VZO8fJg7itv5xkr6wGIKZou7Mf1NvlbPEyYrtjNZn1u2XdSpD888bbV/5Lzm/SHi/iLbbsmDZnqu&#10;nyf9rE3KkvM7dtSzc3nGYaF9//rA+mn6bO0Da8I31dU1hl2nnB7lmxrNnAuFBw4r8nX1nA8sn3Vr&#10;qXt79B3Kf4nSk1bMWDGHxaxWz23pC5kTWzJuWFieIPeN5eFW59wHFpb7PUvli/jt+PJK1O01dawW&#10;3iNW+SohfuxkyS2EsoFlBBY6g8zy5VC4hP13ibr02Wayqs6qp/wW3UgolcFn1y/VRB7aEjo57SlL&#10;NbGtSUt5lRJJY91mbVASykt+Ey61hLrCPzLNVh9Y8zv+GvZKmto5rICfivxhYf9YyisboJRXsVP+&#10;SpwX6W/vRmSZroy62CzslZZQy6h1uwzreDnhtpCWea68zky+VX8hsI69QmqvGl5xTNihv85JnaVF&#10;z8nr35XXZ2Giv+qpe+3HWSWde2R4pTI8HW0Xymd0BuctGRsam/mMpY5mzzFlXBZjJbTtMKzaN3NS&#10;/9vFP8FG9Xnt6PQhambzTI8+41Sup8KY19bcluSeYrJ4wlSbYTnGKNSYhVXS/lrDNuUOMr7vAA1Z&#10;+XxerZ17+jN+oyL9d8oS1xXXfL4sOkdQG2U4rFa+b/Hzdmf7M/Uf1VWubmvPaeutPFlHoM7jOlv9&#10;Zh9Y2s5YGMvUhF/SyX8cE6wsh4cwBqAUY9XMZXVQnjNQVecV/ih/7x4zQQ0fROVVbTMuKeS/EjYH&#10;aaWqS9mjfKnOdefF6p/DUbukGKh8m1Z+zTpNRr+9d5Ub9Nx+trnvb94Pw/Ju8lOkH29Yi34+7yfq&#10;3eW5+s+xb8Fz9NcH1o//arL6wLL3PhlEC9Na38hsZT5jjmS2+SB71ficonwz/rZSdhJjlZJvbdCJ&#10;R0kUnS+OF8SGt2JmqpJZ6rW9sFo9t6XzmjFcHHb9Iv9/u7xA9p35wMJyoewolTDHZ8O+I4bFcZmM&#10;B/2XfGCZxmifzM7e/Qhe13Edq4UF0Riv7wwlHmf4th3ZcFL4g352/VIt5Fkn5dLkpfHMT014q0HP&#10;Ql50/ogPLPkNYPEtddgQ+6iSxnEOS6z1VBxvYfmrNp3zPom0DWNlaYd7CTlfuTlRm4EILNlv0pqU&#10;9XYyrJ1OdrsKw8Vpo/i8/nN7oF8e03KCZOcPhb2SOemcYyr1rD1Ta+Ai9/SNaQvMc9TSLqPkb/dS&#10;ww/cXcgnQqfs1amdGObqYLcu1ynDFebV8C8YVu3H9CXsHNAd/1M2YJPOmlfMYT0loz32FY7sTp1M&#10;0uq0qfE6OdjopCfJU/ZKy4XRrCG2VE8Tj5gxPpO22jNSQpl8WSaSv8NwtfrndbIrE9tT9cdMU63n&#10;e1zVur2iul21y1m7Z2xuZDBO0axa//pL/F6FPrywiBOkIMVMvcH4GN90hT+yhVGChWGGpeFZEmmJ&#10;2+rYmSs2ez2n0+76bKq3HL7YpsRYhQydybD9Zyxe44/sjAfsOKxH++SknxQycSffTP3QfZSzOiz1&#10;pk+oru5sToQPLHBA/P3jOzv6zoidiN//jfcIrM2OL50p2hWvv9iX+Nj/1Gsc1ikLtnE3YlQWfvuw&#10;dd9eWdq3OdnXo/sEhY2Syi33CVpYY4yritiryJdW1Q/N9U5D+lVQ4AMLjT3uYXH8vXDkS2sWX3bT&#10;0AWVwLroA0uSH6sg78BbYU+qiaGifGsQH+ahmKVquCqSb4LQeaonpZ/0RPoj24wV0pP8hsFRnRv8&#10;y6m8FVFWpL0PLMlX0h7f0lwTn1YcH94VyGmhTb+Zz7JcLK85/9X5ugr8cMleW2EfsAO15q2092gN&#10;OJ81+sxiGeiEzJiW9VwLu2Y/o1AfWC1LdZXLW3Fbj/Wr0/6Z8d0WsWOWls78MYikuKeAb+IzkG09&#10;zGHRucq2nsC2jJ+sjP1WSw3/ouOmoXo1bONpjiFSDZTWwogZ41Nc0t20OqYlGai7ed0ro06DWiew&#10;GeOJHlhO2Sv9K8Yc4M6Q11GujUfMGJ9JW+1hWiefL9sW2ZlhiCI9bfy8TnZlYnuq/php4rZgebZt&#10;bWemvTJ1ktET3RfZ1sO8LPobZO9v1beFepf4nRwWfnGgz6h84DvjhMdhdmbG0Zyllbksz2H1nFee&#10;sbplQ5ZFyrEzz96xuMkcocZSrNyzdgZ12Pic6mRKX+o4uKmPqt16yLbpqq4kX/UKp09K9Z/1oP5p&#10;e3XlLTLuAwvvQaCBEP6X7Bx9SUlr/RNp7r59saIJGCu8ndmq52UOK+3r6qo9fVl8RZYtl8hL3rb/&#10;8H8arop8YA0+rbTLa5+f+snK6FEN+lybHkyHx/8xatVFv82PIyeFefO5+Ii3msWX3TSxAT6wDpMv&#10;+cBCh5SCd79pXMZbIv4HimxxUcITBmpXRlVGfFbEWJEdod8rk2F7OJmHZaWo5/MP+zzSOjIeB0WU&#10;rtdRVyqjZ/gtjYW0k/iz+welpDP2ivV4eOC/LC3r78NFv60yicDaY6+0JzXs1chbaec1GcjrmKI2&#10;PBGWHHWHWL5kxkUfqL3xen+Yc1t9f3ib1bL+fYkL80cH9WODyBHe4LDmPqdsjvwBPZe4rTJQlt0M&#10;zPGR/fbXlqTAAKwHz84H6dupxctfM8zRrnxG5w2Zbftv5JWqn1C/9Dmtbu/HOoZ4jP4VowrxVplw&#10;xBPF8TWv/Tv+OK3aj1Ik+C9rqaGMrZ1rnTk2KqrPqp/rNmf/ns6o7XLtMrcz1x/mbbRrj8mj2Y4+&#10;edxCLf9U320W/m0cliy58Yzql9xedOqXJ+kr6kkWxuyx4SPDSZWhX0tk04CHbWKge/c2GJknyxXy&#10;Smf3AHbsD7E5P8bNpeukZ6kwPaNdSr/q2i4q7/v1MO8n7+c7b0d9ldZVkE2iOrMc6+dj+Cu/P8C+&#10;lVTol+zs/Kss0VsI8a6ENsJbANY4p15lBxmktXX7GP4QS7W2obWz7MSdlHfFZEmZ0XuV1hfq6pSr&#10;mrBXg58sktFmUf3tnYY6Cumzw99oQdtD5+cOu1Ql5unw3NeV3TM45Ft2zXTHadsH1nXeSrro0V70&#10;muZhOw/B6XXk9yryM5Xxk9UwVjrk2UdzxKfRQyIRnxXaOUura0TNRSugnBvcDVed1QfWsV6f+LTC&#10;Xq+Ut/1u+anAZ1aTdi2jT3bJa37XIcvMbUA9lvPha5yUjovGWHFYu14Tfwwhj3NYYrOeCuq8G/jA&#10;utsH8NSgX3Efe6O/cV712bnYn72B0cxHLe2yThleKaPTn/0rNmT0vyLTMDWlColXkklHn3cMuikO&#10;y/Vk5d/msHbtf9ueUD9PbhhbaOxizmUzHPFEcbxaYrnXcDOW8rga2NMSW6wnCs/LG3NAcz05NmrX&#10;hoz9ezqxFzlj2aJ64Ha53jci3mrXHpO3tcpxumbzddvuv5DDkqm4jirkA8vnoIGZ+jT/ss86lSFe&#10;5tBT5uspduaTej5d/0/XYcQuIX5su6i8P1UPt/N9iiX86wPrC/bp8K4B9k23E8tcpi/2GF31Tev4&#10;jjgsxNdvTbeUP5XZ9T+1K9/4zOIyJsob5lUILAX1pWr/23BYUs14jcMu1dTvVeAni7ktZrWQi+l0&#10;/e5HW+O7cakwy83O0U+xV56v7alhDaYE1j+VwNplqdLyWC9599awpFVPgfiD7eP6SbYtsDS+JI7D&#10;ZT1W00EnpSWVHmSZ4c8b3NaQF+X7OR9YxxpX932FuhpYKqnljsMa7iIkGW0i4mvcT5YzVtg/HnVq&#10;vPQs86vlMs4NnfnPArdVfWBJrV7mpHRcnHBYrBMyUmM4T3g+bLvIylvhdIJ8YHkdPuHfCpvqrB9h&#10;7dWXOKm309Z9/S32ik8/NHzHB5aPNqSHdb4d3vWBBXniSgwpKD6wKoelrX+PLVIN+vxO9XhebMOZ&#10;/J4979u/Z09YDzKGzHxgab1hVNHxcIdpYvm5HtYZhSMGSoeEDXt2ea7ojsLWTi4X2zMPZ8rrMn3t&#10;7aRFe12v8zttHaXNcGS5+xOpZvAGQrNe7S2/jb3Caa19e/ue+8DCTa/MyyCcZnDO2CJpZ+dxNsK5&#10;e9yIw3rIB1bLT50yX5fKNeOzdn1g7dbn5TsWk+0V+cDifsU2L+8K7Hio3fLa21bP6KG95j6wjhfE&#10;4gmrhDfztQVEhiWsMniL9l7x1wfWt1BmeI/QjijvaLYytNUN5kzbjbI3Dn27asLtLYQrRsnfmKAn&#10;47vKOKkXua3h7SMs47nNeh8u3oVFg3JSzE9ZWMksDkt1Gj+lz4gxVlrNHVelO18TGea2mGTUcUC3&#10;Fq1pJ+xVxEbpgukyq/Un+MDSZsIRUdm8tf84qqv6oCl/1j82HyTWT4a9smyQgNOyUornaGavmvAV&#10;G8yj02d9YMkuUuOjSvbypmyUjA0TZorlm7BqlnrgO/Jitiujp/ONdTzbhXfADpTt7m9xUr57Neet&#10;oPMa26X9SR70U3vw19AHlu98a++k3/NfZJoe5vu0n5/qfMgHlrEMmPnu8EpPMVl3bNhNy/xXxn7I&#10;H+ckOlloG+Gr+MCSeH12MOql2Kur7JLnxTbsMF+n+X7A/ofqR0YSr3Mfqcrhuo6TWH/N2KgazzKt&#10;vLbjoCeSj9Oynhre9bVk7WL2zG2L7ihsbY7sYduulZ1ru6//TL21ZVy3Udx2z6S910ZzG+T3dDZO&#10;8Dz1q31glblGJzcfImXembFX8ssOnI3r+fPP803lzm47ebahf2r/e5zUZ5iv2+zPeXvhr7ttusET&#10;nbBX3JfYH9brPrB2+vDL9S9TWlT/XA9F5q8PrO/w9uXex453wErsjj6wfNYNfMsOXBLL6xoqZrJO&#10;+SnT87oPrJ4vy9nP9JkRWDYJNT6tiKtSDkvnILuj0MIa4+FeXmc33ZlqGS6LV56rhuk9NOUDq/dL&#10;pUs02726Gv4RH1h1s3Xkqsohpi3ej4Jpt8TWnu/wUbjsRGrc8EEyfDQ84aoGmbmqkpb/HOlXmQX/&#10;FWXjOgsTEfrAQonke4d50bogn0qdDyy7hfDM5xQ0IF//HvxSyVhiLJXvGUf+rdJ6LMeQ/8JTjW6C&#10;PaYrbJTvT/UcFuuEjPYq6aAPhkWznm7J18wHVv09P7f76l7C/X6y26+y8tbvt/stPWtEiGCA+FN8&#10;Vy3sHPxznfq0wpimfdy/J/L1tErP9unn4f6ktJxUfYIuclg+Yv+Qb6nb9j/HgmEsSvnA8pGqnk9K&#10;zIq9Uv0YhZCXhmOfUJHMOm2rn/OtdqIXXrM5Y3+rf21DpJP5sijMebGeXBjP5NgWUXtl6n9et/uM&#10;FbcX5zsPt/WgaTF+y1mRUdulDsErYf76RWFZZutagrGAPTZkxgptMil3GCVrtrTNkB/5mjs28MTz&#10;gJ55WYx9w0x35k+qvFQQv5Nh3675Aturf2amJnbC4wxa57S8HXv1gi+weT95P995/5GX677f/vWB&#10;hd/ufcm3+8Cy2cHfXiPeaqSW8DuhKo9BOcNYfUhmYLiM7Rrs3GG+sIb3lbzMwnh/B29oPrCaewaJ&#10;vfL4kbQiDovlVaeor3cXehjvnoj3fqU26B63+TUbOKy5vyrYjz2s/fBHfWDVM3+8ah2f8tpVw/oH&#10;jWdGoMrLX6tM4wOrclK2vMIiyzO7FA5ZKtd9pn9XZiZfOIWQZ9Ha2PaNVf0cVR9Yfs/dsQMtTeSc&#10;FDNTDT/FTBbL1zDrOX6ZOPWlJfbPfWyxniBto7Pcr4dWt26CPSzNZc09fYuM2KynTGKyjE3eXlLG&#10;2nZ/Cm81sRNttN1v/7c+JHzuTQNKimOisx2W552glJ4g31t6AtvCuwiDwVTlMdTSGddBFNvZV3Ps&#10;oc8LM030BF3isHwMv8pn9fak9EhplQ2pXaPXI/3HJp9L5XqMEcPopHeg0ISG8WfGW8UcTZW3cc80&#10;qGaMew3DNdefSdvKcL5RXvN41hOFc9zQ2oaoXPUEmE+D2zDXW8bmVqYuc9qyRO0Vtcu6bnN1tW6L&#10;qE7aeig9Vt8i4APrmK3qmu1P5bCcd57bL1OxrmfAVfl6HW1+FH7KWD1+/+ANNkp3c8xODmMAWtv/&#10;YFne5bCMFTo6ZmHfOHxW3hkrh59+GHV1qf7P2auoXc5s3mGvLtXDpD/YT2BAn1E9HI9FqZ8mfKX+&#10;U1zbBsumff5RH1j28NsvDK7vCj2l54t2ppJ7ZO4Dq97rqqsU5q2YUerXsbambeQDmV1/VSn5KC+K&#10;x5tmv/aecGF4c4fvaZZfhbFKxO4E5qOWmTr1XQV5T1X9ZImyQledhM0pt3NY5U5PcJdZHgqWY/fq&#10;ajjiuRKcF+bxY1RP+8CyUzs9MYgYK46v8kfxjgaVb/2nhDsfWPYHrCfwgeiN8ISfUm0bDBfbQOaE&#10;wd7mjA8sU7bBs1SfR14YeWaKDyypu8YXlVhVWKpJGH+t31r7Mz6LZaQjuM1BOOK2tBM529XYU31g&#10;oQfI7tWDbBR06tpdy/tu2Hemiw8sYazQdqhh9EbU/L8hTP227NlP2as0x8S8Up1Fpr6x0jonerSf&#10;bDBiafkyIPpOhfZKy4vmRTwNh69H5zXo2AOdSRS86/dKhvAXmSwp7f/7R7+1QJO88My+aMOQLyyJ&#10;7NFxzH1gaVgt1Jtllj6wIOlNNw/PZZg5Qr/xmBrW4WSpn+VZT03LeUX5tjZwvs/YkNHf2rlbD3vl&#10;zdyZGNs8r3OWj9ouU/9xf6D2xYBBM6CNHjoz6hrvz+OwrLcH9jsvgFLra6MzID50HhEdE8SMDIZX&#10;na6tsnxoeI1F8rzOfCTNuLC3fUh9kDu7X7f3fYHZBDDyYn09G1d1Lj/xrZZpr9t+u15h8c55wMDm&#10;0/phZhA7mJjxj9d92+upnpiucElYb4Nm4vAu3/SUnt18f16++MCyX5nYCjbyaVV2dnR49TevNkxv&#10;Yef3Etoyd8hrYKYiVstWWxN5tnOwOcy35apkjlj79oIN/saH+ajxYMUxCMNPFjgsj6nsVeM/y7Sd&#10;+cDqc4TNcx9YZZfqEmN1h8+K0mJ94pzmcQJ3OHE/9vOkCEd0PfBdhEWS5XU4EL2Bnl5e08qaAMn8&#10;m5mpupNVZFQwE89+spowNAx6Mn61Ip6LVQ62pXxgoVTbPAvqTT7gO+w0tbBXrlPiAx9YQbyM71Ou&#10;iuL5DkFt9lm+FM82sHyxXDXIvlvhNbB7Ba7hz+KwYG3oA+uXcFghV3jWn403rLyAtnDrAyvjEyrD&#10;WEW/t8+kfYPtOs3X6oHGQ/gFa+qHfWAxTwTBd/1eydB+ylJhHLvHRtUJZNTzhH61MG8nJEN5tVbr&#10;xKY+Hc3UWcSUn1J5lbGyWJjj1zLM2jT5VsYkqX+e7z7fVPW0tmltLMq4tqEtI+us4dbmdR2yTm6L&#10;qOxxPXPZ98rS2rC2OWr3SE94tyPGCrRLnaf+VPbKz41P7bfy2nrJHw+Zd+gMeeoPq/jlGfmdd1kk&#10;t+3kfrrG/pX8Jf7I6wdzdKmrjTDzPhhMP6PnqXwjm+E1xsoiYXhM8wnjvC9l7hzkurrkt+taPd9p&#10;oybtrs2dvO3ryRilzjVs78Y9Melrz5U9LPI5W3/7coWE0rYuVl2351opfiKVlFHf0fQptl+ZROxV&#10;wCUxrzSEfSXFHqMivonWxmkGyvQPjJWtsZv3BdIfxafy7fWIDZKf7SfouFF4qJ6ukj7mdxFqdzN/&#10;WN716I7Czr/V1AdW42/L80XpdESS51cPaJyuGhkrxNxjr3pua0dn4bPknFh/A/E/sgOHBfjxCRmr&#10;VkYkn5DXLKFIvoyNwjJj/EDy/DPoYZ2R/kk858U6h7CZM9qGk0zlBUIfWJp4m8HR+tJU9otW29OV&#10;mCNeGnPCT9lfMR2YDN8P2PulchnWNviuorxYvknLebFt07SoTt3wFU5KO6Y8Uh9hpp7Jy6mx0AfW&#10;0/0BLXutL30yLT25lSbA0NPwTWXXpovf9T/Femic2WapLtozlCvybwUfdpSLtKeXvakf94GlraYD&#10;AH9jEB3jTxgilX+CacJhRM39ok4pbWTPR9mryP6mjGqtxqD9rFcPMc1f0Xb2XVOxTBTO+Uuq+tt8&#10;53nlGCvWOddvra/lyuQby0T27+b7ts2RPZk23S0j9S6dE8+Zu5bVmuSlg0rxgYUW+1PZqxwvVh9U&#10;LLhW9/qRf6LbHBDntcp3yjfhN4/yiyplUs58Id3xITXjucwePNMDg7b2yWX3yl1K29iz67vK+Xd9&#10;IQMN5Of2V8sy2BO3i00MJ0xfxgfWxTqP2xE1cNaOl/pnp/MGL2aEI/q5EVjH29MxXjUEFta6u3tY&#10;M/bqJ/Xs2v9T8n292RsZnim8h2J8IG+tAYvkg28vP2OXzvimuspo82W2i/Nq810zVrH+IS3eTMPy&#10;zuRl+kXvxXhuBJbomYXZNxaF5dS/3kW4CPecV9WDvQLbi5fTIB27IvbqDSZrX6d4iZWZRX6xUQgs&#10;dMIjxl6mWr9XHi9/rTJ3wqEPrJB10nzxychU6TbUcF70pzv814Tzklc6uyPsEqtSmSw93Cmldn4H&#10;MTBaOl1hpqQZjYcSmRqmOwRJpuGtOD7ye8X6G/maV8NYBTLsV6vyXGgP72LYw9JS/Dkcltuse76/&#10;0gfWxf5MD1gZQ/bvH9Te7oMUhfHL8HYnSJ6LS7yV6dlNuyvPdxFm+Cz3gSV7oyPL488Onhc8Rxw+&#10;5acwqF/mp4o9N/XcseETaWl04rri2j5njmJWSKdfa695OOcvidu96gl5HM1xJI9sORD1pYmde/my&#10;/tjPFNs/19/280h+N22mLSKd67Q5m9d9IKq3BAd3mFB8YNn6oaRKMU3GF3+a2zr3dYWePLNfV+S2&#10;rsC+wzlP1N0/eMuHFOe1yjdilLJ3wzETNAvfYKCwLNvkerbLu+cj6cSen+XjdtvxpH25793qh+UB&#10;OGnH7faa9AeQ45d4PbR+TSss8/GOcwyFDYF1YfeK3qH4fWp7F+xBPddK8flUoN6Qr/vAKr8vwUqz&#10;56R8Hd77w4riZa6TGSnrT2qmh9IOPrki+d34iZ1DXiwz0W/vs1qf5pOxvWdQmSyp1Ya3UvmWq3IZ&#10;imeZRp44r4b58j0BjD89G6VLnId5qzs6bWfNGMCFDyxssPZMli58NN5fFUcZ7YpLGeEOpAmKqCs1&#10;HkrjOawqTT4jw/IW1n8i3mqSFyeDneNnsJP0ZHxgrdkZjB1iueTF/I7/QRpj7gNL5JFKf71c2CuN&#10;kYbqfFH18sxzae0v/F6FHBalZXva8K/wgVUILDv1LfzdWz6w0ANRk9xPvi2Mgwa1toAr+z6wpoOL&#10;nLKOJyEZBmrOf2Gc2Wa1dv1kcVnY/kGPnSy1PrC0xY1LyoRR8RfZqCYtH29XnWrDI/r/OD36qG35&#10;wJKxd6SfMKki/p1wtTPS31o1t4dZsJYLW+vnfDNM2W497Opsy8LtuC57bNu8HvZ5N7aBdSKMv2b6&#10;DJVLO6uOls1ZutIZ38NhgRbp7bGn46qdmBLZB9bApBT2StrWmaPqM2vJsMT8y5pXmqXN+Ehipibr&#10;MytibbQzcdk/G7a1wbW6GtiiDR9Yu9zQpXbZ8IHFDOCTPCD3sSd4qwnPdYnXQ4tXVs55w78+sPZZ&#10;s/dYrawPrIWfKWa1wP8Sk7VgmtZ+pjK+qCDj66wndcoAKmPmXKfPvPoyhJLWuwKrrytpwfYOQZNU&#10;ebBXbVqisSADzSSPcH+nIeph7gMLsy32sHQB8aPhsptmM5QQWBMfWIehCcYKIuWg38LScPoHb8Qg&#10;3r1fSbU0ilQpPohPhzN+rEhjw3CFeXECtieIH2xI+cAaeJaNewnVkB0fWC0blfCNJU3q/q0aH1gU&#10;zzJBOPbDVfXIM/9H+8ACe6WjlzwAxjDqRnrr4ww/etZefs33WZNWeuYTep6ypzJ9Yxnf9oH1lP+s&#10;XZbqtrz2muPskTiyxg8XzmT0N+rOy2h7XWam7qSlo5pTG/TeQEwIMzt1urjDhS30f65+sGYxhiXl&#10;A4vk9fk9Z69Y/73wOq8MI8bsT4afimzOMGW75d3V2Zal1k/MrNW2i22b1/NIus3aPWojjkcYluzZ&#10;Y2sz7XU8TwXs0qcZq/YupMoG3uDC8IuDsmjzIVbHWx+eSphZmCvM0VX2ZJfZ2ZXvfRJFrA2fw2+X&#10;5TF+6hq/c6e9LvhsanxgrdiljN+rjMydMvZpVzY/mdfqLsjRBxY8i/31gXXV29fTrJYuQJM+sFL+&#10;oWita36plKLaZZpOuS2d5TbYLluHT3SyZ65RZ93yOOfIxB59R8Z01PjACv1Y9UyWvgscdzr1/rOM&#10;0hoYLsjrRqj72yph7LQUH1hYrNv3eC8h/vp5Vkty9B00tSH2gXX8+ahg+T7zjVX5rJx8rxPWaDb0&#10;XdYYJYC/4hOF9Y8RVxWlnchz7pxXFD/INAzXdR9Yll/I1GhdGGuDooslhbSSqnXqysI9e+Wc1Jk/&#10;LOTSaFaGi5mshs+ifGccVu9va8pq2SpTu4bsyuvYI8/7H+EDC+xVtRkdRDe9ra9g3/1hn2hoI+T1&#10;yTD3wzZfb+vWHnqOKomgtfWID6wKhTqvREzWKd+EseV13mrhAwu3gRC8OtyxCO8n9ThE7JZEXcwT&#10;jJVoXulZ56u9ItZTJoF1XnM9C/1WP5myzGT8IDmqB+3/+mBrI9h5WhODfo6/nofrE5FjanJ34amF&#10;ZsM8fJ+f0se6ocm4vG252Aauk15Dvt4496ieI14sU+cs0+pnm2tZ4nZZlz3uJ3fSsm1lxDg6pfvA&#10;QttdZZr+hLT6sySZl/HpfWANHErHW02ZrDLsPsQKmfefCc/S+r160QfWAzyODYgfqJNc/dsE2XE9&#10;ubSNF62+XXZ9jZk8fqczclhzH2etn6yadmH/A+1432dZ1J/PfZn99YH19K7Tld9IdjZc8IE18Yc1&#10;YbJ0ILb4Si3ZAL2QH/imgeHaYKyivGztxt64IlZrePs4sV+mI7yvFR9YEXuViWfeauC2yMfW3JcW&#10;9lWKDyxa1H6Ot2LOa8586Y5V4b8aH1i232kvkjrLPxgWbXOdjQ+shl3yhYaZUv6zrEBg4vJDMiGf&#10;RUoav1qcNrBn4vdKJcu+8r4PLE+rJQ/YHGPHjMFxH1jH+sz9XrHvKgpn7g2s7Ax2iKe+tFL6I39b&#10;VSezYDWMlrV7Lmw/SGNwVoy/fmcYJ+FkMzqp+SzTrpG5f3DO3/UMl6pG41M/2WD3HuC/kDvKJSzM&#10;iil7xgdWinVijikK2xgi/Sqlk+R9/ClpbY8i5ceK8z2zbabTGR99RrTmdayuYYm5wzTtpE3kK2X4&#10;mD1P54V5sLWfmS+vfxuvMC5dZaky3BPWUy5Zw3E82zMP3+enMLKx/a09/V/PmaNID+tsw+s6j3ix&#10;TJ3H9nC5Mu0S2bm2n2t4t+yTtlB1En8Q+DTblpLeYJ1kn+gL9WjzYDzFhNn4wFpxKOoPa48tuumr&#10;aMqFyduO1m3nn0vmLzoz1/DRsLIHMYRtwpjzTat6OOVx9uqnsXmT89qp22NI1jla6wTvP5Oy60Af&#10;MV9livV8ZUrw/sP1nGmXRobb8YS9SrX76j7NF1iq07602aal/p/xgYW1KPZuarj35XSVbPK1t+jn&#10;8BfuPT3yW8K2vOqFpsxZNqae+a4SWXl3C2SaeFobp+R7v1e2ZjaeCwu4hF+tXflQp2+dnJUXq0R7&#10;cdfx/Ph/4MeKmazBB5Z2bSOqVA92r5yx0hiLJ8maF9+hufaBVfaPCoH1HIdV7hYs64eR8yIZ2x8w&#10;H1h2n90pb5VhsuYyulDS5ZIzYB6WLUipXv2z/R5VJR/+QD+UwpQxrDGRX60oLTNcTdgKrPnhR6ia&#10;d4KRaX1dwSrRxmkn/rD0Nav6wCJO6nhO2jsHoc2+5fnufFoxJ6V/XcgMDJfJn7FaDcPF9pQ2sjNh&#10;+0WeWvv9HBbO3slmnNopb2WnAc5enfWHeR+YM03Ut/kJSve3TJ/MyaCf9321TVtlKrjyI9zTbd6K&#10;Ri0wU9ryrR+ugflqZSIbKoc1kye+A4NZZZdkcb5iplj+I2EpQ2fnR/LVmmnr55l8tYdP6hnx9n0s&#10;Iab3xGltYDRLMFksk/M5xTZwXjUeI+yMyYrk5zZv+11q6oftZHuu109bV5HO3bzmdnor2/NJbZ2p&#10;f5SRv/v+EDNfe20R6dHnAiMY+8D6zRyWjI323GGa2vdpZQPKyBZ9xGfWhi+nKcMlz4fWwGts1FA/&#10;r3FAzCU9Uy6Mx0H9pH1d7d6TiBoz38m4d4/zOrPnxXbE74Pe6yen/dDurNSawW4j3qGO1xh9aNvv&#10;eHfGH/K6li77WQ8QSTp8mj1t+NlcvkdbLW/xgYURFXOgQ62VovK58dS3FH5V0/iKorV04EMq9i3F&#10;ee3qOZUP2K5ZGdf5+sxbPHDJL/t0ZNae6b6rENPcM0gyzFI1aZm3YnkLIxf/9qfjiMCOfF004zd6&#10;ukxw7okZqIGHKmxUlce6CLtdrCcOZ+ThE9NHzqkPLOmWh0h5KXs2DG36bU2JsH43DJSJ9PEU3fqx&#10;4j9w2PMqudgfKT5ir2w/GAlYnnWOdqIs8q0enY69Z2yKqpYHfB71enDrB3asK4eleSktpU+V81nF&#10;BvlrjWcZ5rAyMk1azisMR7637PkfCazvZq+wpw72yjksaQv0c2l9nAOUPvBaf0BPfbm/PdCH9VzU&#10;hwEJ7zJQaXnpg2/pp7Od0V+V5Rv4tIrsP7+XkH1gYUCqfFDPCu2wVKzn0XCdTP5YDsvhhtP6xJ6U&#10;syeyY33OSbF8JpzzOaX9QceimKuqMhgrznmoyLZtv0tmFVvYhzP1kJHJMFMZPVw/LatVa7ht90z9&#10;o5/wN9YW3H+idqkyrXwUP9djCy6bs8qZ50/5uvpIvtbPtUmPIRZLMZ0XCrt0NfxtPrOeKtddPbd4&#10;rgUn9ck6j9iou/Wjp87aGwvP1YQj/Xfu+Mva/Hjb5Z415iJtL0/foeTESL0v1W+spc92o3y9/RYn&#10;9bb+b+O5av0TbY3Vtc9gCdaJ2aVTX1e2bm9YJ+KbBgbqog1l7vV3tEm+zGelfXvN7Pd3gfJeLDtH&#10;wkzpOGD8FML83fBZg58sS6t8luth31iFyUKHcj6rhHVfQsZb3QC0lwpfOdCPLEbflL4/xfxU1QB5&#10;5rYw58bcVqSn16l6Yh9YWExJobDX9XRYNLtOzQb/IV8XGShowOdSeJIvaxt0LpgsL4sxEccuUoZP&#10;0RxTPoy0nMZzodqk6/X+qlRGCSyxp/uWhqW8+vDAYZEG5I47DSeah7xc3m0u9yGyHrfHOtxAYMne&#10;kLaulvRbw7KHVdkE3cOWebdSeM7iPdsf0Arcf97WP/ZV7pOjPZAnGT29wdY83sV27+9Ly6NHPaF/&#10;7qNqop/GtO18z9O6DyytYTS51uFnOSzkOH5P+C+pne/jwsj+h5g1WwehXTBSoX4srPVwMRzpqfEh&#10;a9PYM7chw1LFTND1MsY2VzvjfPdknmuLdTvmyjW3P9MW6GmzvsT9gWWGNrLqkPhjTCt0kq73fi2H&#10;ZQOlTkQKpT/IIr3vMwsD7shhvc1VfZN+zOPaS5VXstp4sB3l2dInq9PZsVHYW0GLjPJR/ImdU/2h&#10;PE55Z3Y+Zc+W/gfr3+oBPIgOW3L2+88/8lpte1Xsjynaw+p9NlXS5Bmm6W39y725D+9teXmdgJP3&#10;L581eL26yUxN/GRhrR7qWfNNlnbCdqV9V01sqG+d+fsN7b0AZWGG69Avf0N/bnxgMW+lo5DRUhzm&#10;OwQjPmumRzkv/Faxud8QbaojHn7RXJb1RtiVmJGl4v0pLKmvyWA9s2K1Qh9YduZvFX78UzZVPSxN&#10;cD3s+2roGFVP4wMr4psi31VRfMRMZeJZpzFZ3gt1yacftR+fRp7ii4wzEc+yV0sfWOXOO/v9YGGv&#10;iHuSprB45q20hCW+hqV0q/jonsFIJ8friXRlVUYCS/gmffLVkm8N6+gro1XdS5adPuatnmevfs4H&#10;lvZ54woz5aoyGAf06xX2yvYTnmWviKUa9GvLP1wW01nzOohi42Vk7w/s1U9wWHgGNXPndzQ8YZR0&#10;yP8KFsz72zv22NyAXj2pH60Hi98Ns05OW+Mj5ihmkaqeDEv1HNPE+c7LFd0JaMuHoQ4zZWz76m79&#10;78nHbTGv85bt2surrRPuD/N+QkswPMHkA6uye7+TyUJ5fcpqfGBdZa86nqX4ZjrzUQUPVmbKA/zX&#10;YQP7hNrxD4XqeMaGN/RMy9XxSroMf7g+p2UZOSmiFZo6jOLP7dzlsAq9NetLTZ1cs+en+kbrA0vv&#10;8z3Wz8dwZntP7Mcq2scpD/lLPqre1v/h/anlfllbXvjAkvWnrQFt7VN2lzY5LP7NQcZfVUZmm+1K&#10;2HzHT1aT1mZebWWtQ3lBnHNYYKZMhvkpTcVp9VWs1cM6SxjPEV5Jz31gZXgoZqPuhDN5hT6wzP9U&#10;x1tpH5VPE+8vU9l47NSOevQUhdkrJqeMb9JUHNYI+0wYKP4zshw/p/Fz/gtPafdRPRM7ragosP6/&#10;0jc5X0IotaZtmJoaf88Hlr5ndz6wsiwVrLJv0uM6ozsNvSxnaYvmeoKtO0FfzFv5znrlwqROBh9Y&#10;upG+4QNrt59wf+CnY1fPPfkM81VlMCjo1zajlGGv7BTlKfZq0DPo15af+sDatWHwgVXzOu7NNT9r&#10;WF7qKFP4JuM9yyHKQ2xR5O9Ju52TIGFeYmZnJ9ucCX+uXG19ZmwrMhjxfezSozX0cD1tm4Wp9igt&#10;JthzviaW4bRsT6RzHh/729rT09rJ5V3ny2mZacoxSuuytzoz8uuyZ3ixqFxt/1nXVayH+9tcj4H1&#10;WJ/IqFX6p4V/IYfVcJF6CL3BsCQZk5xvJhsQkzqlnefsFfwljffZPV8ut+EWs5bnkmq54BHJy1iY&#10;o7aer9XnRlnSPrA2dDI/dUN/VPbX6yTPf+31894HlkIqf31gGX223Gl6becL76SFwLIVncwdtgy9&#10;xCh1XJK/Jdla+hrPtcFenfrnslV3lcEb/VXbalrfGcDbPThKI60kQq+sr/6wKDzzezWkNW36a8RJ&#10;WOQ9R+wIi9Dx/4QPLFi74qRYJsNV7ej0GrOXisPmbR9YqsIa8finNugkXv7KMh4u8X6K70r13/Ix&#10;BqqNPP6riVedk08QP2GskJjlozBnc54v/irf3+cDi+8irNyT7FiHfqnIf1bAcMmT7dwWh5kFY/2N&#10;POfr7JLuttru1dfyVtq+ZifCvnvl8XbgK7Nw6zdqxSu1dw5u3C2InvfXB1aZaXzmSPvMskEt9FFV&#10;R62QHYv8WPk4I33mng+sOmj9fh9YP+7bC5V9zpFhdeM0jR6t6fifuf/O9GO+ID1tGNrOZaoNrDPD&#10;WLX2c1lY553w2v7Izn1GqeaV05mRX5c9x4Jx3XKdsA3rumrbay4fsmAYE9GXZL+j+jT5teHCC8iD&#10;8awPLGZVftA309GokruiETK/fIRLOs3rIgdU6xAlmvlj+sF6fpzdu8RefUP7Pm/D6AML71B/fWCd&#10;evt6bd+q+cVl4AOLfpewyyjd9iel85gOfGV36TH2it8g+LcXCVbrlBGTHq3vv7ZEY66qCROTVZip&#10;1k/W3KeVc1g60xFvJWln3FbeB5btXmEPq8wvZVdriN/1gXWm3xa+Nd87PrB449WO86S2vDtp+PgP&#10;3pwtYY7XcMNhaQQ+E8ZK5SMmi5J6EPrxGdJG+hs9bOGYwaCf8zrCxg58mQ+s4X5AqR3zaaU1deLf&#10;qk/b8FyWFhrmOl1/L6OcAu12/8E+sPALZz01ZR9Y7LNs7ROt3jlIzwJ5HFv5SsvwUNCMlrofRsue&#10;6yEZq5/ybD7NYQ03kmS4rYwMD2qRfCRzMS353nIfWFqTP+YDa4Pt0mdhQ76U6y639WC+NIGEZbEp&#10;UZ8m56eisI8PBXHWVJilYjIIMpx2rmeXA8roZJkcA1Vty9gTMVZRXhn5Nu26LeK8+jpHS7XttW6X&#10;tp7ZHq6rqE0j/XvxRAJap/7rAwtn4DofFVi0hPP8yJQVuqAnYFuwou59YHUsEt7/8za/xdFYfdpb&#10;AOzRbyvFMl8uV8e1vVzPGz6w5vV8ybeaoi3ybgbfTyX8XP8ZynXJzhftgRcefxKLDyx5KP/6wPph&#10;AuvUB1a5Ta87M97jmxa+pd5gtWw9tecbC29MMuvK9xBO8l/6ttv6wGL2qg/rDKXy9V7CQcZYrZax&#10;atku94HF3FbjA6vs25R1rI0blaUqu1RlDcYxI5/Vyke8VaT/RP7YHRMC6z//+Z+5DyxpoOOv9VCY&#10;wrr4sUZkmXl8+1PZKh/4wMLKsHxU3j4UZg4rYrUirqpJG+hvcmSZjG0u/44PLOZr/Meseo468XWl&#10;z9nUB9act5L9wel9hdLgrod0hvoD9irUX3SifgcCq2edjkftA/6wdJRquCowVtr95QEYwk6N4Sde&#10;x/c/3R2UK/bqUI39fjg4Kr9V9vrv72Gp8ZDntJ8Ma7OZtfN82Xcbxha08h02SochbQ3Toy12hOnM&#10;5I7+b0hbz3OqDywM7OgieF7cz9RP8kr/q5a09rBtJWzPuNs8lcnoWcik7Vno8S52ZmcZEyon5T3c&#10;++iMn5rLtMwRy0j/PtezywFhLbayrcrs81xr+yPGKsdPzW3L3cO4LtdoQ+0OM86urc+o7PP4yObd&#10;Oo/a1Ov5KDU+ax9YzERHfFZG5mfZLjlmPdZINjrhPTlilOrZcuGYMKeUOX0WJo5GdyIeZqAO84sN&#10;HFbKycty6ntrLG+W1XrExxbVHiaJBb8TletCGd3+XLvUtmY7jwel1DOHh7JQv4rrrbJpM79pp/pX&#10;9ZapW5AOp4we941sP5m36bw+fc1WOA4vV+8D68j8C31g1R2ljE+uzxBS7+Xi63kpNdY5eLkpa2/E&#10;29q77u+0bNR2PHNVPQ/led3loZzeyuqxfhvdgdjwX92OXlM/+manoL68Nhkbpa9Qk7DLRPcMMlcV&#10;+MYq7BXewgIfWDaa6fjg7atjxdk9g1j0j0wWx4+UVisf6K+vE1ik4tXC7TlGsP8e+4D/M/eBhQ6p&#10;PdUaog8ze3UWxtFLy2SJvP70Ekr5G09F9ykrLpdkfirFUkGh6lmkneW/tIcFSP8bPrCY3/HCSHcD&#10;wTTjp7TkzlhJwzpjxeGJjO4TmwxSzb9dhn1pnYZDnUcqbaKBwDpaTkunLfixsD4EvidF4diGstul&#10;jw12qTd9YLU+zrRjdZxU/fUy9M9kfi4+sr/x1VUZilvsFQ9SuIsTA1aGpTIZ4pu20+7mdUnehmB5&#10;Zk99YMlTo13Bul6We9qVj9ko7Y0Z3sr8Z+FJz9q5z2TBHuRyPS9MGq2drtMY256cmvvAQu8kCmZx&#10;L+GMCbL+XfToo791v2GV32Wp2P6oLBFvleGwIv1cxgwnlfM7xm2xW4fztDE9V+VzZdlro+06USN4&#10;JlVGhu4fpHCZi2XFSWQxh5u0gYxWgeUS6XknXtfWapUsy3U63fWB5UOkzCxEEiEc+TCqf/WVwNew&#10;UViZLFitT/vYepoJuuhbqrb1HZ9WE99kpT7LhKScUaotlsxaWW0+1Mcm/fyKDebpeMa1TevZfWB5&#10;27EPrB0PUFgz8zq5+TXce3s9v1RzrU9eU9U3soZFqm9qLaPEOzjDLyTqKrfs++zKzNkoY6ZChgup&#10;0rzYoMfezib2T3f0ysxbdgl6rqq5WzDwh+UyLUtV/VtxvDJZsm1lDJfOgGUHFvHGP9pYhBmzLp2x&#10;P4VltIe7OwFLPMvUcNnh6nayWp1D2vJ6V/eXKN+sDyyd88vCuYaPKIuP7hmMGS5JK3Uq1aJ6mm+N&#10;CH1dQR6fRDjircI7BEn9HbZLbVMfWG/6JLKqkubBL4qnHBbzUPK8Tlgq9oGlT97Ep5WWaIfzivxq&#10;sQ29DLE5RD9hF0nOUX1HSc9UX+awOK98vrBTbMOesWx3b/rA8np+9v7Kn+OzUA/6xOK5o1bGIPJj&#10;rNOfwmrhzpFjn9o5Agx+o28mjNX5u//8vOU2r4QR+XvuHDR7Sne7aNusnl1nqWesX6xX42hNR8uY&#10;IarynLbRoyNey0bp2EJ5WRkx1zTxkX5YdWZbTg+Vl+yM+K97XNja5tjXGNtZ9bT1PI/P1EPLjrGd&#10;kc2ZsqxlVv2kb9+mfiyx9pl6ngmPFcY+07krxWvPmbBUmmrFWNHZaaTnNP4q5yVne5UX0IkIy8YE&#10;B5SRiXwYwSNV4VyeZrIesz8q4w2265JtCyZoW+dP+ZY6Ycee9p9ls8EX+DsLeK6NNlU+jlhC+z0s&#10;3qGOU65uB0oe4/PdIl9zOje0kv+le0+P7dzNfWBFPqdC/1Z1K6HxXZW5W/CSjK2M0v62fCUVMFmD&#10;noX8lNXS91+dg2TvrLtnUNf56oXdXBlrC7Z3DrqMs1T9PYYU37BXvU41AUyWzFYyxtoOEebH8rIx&#10;hJmZivgsZqaqtm4Pi7gqkrc3xLKo9c3AyoLd8YHV81bYnvN9u2w4vIUQLTvhqvAHfJDl+BniI94q&#10;w3CZTJBVY4Pm29iMcz/lC+ynqCLzBC+j5TfuBtnKE+GElDb6jLfSVLCBv1n+2Cc6ldF8J/rdnpkv&#10;rVCe9NR80bIdgeX7Vj0PJaV+k8m6lq+Uy06bdbGsrb/nA6vvJ+hdWjPojGP4yzgs9LGZjy2NJwIL&#10;r1MbzNRvlY9YsNAHlvYEq847HFN54gLOyJprxTHBnIk9UfwdmxNp8aToIv9NzqtkIqNTrQGrDatb&#10;HxNkZKhh7DrhWciEc4zPXGfsE4pt87G3kmK9bft3FFadURlbPiuSZ9v26vMe/9XXZ+1WtZb22jFu&#10;63X9Z/pJ2/e4Pq1/qrniHVm2ukNmipisL5Cps+q2zbpVhYHJJ6WLvA/0jL6oIg6ruUePGJwZk6Ka&#10;M5zL17NdF9mlTNm3ZPBbUdsZoXCynrfyyujs7r683R+wakr1mc2yzPv5O3lVBk2ZBnu+EJaz32P9&#10;fDy/xozgAdYBrlAk/R7NjL06k1/uhf3d26L6P7YT66zhb4vohxmOKeKwrvqTyuabsY39eWXlZWpZ&#10;2tBxW5IGvRcMr7FRM/ZK+SmS0Y7vLJXxWSyjf6V4Dtdnp72LUPXL3rGuTme81cBGTZistcwGh+Uv&#10;usaC2aKH+a87PrCO+q8HvhthSVXTEnMBdfhoLddPiY+ZrJDVCvTUvDjfNsx8FqvZ4MIEWDc/Ncye&#10;PBDGlqmaZT9m1fPP2T2A8mzNfGA1TBbfLRj4xiI9fI9hw2pFfq9kz6vYNg8fu2/O5mixOh9YOkI0&#10;7BV4KG0zGQ1eCl/LV2zTJbPOu4EPrPaewRUbpU9BwAyu0mp9/oBvLG2dSb4YAfSvOAO35/HT4TKE&#10;/aANTdn5rhOukxLf+8DCo4LqVNLzYhjP0aiH4yMZzhdtGui5aNvdcuEM5179ZGwoY1FlpryHtxzW&#10;HX9GMe8jI1XLaqFNa3zsE4pl2OYajvTkyjLX0+pkmUj+en3e47/6uvXHLqrbdVtw2dvwuv7jtJxv&#10;pKc8oUfvOPwb2Lyp43Dh8pYsVYa3+i4ZrRodB3QitfV6mYkW/pjuclgDV+Iz4MV8Wz9BOm+Wc+wf&#10;Czd3Dr5gz0X9P8Vh7faZjPy/T0ZZ5s4Hlj3AJ7tO5SH3NfNjFNK/dSer1rmvA51ptTe7O1xVkBZz&#10;k61isj6qZKCXGfLL5PGWSm8cgw+s4M5BqXj89sI4LJ2/Wj6rMFaV2Ip9abkPrP4ZwTjp760yV/b8&#10;FJYOIz/FMSxzJ1yrCnO0LXps3nQ7Ox9YLndIlX2vZ8OiTfuk6g8ILPTaIkrhCQ+l6hasluub6lzk&#10;BXPps5WXdAP8wFTzfoyRsR+tqllQKsNJ9YEleYnl/TffIej33M1YLVgr5xidBulIHdvFuajOicwQ&#10;T/ob/kty1CofCKyevcJ+lpZcOvtLYX1wZHdMv2v4PF+3zXap5z6w6j2DaCk05lm48SGVkM/o/CkZ&#10;JrBeZK9O/VvxjPKiDdo/d/WXgbKmnfrAYrboKmdkbYFxxJ4+8E1KOpi/Kjxr59yTykx8WkXxyDHS&#10;OdpzLo9BlmWQ7xU9M44sU3bkqOfGzlX5aFamPpOp8Rk+KOfniPOS8SrPdlnro5WJC4tsizmy6+XK&#10;cVhYzPR2ss27ZYnKG/NuXMZazy2bNm+LWGa37eb13Noc2IY3A5o9ayr8guALeKtnbYA2XZYfHz3A&#10;vsatbPrAUs6ru1Nvk4XBOwMGsms2f4aHsqH2IR9Mo83b+i/6wHqtnqe81dV++HZ/CH1gvdsP/Q7N&#10;vz6wYr7sJ3gxGTTBtfGaSt+8mFpKsEi2vsj4txpYrY5jkvHwUU5qYpvqx9vlrbxqWXzmpZ2E7m5B&#10;ycqZLAufMVYNt0Vpnb3CbpdPe/VeQuzqIh4nOja/8Iyj48zIZG2wVP4WTHrYf9ZMvy3IbN9KFzol&#10;fOIDSwuD5WHhpPxc18/5deXTybB8m5Z5qzEcEFhqhmUzC0cMVMRMFR2dztAHlpZxYgNFJ/OSamda&#10;Si14loVRo1CTsQ8s9m91PI2Vhwp8Y1U7RSfzWZSW9JTcZV+Z9Udh5ZKQiuU1L2JziLrCLtJRTuwl&#10;WfjorC+xV9rNm7wy+fYyduAr77Ntu9de8XB/6Pi+Pc7rhf4Z8YbUyhhQbnNY9t7Neoqzk6R+OiG5&#10;b48NlE+VC2dKvQ8sZouuckY+tmvrY4C/dqchRu1bLJiyTqZHxwcLZ/1zeVlYz6xcj9jJdWXTptqs&#10;3gQKD4WYvlwRS8V6Wp06tZqeGm59P3Fec/lIf1vnrH+uM2avqnyGe4rtPysLrH2qLG09z+3PsG+Z&#10;trhW3hlbl7Ez6CfYQkFfUna7lO7Xhu3Z0Y7zOR9YR92CRdq8Ow8DMXFVWP3bAP0sbwXNc517Prww&#10;j79l51Anq7x+kL2a1hvbc5+leq0/LOr51XzdB5b0or8+sL5rD0vfBHEHevOOxr8b6H9DYGvyp3io&#10;hmN6irHydYSsAiK/V74O7WX6tL4q6fVwvIT1vRhzkc4OhbE682kFSW0EvD5a2ONn/q2Y2zq2CQa/&#10;WpgOMSfu+cA647MwT/Gc1d5juPKZ1e5B6SLGF3xZH1iywHFKQgtpZ3QexuJR4n0hCZkaDw2jfJWx&#10;+1yqIrToyUfVPcVhMUu14KpQDHxObWhsr/wCszNPMC9qB++e4jS1o6563iqS0UbztBRGLsZhsQzl&#10;xWlDPRP9/y0eu3qrUMN/qA+symrpOZ58XfeBhZ6G+tGOdSG8z3ldz2vLTjrzxyCywSjNuSoMPY0e&#10;HqQm+gc9NJzt2LNr/558c8qEU1ytvBN2iVkhSOblb6TF+HgxL8rX9GjP5/DufYVlwL7Kpq3K4uUF&#10;cC3WlrHrjGPy8S3HOjU1AA7U5iEJ+3NUw23tId6ejSLPk/aoHzohswrXssR3/+3piVo/Y08dVZpV&#10;RViWVj5j555MhpubtVff82OZtT1jnWCdJvV53EL9JG8FOuM7GS4fmHwi1YqTOrBV6zw88ESWqruL&#10;EL9JPNbZeo5dw6YfMT5wf1n47C7Cjh1b+GzCmKH9rZbxoq+xCWs2Z38i/ca+/Uy7RPX2tA+s9/rV&#10;vJ/L+qpr30f7trxK65OC50j3f//6wPqq3y3q++DxPyNk7c3R1gsjjdUzWRmOKZbh7Ya5z6yIydrQ&#10;yZyXhQcWjFdhJO/rpmqbvbVR/cj8KJOP/XRKR0swUFNfV/pXmVNcxsL93YXMW0U6Z6yWDtYYsV/y&#10;gbV3XyFGgLrMLfQx4ivPde4DC0tyW+boYsfDHI+FoS6FGvle5lRPVVFeOBAYP8hMP8xhRSxVI0Pa&#10;UuwV5075mrWDDRxvSaUOmcBaszZZXoZyLz6w5vcPyj5R9YEl+75SlvabfVphbxgy2rAuT36s2vsK&#10;2afVXL7Vzz622JLeBxa61WHPnL1CPGSOzvc1YVjb+MDyDXPUZ569qi315F2E2T6mfT7ip/BkBSxh&#10;Gy/sjOupYRpb9lknOufJ8E3dIFV3qfichM5SMjoHGQyF+2WhAVR1zvTMfGBJX0qxTtrrMACn5Nnf&#10;027atLx2n9ge1pPWOSljnbP2y57xe+W22YYAxqI5J8XxGRmdQjG+IRfTPEy5FD/K27Sso7qHoZP1&#10;9PpnvA/bc2Yb2zmGRxtmNq/rKtLTMl+19nLyURmvx+fuoJz3B273Nrxnz1gnGA6kTv6x+V0ZnPsc&#10;FtaX9/U87z9Lq0zWY8ZD2b4GHi3sPbVhWyvD2xTxMscjruO81WENY2/CeCsKD6zNRV9O95mdNBvV&#10;MFmbdxHqLp7Vj+/oPcRkoQay+q0tjg5e2oXDmBSZF3uiXbAGcM0jT1QmjGe4vBWDdqPPcD8/CkX9&#10;vK83K29Yn5Q2YU+brzybl3xg6S+wCjH09/7BuzVwdNxSn1iT+FiKNU/DLtE6dnoHnyQ+46d8hbIp&#10;g18g2ermjIFayLCejE68gdKqivVPymLzI96hMB+1LJXeOaiV2n4re2XyKsNpXZ59aQXynX68r5EP&#10;LLFqcRdh2UsqYzvNobQXVOfcujZYpPVdKqnUEnaey2Iwjx8jz3EC95//wQ7cbN8Lyxz81cNorHP5&#10;SKbToxs8RR2U+oq9xGt089HsI37qTvyYlRU1YYOJoGrwkfCeD6x9Xqb6wLJfI2PHin1RqX/0w5KJ&#10;VyyPH3xdieUTnovlm7QT/Wd+r7RmnCeytLDB9xy90/l+kNTkJKw1LH3G2IefD5cdN+3JKIZsnuNk&#10;QE+TvPd+iHXquK39PhbZad2c+omNJPhDU14uu4829oi8zjrRCOMzTfQLfO0/GyxYlTfNl9KiIvxG&#10;IbahY8T+q34WaQCWlLtc0jfIY3y0jnDuWwqSvQwmilXZtde9Wt5Cw1mJkCN9Y13DMbNwlcnJcy5R&#10;Ws53LsN5ReHI8lh+bU8m34w9GT0r+31EmLNmfWtCW5vvWibqD/tlrHllyt72JeoPWHGjLDp7Vgu/&#10;lJ+6ex8ieAFZTkupdaExvx+w+AHpGKsyYBE/5SM2mBEfktrwA76ceqZpn3mZs0uhHgxqaQbK9bzt&#10;c+qa/nTZ7Q3oFh+HuVvfsjoWz9mi95ipSXvdKgv3gdq3J/Yjl4G5swk+f08i832F8xLvG+rExH9P&#10;5zcM2n7KCZ2Ul/wJr1Jr+7/JKh80Rx9YthrN+LS67a8Kozf5osrwXO/7yZruXjV2sg322lN9h7mP&#10;qp7DGpgsZq9EvfvJIj5Lq8dYLQ8rqzWJd/26l4Jf7NZFOc6QbNYbw4jx+IGx6vaIfD3MqfL6y26a&#10;DDO2PnFO8ziBOzawBB2zvcByUCum2+Lu+OfRsGhTnbqg8B0rj9E/2F9rmEOQHGWeig/yYp7LzsXX&#10;NoDAqtzNc/yL8Vyqf+YDS5s08jNV4iMeqqZteatAJ+UVyrMvLa0TaS/baytcmP6iwTsIdqyEa4g4&#10;rONB+Rr2yu3Eqbs+PPZbX9lI/yEfWF7PTzJcRSeeUuOw/Bfy5ckM+CyTNy6gPEH32SWMJKGeMoSJ&#10;DJ3PXOKtFnk9pXPw4SWnnXWoticlwwp9m0x5xi9wYcACZY5ccFXon9vc2U5dFXTD8tIxzdpFw9jv&#10;sN6Ov06+q0xOnvVEaTnfuQznFYUjy2P5tT2ZfDP2ZPSs7NexmtqoDc/ba1eGbdi1Ocoro6ftS9Qf&#10;uLzfykzhSXmI59LFtj2Psl7SMeEHfSTJHPQQl5TRU4akZL6R/Lmeh+qz4b+Y2dnW75OETzZRnRN7&#10;5QxdghV6zs4504SJ5KP9JNOXRpn+TsyNOmzK2LUvyq5nv3ro2hFV+tpz6iUKK9Kv+v3dH23P3AcW&#10;r1Gf8nUV+qKi3158Mt9L5fLV34wFK+/L0ruJt2oYq56fkmHMfVrJXNaF2TeW/fVUpuSlS1d4nauL&#10;VxszG66qcsq2e4XFbuPfyubZdu/IZSKiyvXU+aXN131myf5a8Z8ldyUdBNZ/QGBhEScFeT8suXhe&#10;miX+Q7/xyYRJPCXPOjNpB5mJn6xznTjxU3bANkXhT0o1X/BnJHqGtKof3MeUsZrER/cP9hq0JcwH&#10;FjNcDc8lHWfGagX5sp1T/gt7mtj8xb6VnJr6HlYfhoz2GHn4fjwsdla/Jzd9YD3aT57qbyd6ZK2g&#10;jdfIoBehLBS2M//yvF/jnjBWpNJCkuQ5vKFn4UurY6ZytkXcFo2NdsJvBFZ9RqxY5bAkwSXh+brC&#10;Pd1hpn4grXauD+WLvDAWoXXQ25xtqWGOfyq8y/js56vlwkiLWkVJdXwe42P9UdpdPfO6zdwDmGuX&#10;jJ3rNn2qXTJ64nshp3Ur+7+HDyz9pxJYFv5tHJZuBdRn8x+F0pWRmXNYPnCMd7G9ybkw8/JnhnUJ&#10;MOGP5JnT+k8wQec+uXb0Ywxe52t9I2Eb279tZ5oFO7X5OZ9iUXlHO6/5vZqX99T+8U5GOfs93p6O&#10;59d2o5yrwnry7/7UJ2qAWbbeB5b/6kKfNV394l2MOKlfEn6qXNUHlnRuHRWdmSLGSl+YjLGahZnP&#10;0nDAZ3la1cb6S9ipZN0rry8Sats5J4XFbiNTF4hY/to6qmWvKrG10s9sV8d8tT6w6svdkW09lJyE&#10;/Qy53WPTVa2dKWHxPtPTypAfAfenU1f+qtCy9yD7rip/PwJNvOZ7njZiqSL9EW+1kJe9mD0fWEe1&#10;FW4lx2q5MzDpLDN/VbJkqB6vyF9VcP9gw09FdxRK8xbfWBSW5i3+s5jtmoeZEav5Wqtb98Ee1vE9&#10;57C0q2rZtY2+JCw265JZ592j/vFTZu3NgQ8s9hsV+ZaqfYP7yW44168yec3s1GYj9sp+EzqUvY4P&#10;D/iNsgHrlHuyAe4pNqrRwzzXpn+ujC8tHY61jMcsZXxfPQIZjplfZo5kaN9hlH5SXscEjCRv22wt&#10;hBwxFjXslU6JQzzL3AnvMj77eXG5arj18TQve5tXlJbrJ6Onyrf3+nH8Wk/uLsXrbfdUu2T0xGWZ&#10;1u1ROeIDC/Nmx6k9xD09xU89oAcrUuewjkHa/RM19wMm7wrcu5uPORodFa5xLn8Qj8N1W8JP2b/N&#10;YZ1xTE/4vQr0j3bucnCD/zX04df7z2hnz1jl+vC8vHv2yyaVrJmP57cjsP7uXn2uBrCqx46hrWHK&#10;WGqrU1oD4y3MVkBnfqn+MJlTf1gbZak+sKRzS332vq6YyYruFmQ+i8J6z6DpbO4c5FxanXjXw3jF&#10;z2zEQ63ief+nzrm2z1WJrZDnYv18X2GdN20eZx9Y0uVy7JWfMPfyuiCSz4meVoa4A2c38J5mH6ij&#10;z4SB0r8u2CjVYzIs36uf6WGZyJ5IRuT3fGDJaQMszLJaXjB5fpSEOvWBxb6uer9XzENN2aiOtHIZ&#10;sVlLStyNc1t6Pm9l4fAsrduD2nSKIWSvwGRpDWupvynsttl+tvJ3Cx9YfE/l03dWonX2+lWGE7R+&#10;PzBZzGG1ZcFBgz5HBVO5xyilfU7ZKVBaXnvWhm1P6be53+ysXgPUHvKBhQ1Srch/AUt1sYza8y+m&#10;3axbG7WQI31jHeeMUhTuUz3NbUX6azzbGXFM++Wal5f1tDrn9nDdtnZG8jXfTS7ppO0ydZixZ64n&#10;KldbV7v1GchjjUWzZ83lt7FXxpeBLJPltJQaPrBO2ZyRvQL7M+G2EoyP55VlgjLc0NfJvO376QX9&#10;tg7ZZK8WHNmjdp5xXjJmrPmyP0Zm9IElSx68Q13xgfWXz3quBnzQTPjAspWz7WHd9nv19Xp2/XD5&#10;zIv3IMxHxUcV+8Pq7xmEpLRp6+WqiSd/WPM7B3sPWf5G1vnAKmPLDodlCzXbwMRbni5BsJjmPawL&#10;+v3Fseg8xkaBygYfWEdmCX4qw1vRbxdnOgtZIOXTNVXoZ0qrxj4qiQ/LMw8VMVmNPOtM6GcOK9RD&#10;thkTVOmbd/wQqTcH5KW73ce33hjIfFPLOpnkyV2EsXxw56DnrncXEm+llphtsh+w9r2lvdM6yxl7&#10;Jdr04fgq9krs+Zf6wNJWK/6wpFPWJ3rCc9mZP54727Wxuaqc3uC8uo4S98L8+/mndLKeu+yV1QOX&#10;d/CBJeck0vMxzNiT8vU8FIx9m4Ea9X8yX8tLxzprFw2jT6/YK02FtM13Jm1GJtJf49nOlmmap82V&#10;a27brKTened1Fdk5j4/KEtucKWOmDjP2rPOK6ie+03Cts6kTbH2jf8r77TfeG4hn4SHbdPFc12bw&#10;gbXLBD3K/rzO0bzGeeHkfGL/2/Xztv7d/vBT9fCUnd+mZ/SBhan0qg+sv78xfLYGkj6wfNXzi9ir&#10;0AeW7VroKi9bXqmf8i6sZ+QBMxXcJ8hcVeMzK/Kl1cfL1Mf3HmIlMPjAov0mzJXMZ83DtsiwxUV5&#10;UZmm5f2sSH8vI7tgnQ+sY7dh8IF1qNMFTstSIWYWj0V6Ly9R2HpbMFmeWCR3/UyxfBRWE8zEjIzJ&#10;6z/MbW3rwYkfqBNo0zppwlpBRDBt+8aa+MCCZ3Tk5dyT5isNNYk3Sfjn2pRp5JFjo2e439D0D3lZ&#10;Wq0y7zn4/aCcmoJpGsM6Fqj938NhveEDC33vA36s+v55PV97XNjvVeQDKzql2WOg8IzP/GGxXypm&#10;mob4i3zWU3oG+33UquWCNwo/0kCF4jDjDQ6rDpy39EONPdd37NzU81i+CZutqqh1sHsV0UY7jJXW&#10;HjTrGDhLW2U43zackZnrv8dJRTbXeGspjORUb7myzMsV1xXnO7chKm/k8yti0+L4yIZ5fMRhxXZy&#10;nQz9x8Zm8YF1jF2gk9CvLPzbOCzdcsFiFBOp+cDC0KkxNox6GPLMv+BeOfKZZb+5yPh1+k0y276f&#10;rvFNU79LD/jY2vUhtSuvfekBOyd9ctJX0Uv/FA5r6UtrykVe8YElj/Fz/NEn/Ex9s7U/7wML73cv&#10;+9VasFR402xsYKtOWbPOfn0LtkXPgpniOwSZyRrCYho2G1pfVxY/Z7vcoxlGLew06VLARhWOSYUn&#10;e0FzP1ZlV6vk6Pp7D1mzfGUlLPNvuYXwMFq3B5iravkpre5BhhAEP+M6ZERS/+nCrf7GB5aJSuV5&#10;Miw2oGL8UHzEXoUcFuuM9ATZZvxtlUpZ+8Ai309OKknGILwChuU///3fKmOielY545ukNhfx7b2B&#10;AT8V+sOK/FsFPrAie6SlqW69+2DfStroS3mrmW1ic+n/sqO39oG18DmFJ+GcaTI/U9qfT8O1X/lv&#10;2vH79rn+2GdW5LeLfdLhqNvtqWGc/tkZYMKHVBl6jlTbTBazUZkwc1U8wAVh/OYcFnKYbS5DYdL+&#10;Ji3rd5ZH8jOOABV5icOC3WFaL9aZTCZf5DLmJePYLD7SGel5Sj5TlkimjFEzhmiXqbGpGDpRag1H&#10;/p5Ypk2rU+6gJ5ap8hGHFedV7WT9sc3XbWttuJPv3AZur6j+2/jIhrVtubaI+gDrZ5kovizBDgHx&#10;gYW1gawRif57iHt6ip96QI8XG0+TTjh5BqphjqqfLDl0l3XX46wT+9hSa2mu7MMYQEcbxGbXw+FI&#10;fjee64TDR4cqdcLhyJ5Ij5V6qNtIf9r+3fZayJ/ZP/cFhnWCT3s3w2X6dD1vt3u6ngNGb2VnX5/i&#10;feOCDyx5bP7uYT1VA/5OgfcFpRwqC8MUkvbtp3xFMdN0W6cN+g0n1VuO1VbIUvn76ZnM6f2JMglB&#10;/xGydyIdB5iHknDv98plmMnqfV2xHp3jtP9X71qBzvreV3xgYa6cM1az+BknRftIlZlK6cS7c6+z&#10;yxdrFfaBpT3S9qc8bEdWTby/WJ3L6+JIPra7hnCftvGBZQnQh/CBikR44t9K00Y81yRecwn5LCvM&#10;mc7AzrUPrPhewojbMkPtN7S2kXs06dwHluz1iv2FjbKwxkgvmPiomslHzJQyVoEebcVOv8RoR/N4&#10;tkfoLS22dxzZvfo6xmrFfInNdScbG+MLH1gZn1NPydR+hTleen7sc+2kf6LPox8G35HNdHJo9+th&#10;gGDfT8xD0fCRunPwIkt1ynyVQY0HsmrznJ/iUyOMaWEZB79XOtvRoCxpwYCUQdHZqxWHpU+iJmtY&#10;KtUziUezaeYte3UmH+mJ43WceYUdSzBTp/l62fPlRVmGb7Sfx9cwx0fhiK+JdbINUV4ZmXnayJ9U&#10;zBnVvNoyRvF79WO9V+ucw5E9cZ3P7dktb05/lNeeDW3ZuY/N+2HTA8vwcdSbPOS/mL3SEYwoMy26&#10;Tlbn3MrEB9bbnAv72KK8MEBv2POoD6aIHXvKng09b9f/Jf2RrzTwevCbZmHTT1PLOZu25JW6PvyR&#10;dn+AJYzsLPH6hNovmMgHVs8B/WWsPlcDGDS1Q8s7mo6fuqrx1ejAHw280oJvsuXmns+svE6XZP3n&#10;RNUZ82XadrmwUidHrdnvaWQ/i+4QlJdF912lYRFUlrByVVH8wFhxWgq7Tie2jCmTnXqaK1e8VYaT&#10;qvtQeM3I6MS8POezsBrHPhXmxEJgyX9KrVqHnIbx1/rt8hKzSouN9S5tqw6rKvogAT6Z8ENpJ4yV&#10;5p7xsTXYiVsIo7vnLjI1qBGyR5kU2/me+cCK7haUneCZj6r4LkLmqjht4Ouq8YdV5XVsKMRZw2od&#10;7+eFccDu1Z/EXkkrwGbdITYOS7bBjY87v4vwYn9Is1cP6+d+2PCD8rxEedlzxPWDM0nmmwJ/UmV4&#10;6uS3mSzK6+20ox8rKwVzZ33ZbWXQ1InKiA8sHkudvcK4fc5SzVgnbSkM3gOHNdMJybn8djz6zzV2&#10;7CkbFmVPlxfrLyZ3EG7jqwzHR2HWZnW10Kn1iTYto1BrA+vJ3VvH5Zrb39q5roeoLJk6aWVqedty&#10;cXymzufyGZ9TOZvndt7rM5HN3AfGsNaGVZb2T2W3Swv+0rCOmXUNec0HVsA6oUKZqbl4tx37AErn&#10;9QO+qHZt+1HfVRfbYreMLH9a3g17du/++3g9b5QlUz+j/fIrIRmj9BC1/P6g/d3AX9LqUzXgb8HH&#10;+1pdvYNXkplEdmdo3T7wSr4ayvqKsjXwqW+pN3Ru5LvLheG3RFpX5f1d3rXrvYHsD4vvGUz4txp4&#10;K31fmHBYHu/3EmKVCh9YlcXmXSQs+suLh4YTnJS/qAxpKzc66sTvctr4Kc917GQd8/hRk4MPLCy6&#10;j4/tdXlYYlbhKK3/uLJlskwdlOp3/sPyUdrdeM09w21FDJeZ7/kKmK8sgP04VeKf4Gi0voydgcny&#10;RDhp1fjAUknwNcpuTHgoWFVtO/NjleGw3LYz5quXcdt8B9D2+N3vlY2P0ku0pCsG6mdlpJ51h1i+&#10;hLlFH6i96+n+8FS/+oQef0RQP2UEaLgkGw3Yt1RlkTDE/BiHtct2lUGzsxmlGMti8fOy201YqLb2&#10;u2eOMKCu+CZt8Z9ioHgy+SkbmnzHWq11uKhPa0vUp34jZhbOyNS00OB6ariNj/Kax3PaUY+1i47J&#10;/tfr+qN6iOzfLW98z+C6nmMborKjZfv2je9tjNoxU5/PtDXXv9lpBSg+sDCU/GIOS5bEupbwQ/ct&#10;H1gYas98P0kdax2CmrnE8vT3G850Eu+DX3wEHNkjPphQ6qAsXCfr+ont2dMT23Nu5wPcUF8P5htr&#10;bv+qvC/YAy82LfNFTNM5b3jNnjv9vGHTeiZLnzU59cX3sX4+Ht3yWwF94ZHPXy9XH6oBZ990gNNf&#10;ydDq3X4JpKOrh+U53WOpLsrvMlC8uh7CeZ7L1u3bZaxrfn0f1C4u1dYxVhneijmsnslqdLJ+ClcZ&#10;vE3j9851DVB2kcqMhhjMbv5X9m8193XF8quwMX1FfyxffWDJBhb2Ta1RPhcOfWDBbw4+HKbohodi&#10;7qlJq2WZfCg+zIvTZsKcjcsL7KYZPMzIVJ32I1eco858XUnDOh0jo84szP6tAl9XoZ+sQL/MLsWe&#10;iMOaxqMejeYw3+1Sn7p7LXzT94dlrewF0BGf+8Ab/UH728N97DWdtYGVBTX2StfKrQ+pxrfUB5mp&#10;p5gsLZH21nb3LdLPkoMvLdODMVM00vGGPi+9byZkvuCb7Fm74/vpTlotS8bOD8lY3apVsA3feLRO&#10;69NamlKh1UcOy+rc2zGQqWkjDivinuJ85zpHPW4hy0dlmcdnbMtxW0NbDPWWYc2iOoltiMruHSFm&#10;65qec5y1rLi8TD/J1Geu3dUeDMFyumbn5K3Nv5DJkqkGbaFTpe4+POWH6Fk9A4cVcC4r++/zOPWc&#10;/AmfTfftebae7zBWeH87t+enypvIl/1M4ZH4gWchsrPjziY+sLDW/dDezd+8yBcz+8Aq7ziYCYm9&#10;OmWmbJ1/S4ZW1CkGaliB20q7Z8F8rf4kIzYrL95htQ9jfdhxUtv3DPas1kTnCZ9V1gDin6SsBPgF&#10;Iw77e27luCs/RftcvOeFZfSUsQLZF/FZFG8MoBBYdguhLGd6H1hzDkuz0OVPRt5fynS5ZB3J08o2&#10;ulS1qbM1lezd2gJL/snwUGU91slnOKnQ75Wv8aotsHOMp+gmKPJrH1hywqDJiIFahTXBhg8sba6O&#10;sdJ8pTHd/xGF9ezd5SMZ1snyFs/3D/Z3Ec7yLZb89YG13R92+89T8vpEbPTbmq+f7h4xMx9YfxRj&#10;FTFZNLJh0LRTpg0/X/UUy06Hig8sPg6RJ06bYpul0ga5mPYBZkpHyNt6cqxZpn7qiO3k0f+XrR+r&#10;SZTITo91/Ee+0IydxyEcMUcsH3NGVWfm3r2Y25rbuZtvXMZ52aP6yZSlzWtdz5FtmXrO8G77NnPb&#10;3an/ddkb5g6bseiH0ivJd9sv9YcF7x7+POqS5zEfWLu+iiI+668PrJv8mjzHlYP7THjfB9YZ13bL&#10;5rQPrDxLeNseYxIbPX99YP15u29Y54c+sC7yU7wq3ghjzqIV9SJte35cz4mH1bXND6fs2Ea+kR78&#10;rsjczMIHlr5ITXxdaZV7vMmwn6whLemR+W6alvTo8gt2NiuEtb+quieFJfKMz9pltSqBNdfpa2ld&#10;Nsmb464PrMqVSHJdBdmrWRTWClIZO/djeVtQaFqsqRo/UxptH8joZ+KjCn8gmTCc0JnR38iwzl7/&#10;Kz6wmLVBldierlTuzAdWxEPpk124rRrWs8pJvO55kbejqQxzVdIqE19XYb7Hs/TXB9a3s1T1XkJ5&#10;4nb9aqV8YH0xb+XjjA1kPvKEdyPW+dL4MtvH4DOokMkazoLYB5azSzr2YQDe9ielLXgx7R32StOi&#10;7rZtvsSavV1GrKHs/EoWqBt3/0WMVaOTWB6Oj2T2/TdpW2h/uJNvxrZWZp1vzlfXXE9kz66dGQYq&#10;d99i7SdtPa/rIbZ5XfaGsdK9K2vrenYKrxa/0h+WLrDr+vBZH1i7vooi5uWvD6zvYqwWXFLIMSUY&#10;KDx9O9yTjsrfyXyd9OepzSfsVXdv46H5rw+sr9nt8jf0Ex9YWdZpsgbeZbJS7NUZS+UrnZ4d4/iJ&#10;nfglEK/qJ+EoX0+r79e+axHdFeg+qno+i/1k5e4ZrHcRMqs1+MCyVUSZKwNOKuKnzuPZZ1bkP4t5&#10;rhmHJftWRSbjA8ub5iiZ7c9ppYfsVSuPhnZ5nPP3aTUKf5CvDA+V4arQN0yz/UfwTyZfTgp5snmi&#10;F3/Vbc3P+cAiZqonniY+sKR2jJ0Ra8/4LN0tlsZ0/1ksb/H6V5ah+Ii30hZyG1zeVpnaW2SXXTuR&#10;PO9f7vdKe5vZKTbrDrF8/dk+sGpvr5xgfC9hhiXEk4Gz1oUPrK/ksGi8qgPc0danHJbNefBVN85/&#10;CyaLTnJwSs/M1D3+CK2gT6J99760XozHGP1ivqz/6bykFaiu0K40S1pLt7xV7TE7HFZ5UkrvqTEz&#10;PWSJjp/nee2yRdZq9vyy/t4qYl6mvrT6co12cq02NVxHD/GG8EgZuVxtXtxqUd1mypKRmZclsi2O&#10;P+0DBr4XH1iVwDJSacJh4czzD/WTpdsF0k9smakLmtM74DAwjXzNLSZlyQcdJxmFw9Llo/Rz4pKy&#10;9kx9IaFEWIGf33+3tNMHU2Z5rvnk+pl6buv2WptO2KvSZx7xRdW0F1YOtT/Mw4/ke7tvXLfT7Hcf&#10;WEd5//rA+oLfS6Z9YK1Zp6dYLeOGBh4q78cKk8GGPZbXUMYhnm1r7alp/XdXeKKNwOKwviUZe9XE&#10;G5Olfw34rFnantVynebRDL+p17Wi08prxgrL95G9auOrb6yyI1ZStWntfZB0Rn61Uj6wJsyULuVi&#10;DkvXUycy8tf/azJ6o5YnYK4Kq/TyyYRJPOSnSIaDDfMV5cUJpjZ3yl1PxgdW5Vm0YspdG3HY/IIZ&#10;h4WNXKn0KUtVdAqZ5TpFMmCpAh9YzEyF/rBYP7FaLW+18o2FqnS8D3tYUp9f6wNL+2tjp9isS2Yx&#10;vPWB1bad9pO076p6D4uk2kvb9qv/nebL97y4vNb8Zl4L27R99dlHwxo/iD4c+X7yMUFlHuKzBp0Y&#10;ebb1P2YbnQU1ZSzxxw27zvjoIJ/wzZTim+iJS8nfZq+03VuC7CmdrGfMBTFRXvJcZHk0r38fqaBZ&#10;n5eRY8JaCYSOjW8Y05jbatKynl4nazhnpjIc1spm5A77YTOXNIqf2x/p4XrIhBueqLGt2tPKnLdL&#10;X662XbjVWP+87LH9GRtYZ0b/WuekD5QzQ/OBZZNVqbEZh4V16uf4LPexkuXCzuW1KvULs4+svEFO&#10;KeUxhnV6svhjnpJkn+GDJJfAv5LbKcXgsNvJTNAxaRc9FuYz7dtlQZ3kGaKJPb4GaOp5Vi40Wz6v&#10;T8pzPTThsf6HOvf1Rp0ImzJeaq+onvfrpPb//bR9e+HZaZi1nA8sZZkPgOSoKvN7hQf4qg8sTntH&#10;z7/LA5d69Sn1rzRDmXdsFfOGDyw+6w38VTUcFr0X7PJcg7yvzijfiL0aWDBLa+9NKAXbrw928Twl&#10;3VAX8uUuQoqRfj6PJz6LfWaFaXtWqz5HxRK7hdBWehlfVCkZncF1DMHOlHadabiSWS4TMVl4v174&#10;wMLZ+MhbRfEp3soP3A/FdrLkh2LIzFfICJdPOhz5zCJdTXDBfEXJ1B721WWCvZ1rH1j7PAvfx2H3&#10;2YH9UVJjxlWJVbN7Bv+f9IKOgervGdTnb+IPy9O6/X2+mfsKZ6QYKtK6ie5efTl7peNTY6fYXE47&#10;pZ8oBw1qz/xbaRk3fV1ZFzP6T//rkv+p6A7E2q/2+ySXpe2fcztLA2uV2EBz1BKHfQSwdV4ZHxb3&#10;AA739y30V3ltyf37DdnO3TsKJ/KR/bITKqe+YqW8SU7ZJXp2bvuWoqH6VU7qg8zXok50nBxkmHEL&#10;eTcbtaCBfGDt3pGX8zmFXDBHoj8gZh5uZWpaZq8yHBPracNze6J8I5tj/VwuzisqS2TPbtmjfGt8&#10;VA+ZdsyU944Mt29T51hTo//omkG7kVPD5Qz2R3kr69VpG3zOnTNifqqMmUanTbBOdt8Zh41z6ZkX&#10;W5R8gE9BY6idOh+d21lXGh/ybdTbNvNztGSFZmW0exh30/6J8tayfR9bs0tdvb1Y9tu2EUuIZ8f6&#10;51l/trs1yx2FelGbHqo/80s6PPzYi+Hw5R2xL9rJ8nLV0t3Y6ZuUq/OB5fMF+smp3yhbp+zK+Opm&#10;qT9ioC7mW39f1Zar2lNXXj6d2LtDqh4wL5dchI3S0b7jrSJmSn1gkbxzWBw/yKid+lXSeozG47TD&#10;5jh+e40YqAx75TK2+FiyWiudYj/Zs+sDSzrqUURYkwrPWS3RAD36Xfduodo/ERuVYqZIT6Ozqm9D&#10;CXn7zaqmy/jqMm4Im6tIpYXe5Fky8p0PLMvl+E3fzF9VcCcg81navFMfWDX+2Cmb3zMYMFxSw8Ue&#10;0t/Ey/NfuwZ2hb6XvdL+auwV26kPhzwk1v9lg93awvtA7RWZ9vW9fOo/2qE20t7sezK24mml/n+q&#10;M+KwyAeWDQAYUJ7iqvS8Qlsjp5PvT1EbLG0Z5pJ6Bvs3bJjzVrP7Gd0Hlj419qREzNFTTFMdqu/7&#10;q5rZ/JSdb+nxEemUd8PzaAwL+cDavSMv4+/JctE+YFMx+gOxSLvsVUae82rDteyRTMbmWL+PqD3j&#10;RnVuNdDHRHayPXHZo3xrfKw/kvlcfFjnWL6h/3yWq3qR4dLZNtTf8IM2lWH3SuvhKf9Tb7BCr/hU&#10;eohpuun/q/BWJ9yZzL8Bo/Tnxt+st6frpGGjnurDwzNlDONJfx6fR/jAklOlbo8Ja9Er+0e+juU1&#10;7RU913J/LxVzUv6++WS5oF9/f1NnFn+vGTmjM/9TvsZ+SCZioG5zWDM7e87LV2GZsqCWsN6ov6sg&#10;xop4q4ar6jksnbN0hyv2b2Uy5f5BvLu1PFd5p5MxVjcYhZZi7qn3VwWKasVStTK6L3bKXuV0ip4t&#10;H1i6m3CU6viU1zoJc/xZeMZquTboOT6RP6mIjZrEq077wFx8hvCCz4rkVdnCntEGPcm0bU9oEP27&#10;3M1MXstGLA84jp7AOn4zWHxX+Y6v+7FirmrGYal+afyOveL4/p5Bl++ZrJUeLwvsd8bhKBD2hvyU&#10;mE+Mvynse1jVTrFZT5zkq/eBhZbCZji341N9I6NnP18+syo9/bQ/RxyWP5pqpz1wUlcPsEuVn8Kw&#10;tdJZT4QwVjT3IdqQl+a5Bj9WORvYznlezd2F7gMLtfcku+QHriudlfzSXqQt6N+rtE/b/Kl8E2W0&#10;+ab26upXqEyhM05Ka09TYTeqpaL6eJZp5WvaWGaeVyTfxkdp1/ZnWKRWpuqMubB5eXf15Moe1e26&#10;PlsGardc67q9aL91VnkzlOXql7FX79gja992ySlvy6CHBg5L1yHyVH6et5rm+6fYuVtvsc+v76r/&#10;3XK9Kg+ayd/Capj7apVJ9eG32L22fe3xO3nu5BXbWS2ExS/PP//Iy6/txTA/tbuHNWOvsA6/uBf2&#10;JWnfZq+4ftSfcp01iCQKOSy8+dp6+KHwAzqN20rbNnBe+9yZrvKMlAcJiFmmY6OUyZIuaUyWviya&#10;jIexezVyWyzJbNeczzLv2JjpcIqAZaitPcpeFe1bPcFk+WsD/ZBki88afGDVDnaYr51Nvj2MvyK+&#10;7s9h0V1lYt9Yc52xDyzNyz7IGJ8oTCKhD6wgbUo+sKdJO8roXqZte+pfH2OvmN8BEiMNg33olrpi&#10;lkpqoHJV5ANLmtFZrdB3VZC24a2YyZrL8z2GDedV9FhLW5cxvklLqKXTPvDjYX0gQttk301POMVY&#10;4eAi3gq9Qtvvct/Y9aEm8nv816Tfos9t2VzsbBtYK6AOLqcckw1S4Z19Z3rsGeG0EXs1yCzybbgt&#10;8gWwy5RF9xI2dvrZl04oTzJHPravdNJRitQpnlP7XqUVyT9KBv08U0YbhXV0auke9DyO12lzkLTp&#10;9DSeZVr5qjOWqTZEMnF8lHYen+GbYvvndZUpb85X17qucvWzrs+Wgdot17puc3YO5cUQLKdrNp/K&#10;ZPVB/1afz0uroNSDzn8T9uovh/V5pukr6/xD/s5OWafQhohl4LajSeuH+bWofXNcof4ko/OBdX2/&#10;Sedh26vi8JfsQ13eR3ubvdLZotQbfGD5PoC/Bej7DhaRgb+qR3korKrGvCIbJvGD/6xF2oHzWuVV&#10;9uxaO23th/oE/9uxUQGHJR3fJCVtCSuHxXq0uVT/yFsJt+UcFtqUfGA1nFTPXmEpjLn7Coe1w22x&#10;/kleWD+zDyxdwViFS+882kY7JMLonB6ecVU4x5vL17RVs8gb0oQ/V88+WO2X7PNhlbzIWMH0MS+K&#10;tmKQzCSvXr4lsGCh5NVyVbUGcnwWNmOhB0bIs9QSWBprMsxYaWPq7m+9N1DtoXhOOwuzfyvWE/nP&#10;6lmtGfMFGWzH1Q4oO1a68135pm8I6wMR2iY2l1MyayPzgcXcXK6toz7j8Wf+qmb9SuS5/7D+eT90&#10;7133+m1rJ48wp+yVzYt8f1/GZ1aG57JBLfKBxScza56L5m97Nlf816CzrgBiX2DsAwsD0rMcVs80&#10;yagOUPB6XnfSfoqxCtgxnU7oUY5ZMxu19BlhH1hYZ43sFce3MtDgVT5nslim6o91zm2IfGZlmKk2&#10;r7U9u77AojrZt21d9rbtWL6Wq2WpuM7XZY/qaqTtxn4SMVxRW2f6my7o8EjjVBk9HB197kPqT483&#10;qgvlxSIx71vqhzmstA+sH7Zzl1krPpLkpOebeLeyAP1R/s4Wwe/ZAB/E7+rX+y679v3rA+sd5utN&#10;DgtrWgVB5c3RVoPlrfMBHspWv3Me6gH9GPlD/qvsvsnGhE2HMimmwxP9VSfn6zNv2T2IOKmesQp5&#10;q4DV0qeb2C73gVX1+K9kZDY02vGEvcK6dGSysEResVR73NaM/Gr3oKSN/vl/xy00//kf2RmV/9RV&#10;jb2IPREWbad6dOHY+sBCFD6a9jwcMVARV5XirTjfwJ5Qfy8PAmvFvNR7/a7xODMfWGB/pCzHd8NV&#10;zdmrOQ8lwMTc1xXL69nmymcWLDF7OMz3IcqetLa9fGOH6Od5K+2L8mAU/st3r+a26cOk8uj/aR9Y&#10;zzF6yNdqW8NaqwtmKpLv493OXf36dMAGYxPKk/6cD6ynOKxNlqoMnTITb6Y9ZcpoNlVqQCcLH1el&#10;It9kmpzz8qfySl530n4L29VzZ0M9YMbyXq1Ha/p0YF1WuLlpfCtT9TQ6VZvr5HDVz3qifCM/WRn/&#10;WZF+tjNjQyuzLssuz5WxIcNqjZTc2KaZskfljfS3bfFMuzf9QZeCVhY/U0XM59ko9OrX8/Ux06Yg&#10;eX5zDIg8wZ/nkpjN+To7dVS7Xyed36vr9w+u7cHwfdXmtX48TVf1/1Dat/1wXWCv/vrAurG39TaH&#10;9YM+sHwllfEzFchUn1NTbgupIv0BS8Xyp/rZfgmX92XdI6ucVGGjnJ/SFyZjqTgsq8HW+1XLZJGv&#10;K+atpgwXfskIH1g6F9uMXPeq2rXBGB8xoRzPfrUy8jMZ3ynTNYOcE/+fwwfCsYEFz9myqIHEQ2HR&#10;Nur0RT3yOj4TH1hINn44Hmkhk4lXwQWfxTkOOvmPEXvlUJlZ5fxCzLzAKvBQHj7KsxFGscTaMx9Y&#10;7JdquDdQGtxZLdPTM1YNt+V5dX6yig0B26Xlory05bzsFi/PksbrElv3ib6LvdLeZuxVZJvE4zT7&#10;kK4+sGpvX98DmO0DrHPsP6jhfDxakOXn+u1R2PDpxk86Hg7Nyx4yqavFfXwZX1QZGeaeTn1gZRgu&#10;9nuFN0Q6sdGesvTDdSpjOul0SAisQhPUJ+Umh1UapNPTx//BLFXKX1hUDwkGzUb82qs7b1Y+JpQp&#10;USUxGTpvlZHRp+Y0beY+wZmvKOQ+tyHDT+XYqIz9VYZJtKiuMoxSRob158qSaa8qEzNcLDPvD5n6&#10;b+uH63Cw00Zg8YGlaz/32Pibw7JHZvPWMUjLE732gaX8iNTry6zKUr+iD/Ji0dn8M7Zh3Hq6Tq77&#10;w1rbc8PHk7xg6jxO5X2bXTqr26/pk5k+ELVp1J9lX1mfOPRzea+WFelfH1jnvy58k72yXw6WX1l2&#10;PrDs1vth9duuhNMck73+qXzaR5XxTWn5GVcFC/mNYPgFRlTGiO0K7cFsjn0PjCrOSRlLVWNEpPV+&#10;xfL8V48f/Gcxn0X6q7z+ktF8YFX+WneICle1x0+hXKCosF6dhSNuKyPPPrD+f46hbeRpDhZvAAAA&#10;AElFTkSuQmCCUEsDBBQABgAIAAAAIQCg/NnG2gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;TsMwEITvSLyDtUjcqNNS0RLiVAgBgmPDz9mNlzjCXgd724S3x+UCl9WsZjXzbbWZvBMHjKkPpGA+&#10;K0AgtcH01Cl4fXm4WINIrMloFwgVfGOCTX16UunShJG2eGi4EzmEUqkVWOahlDK1Fr1OszAgZe8j&#10;RK85r7GTJuoxh3snF0VxJb3uKTdYPeCdxfaz2XsFhMV946J84vbtfbBf6+7xeTkqdX423d6AYJz4&#10;7xiO+Bkd6sy0C3sySTgF+RH+nUdvfrm4BrHLarVagqwr+R+//gEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6W&#10;nUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8J&#10;Ihdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9&#10;M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCu+9Ye5wIAABUHAAAOAAAAAAAAAAAAAAAAADoCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQBD7U98HpUBAB6VAQAUAAAAAAAAAAAAAAAAAE0F&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQCg/NnG2gAAAAYBAAAPAAAAAAAA&#10;AAAAAAAAAJ2aAQBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAA&#10;AAAAAAAAAAAAAACkmwEAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAACX&#10;nAEAAAA=&#10;">
+            <v:group w14:anchorId="344864DF" id="Canvas 1041873072" o:spid="_x0000_s1028" editas="canvas" alt="&quot;&quot;" style="position:absolute;left:0;text-align:left;margin-left:557.8pt;margin-top:752pt;width:609pt;height:88.7pt;z-index:-251657216;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:margin" coordsize="77343,11264" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBlI9e77AIAABsHAAAOAAAAZHJzL2Uyb0RvYy54bWy0VW1P2zAQ/j5p/8Hy&#10;d0jT1xE1RQjEhMS2CrYf4DhOY5HYlu02Lb9+d3YCdEgD7eUD4Wyfz8/dPc91eb5vG7IT1kmtcpqe&#10;jigRiutSqk1Of3y/PvlEifNMlazRSuT0IBw9X338sOxMJsa61k0pLIEgymWdyWntvcmSxPFatMyd&#10;aiMUHFbatszD0m6S0rIOordNMh6N5kmnbWms5sI52L2Kh3QV4leV4P5bVTnhSZNTwObD14Zvgd9k&#10;tWTZxjJTS97DYH+AomVSwaNPoa6YZ2Rr5atQreRWO135U67bRFeV5CLkANmko1+yuWRqx1xIhkN1&#10;BoBg/cO4xQZxK30tmwaqkUD0DPfwfwf9EXjcqGOnuBN8e5/OQAOdeWql+zuI9zUzImTuMv51t7ZE&#10;ljmdUKJYCzS6g8YytWkEmWAL8XHwujdrizidudX8wRGlL2vwEhfW6q4WrARQKfoD8BcXcOHgKim6&#10;L7qE6GzrdejmvrItBoQ+kX1O5+PxZAQsOuR0tkhnkTxi7wmHw1k6m4/hkMPpeLGYnoXzhGVDEGOd&#10;/yx0S9DIqYUUwiNsd+s8gmLZ4HJU7N9UP+KO+ft9se9LUejyAOlYHekO8gSj1vaRkg6onlMFWqSk&#10;uVFQEFTFYNjBKAaDKQ4Xc+opiealj+rZGis3NcRNQxLOXEDRrmVIBAsaMfSlBmKslkbyDP56hoD1&#10;iiFvqx1u+a0F7HFitO+K0TL7sDUnIDjDvCxkI/0hDA9AjqDUbi05MgcXz2SbDmSDU3yUTLHhgw/e&#10;gE6KStg70UDcnbgTTj4CfUahIuD4FgtfxoJK4fIIS9FIg7JEOqDdZw0NeHtMxtFypfm2FcrHWWkD&#10;UK1cLY2jxGaiLUQJVLwpYxdhEB4cD2MgvhjUZDnKDXIHZXkrPK/RrABYvw/MfToIWTwDx5zepa0o&#10;q34gD5paLCbToDgUVZqO59Oz4PE/VTUg7hsCy0DiMIDBOhrxL9fB6/k3bfUTAAD//wMAUEsDBAoA&#10;AAAAAAAAIQBD7U98HpUBAB6VAQAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAAGQAAAAMgIAgAAAD9dun8AAAADc0JJVAUFBRgm3kMAAAABc1JHQgCuzhzpAAD/u0lEQVR4&#10;Xuz9Lb8tubLuia0+qIpVsXPghteszbrhNWuzhr4fwdCGDU0N+yNc2M3czBdeM5v5sj5wNzubVTE7&#10;I54I6dFLpEL5Mudcq9bYvz1KSzMUCoWUklL5H5H/1bf//P/79sef3/78dnx++faLpeRf808kkylL&#10;Gv/1f/3l//63P/8f337/l29/fPv26zf6/kXssRykg+/D3sNu+ys0jGWj/EjzQ/La1P/07V/+D//b&#10;b9a8X36Fk6WCu2lz2S/ffv3z2x///rc///tf/v63IykVHD6pn6M3j37Bvzkdd++67K6eTF1u4bc/&#10;/+2//c9//+/+/uffxOhfvv3555+//HL8B+lvR/Irp9nCw87/1y//+q/HEPj1H3VwU79r39l4SKe5&#10;3zNjyS8tqXdSNlXvL7/+WcpyOmH/MM7Nhv/u3/78P/+nv//+929//H5c6L/+8e2P2Xc7MWBo//nn&#10;r7/80k8P6l8M82YiMb/n9NeyZ/JwOmrx9K5+LsttjPQgXyfC347W/9vf/vbtl9//Ua7r6Ppqr/12&#10;XihlbMjOdZjLdQ7h9ERa9bhMrYvno9GeDf1hIzEp9PNbXFdvG9u8sv+0XcdU9ds//+vv//t//e3f&#10;/0MnLfnI3KWesXlMrnipBfmZdKas19LrbPPn9rD+Nm0T7mBnpl1VBn3j7eWyVX+m3qiN7MNYD9tQ&#10;/Z/TObeT29X20byNY1/7ah2NwLmdUX9FfmjrRWcceb/8+a/f/t//8Zd//KtnHFunX/845nlfYW0r&#10;cWZcpgHXZaKtXGTh2v5jwfrbf/2P32X2PGZT7J365srFyvmSxuQy5s9c1Zd1Gc9nPVFaeijS492i&#10;054viWQb57OejP192aqfF4/YtqiNMzv7Ns7r4ll/Xq+3yy5H9VuUvtZfaLtuPczPrH/Vv/UyWrcl&#10;6ve+7/jSXI2TzFhC6+r3agyzfG5+4LEajSX2j3tYrPrj26//y9//9j//45+1F8b+lZ2R539mut8V&#10;9uPwo2172p6yUHz7P/32+//1X375d7/pHqffcON+HPlvp7l2rivKz8jsls3I9/X++cef/+XXb//x&#10;j7//j7/++e9k8Iqvfvn1lyN//o0r7lzG/yr+x9WMHL+y6x6eJbWP/sMfv/7Xf/7zYcXxofua4WCG&#10;D2k+JF3nBNz3tXPEseIfGf/Vt/+n5v+j3gn4jq1O27PdTL+ERktrkP/3//WX/+Fv3/6z9n+ZP2Fg&#10;blL8OlutyJI/f/lfvv32f/zH3/ob8fkVPr/5ngwiOIlO/f6bX/7xH377t9+//eM3OaZoroHx7A9X&#10;yOksYxpQluTjk8TghDGqS49TzAZKyw363//t3/2Xv/+H//KPfzmmx+OuD0dWcu1Fabu7xj02fWfK&#10;6l2llYr1247/xAaUJQ06ho+zq3/9xy/HCP/7MJtrX/sswzOOpql/J2n1m+VnVohhXC30w7ZzG1hm&#10;sIdtm9gpZf/93//xf/lP//b7v/75x79Awk+TQ5/YjFx9Fc0SGFd5Pd+b/L/883Hm/+c//4teED/O&#10;XPkjtOUf3375+z//+//y+3/757ffcMvLZx86yuVEHidub6R18ZzUO8/H7OfyNY0r8mk75zpbG3qP&#10;8enqyp7I5sgna/83s/oL/dX21Nr/ka/isRT4XN38j//y2//3f/r2v/0X1Nt+o/OR//XTPOTPbP72&#10;2+9//v7v/vzbv6Pnh8ee+M9ffe4Z05Ijz0tEBn89l8d8/P3KRG38SD/0da38H8lzX7DMbh/dKXvf&#10;Bl7hXxtXtgdT/Zxuxvzd8c/96OneP3btAEXAM55f/u3YSP/b/+5//vtvwT1L+r6p5yQ+5BZ89kD1&#10;8w8GrlhV7/7++19+/R/+9tuBGOgRlvSRPy/s7tx9b3/ljn6jbFD7l9gdq23WFkvrf/4/3/7xH7/9&#10;8T/++Y+//f7Lvx132fz4HeLtQ/L+YGlfRvoG5wNel2AJx8HPtz//b9/+5b85Dg/0Jqx52trtYMe9&#10;5Yfm1PMoex787dvvv//6TzIvqN3m55K2AaD5+IJIlx/Jh3rKSZnWa3fjXjtVwJV52k2xY/xiUKeH&#10;8kfJKznlLr3TjCu2OqVL6+HqcQak64J+HWc6QdpHrY4zkhnSZey6TuzAtBTOm6QWnGRZjZTWcYx8&#10;O/cd0k1ZkrfzrFFnaZdo5rpquqkLFqLeXr82w86VflMZzI9219ekcbYFmT49kx/1aP+F+gvHsZBB&#10;XV6j2+M3qtL71hc+BtCF3jt9GuMEMmO6XinxWOIxNh8/kf56enVmA9s22GM2z+00/dVjh5j03a91&#10;HqATqGN0UD7L6JiHD3EHYmmWH8riam3qUp2ZfJPhEzQuO+SzPZF+tz9oI8+NqOvY1ZWbeszGr36L&#10;3b44cHq33lHProavKa/tUu7MvKSzkD6AtNmgmRmwzGK+eiWtXqK5yOua55vlJs+2Vfnn7JzrbG1Y&#10;2x/bE9kc6Vz3xdt91/bU2v+Rr3Z9YuROGYdYW0E6+zqbSh+uLfKZtNdio3RZNmkPj/mpTucfceHJ&#10;VlEfmmqr5T65rCO4H5MnvZZvp1cqo5Iu/4OmozYm/GDPGs2fc/+wTCiPk4tqCafN/42ezjY5bayL&#10;YtXj+ZENZ/bMdGLpPR8Pvu77+LmgB7VQXZl0ZFvK/9wuHg/h+Meeqvf5YEPTp7iaGpmursNXeiUe&#10;2vXXA/WpP35nszi30rub+tOXpfwU3f9Zqv1dlHme9hi2V9c7kXDfXvY7Mxm7Rpon03wvwE82aa/O&#10;8k3tgcygP6q3zWdtsCTSP9qpknaPRvenckJU7sGPEf7Ht9+PH1YcrtUfocj3kBYKURctuZXMpns9&#10;v2vZ313PUdeRc5j4my6K+F2L3bKWa9Nz6m0Arlm+CXkv3T5BVBf60199unY05TDwn+TYTbtGPuWx&#10;/pjWPy5kUnp0AyXa9D/iNvlX+10V+egvMipo8pSe6xk1o0j5oF7WGdhj+BrLH6V0FrZPSeMakC/l&#10;mY/zIC2sFuLU8366nsjKsJQaVTPOnoxvsh8EKGNS02qD+LfLZ5ldeWirOjk91iXrSmuPy6vLRM+x&#10;k1biSceBpvUku0tLe7UAOMkufV420nkvH5bY2JYBLrMGxgBGu7auSWM8IP/a2OCyd/RUC3PjM6r3&#10;zB60VHYnzQwg9wzaeFw7+q0TKs0MjQzLI40xwPKWVj24RqDZyu7lu1W9nja/6py0ZbS5sWewjWdF&#10;2K+7OhpdmJPxqNLnZ/29Z8nhtMuw/Gla2obFof0m/al60xpY25iO2rVqb/XGs/r190eYo2wJ1VnI&#10;+qKZByCJMVFGvo1Iz68ydHV0MrVsLDPXk5HHFTLaw/nWXmvLWj6j855Mxidrn0c2sN+i9D37ub92&#10;/dm3i+fQ0Vobe/ofWU9/tVVYJxEgndb7qTSN5GbMR/l8RTRXB/Ugl921J9IpZ8ra3rIgyAZI1yCb&#10;/mx10BzjrdQDSGMybeS57JdKYzIabe7a2y8bQxtdHit155OJfqxN9j3aYDnQBgtP/aneVk7HPO9p&#10;Klv1CBlH/VXSXFYf7/YWJu3pxgD0D0vvOE5813Hiw7hfBttGv6HG8ZvGqunPtD3TL7NrATui7DXC&#10;fTq5psooQn8JXHHsnw9vW9iI414mRU550Au710iW+nlitfKA+J/vcbBL1zsa27Hjr7R7l0tltqvn&#10;HX6czpe1uyq1p7+DWNQVytd7kEbnRH6wc+ITvkvV01U5hZEbRPGqHRLg/qj5Vi7SZGpaTrJqPm40&#10;TY/ddPZ6/GaU67JfAukMj5MpmyfrptZy0I34q0jupl0z13Kup5yUFau8LAisI+LBYVQhsDDMZJX3&#10;G71n0jivtaMe0m/5+EN/5loLqJ9UZn5adCLJpUYNqpJ1MgvWcGEoq5/y6y1J1+wmXXTKMlfZq2+/&#10;HpEXvFSThgegP5LhfJJ3oEX2Z37i2/BNxEC1+VMGSs+VJmxUmx/xU4c3K/NFelhe8X3xO86wBnn1&#10;gj8T1oFoNJZzUvUMq/z6r5OxeD0y4+hp1KHlg9K6S9a6yjgX/wuBZSPHWDzpwZizq339C42HKO0j&#10;B+OHv3lc1XTVI/7P1MVlOV3ratvCvCGPf39udpCf6h84qWGvyulV8ZjmDLwVrYg6mg6Z3+ssYfIg&#10;E6Hf0iqTyYfOiPMa8wOd9vuUhvMa7Kyre1kF5/OhPef0J2Dacl0DyjMxncKlT22+a9Lqc7m8KgeU&#10;SqOWqjNKg52EVZwe5K33T3VOZCL96Xp1wE4YJatr8FuUb3q0Xtbp89VQC5bWSXs5v6bbts/LxjJz&#10;PRl52wKYnZFt8/xM2Xdk5n3a1lVldm1gv0XpXZ2RPDNWOZ19uzAauezkOlIhWaf+sPVXZIi94muE&#10;5pbw2mGZN9Jn1yzWkWYO5PmwpLW9dg0qJl6ZkcJbRezVKWtjZFbAyGBCTPApS5an6glZIXo2PshM&#10;uCSzrUzZbifuTyqDVuxn1ilql/0e05eB/bYbm5PgqhrfRvLEc93tC+byGgZBBxmWlsaHE77PfhlX&#10;+KPlOAz8bP2Lv9J320Y9V1qzUcHY4+tCdk3X+3RiQzCWiLzTiUzgimPPfFy6Rl2pn3NnWKuzmL+A&#10;HvbVVb8xy4a7GN7zYLUxBqqm6ypUT6+eZaOwyvU6rV62J8NehfJ0P9K0sb9PkbWlsyfySbm/PsYn&#10;9oTHAD9OrOzWEDdMzfdvGPMqg7RwW35HKWm7x9FrJNbjmlnG9eB6rPNYTfuJlbm2yMzOi9wNTmy5&#10;jJ15DfpD+bqJsXlVF++SBjMuBNYfTGBh43N8il5J28Nlzb+Shko/2yP9tbLCYZVxDyOS31YB/kOf&#10;vAaVZIar4blIP3NYUdosEJ0WUdLImsph+REr6tUCdn4cyVA+9JuFQHekw3Di6wSWXk89Y4VfwCKf&#10;0poT5Yv6Tn4oazKRHpZn9qrPx+m+8kpoEU6sQWN5JKx1esZqeSl5evBeGjaLfnoypvwdngB4Zzcs&#10;nnagjQGkmdejtMNLNK7G8cNjqVboY6zVL/4P6uJ8G29altMhLza3WYpi5yEDVjT9m5nfTTqYhprJ&#10;KGKmeMIa+SajltTq3TRsGOqFDyYsWKD/WF2KvD0FijgsarW3fWTQnPexzpAN6hEjonAT/yYl1beY&#10;eVbp2hc5+XOd0mngv9CBzoIpScH2wMJzO7ldVhbWzpiysrzoUPIHNqd+aP02t2diA+usV0TlVvTa&#10;lxNrax17uElTTyXyM9xT41W9fjyH0zRauBdIXq/xBYeF69Pb+Hy6bS/bM7e/bfva/shX3PbIht38&#10;yJ8ZPbGda59z2SaNcXusUweBbyusewwrF3qWmawhP5JRs7yssSHKdvmarnvIuf4on+uK0k29rJ/q&#10;1VbLWiAbjTmz0+UnuBJrb8DLPMVtGbcC31JdkX7imxaMz8jOTNgo5psWPvGpX/1crU37p7JXslnQ&#10;kaP8V+jnKXvl/Rj5bZJfaS8doMX+ki5jA71w6ofWh1OfON8X2R/09c546+ttemTQ37NRfC2UZfU+&#10;hxiNpX606Km0PvvVh95GYOlkWtI/T7LOPcC+uuo3Z9l0a4U7F9tl6VWAFYRIpcfYq0gn7nNxL1LT&#10;Ef/VsmBrnS2rVe9EcvmDfma1YHO918Z6JCdTx1P2KYHlbcTpVWWseibL2at/qE/0q9xRtryV3o/o&#10;Xz0ffcprCtbr0s1D2jY0dIuGc6GTb9XW67RNJB0G+vlS1RbXJevg8QSOCaxD2AakFrP08Z97aem0&#10;cn6m/1CV5SSX0iUf18ZoUFuq4aFMqRQyNmrSmKDeUteUBWNr1X6u1xtjN22Q9dbtxMBSG4xO8nQ9&#10;ZwU3y21EWgrg1+MtgWXR3MVfbZwp5p7Ey85ANfkzNuqQDGVYzzrdsFcth3XsqpWDYLrqGj8V8Vlv&#10;clvSC/VJr3FkeiRefguNTuO+Lt3YMVnDeMCoojFgaRszEUuV1t+Nvb6uChy2Md2ieutYZZvtAQGe&#10;PNR5oK6FdB2V69f/Ss9bmrhXNAWeMlOmp0TtPeoa0uOc08bhonkpjMPFc1fw3CljJ3OpkOcYWNhC&#10;67ux/IGHp/UKmnBJKsnyNjEP+SaT1mN1FXuKbapBp/zGHh3JskGd23+a/zu1l+0/9jRFJ6cn/oH+&#10;0YZ8e+uCBsIF16bTLnJiPeazjC2JQ9koP8PmtKyNWqj6c3GmqnxsJ8u8m27bW33b+pl9Ppdp/ck+&#10;Yfl52yMbdvMjf2b0RH0atYvzuWyT1rEKAksvVI5pMk/vxMbCPhXPSDmtnBTV9XQaE021323QbM/H&#10;YqjX/gmz41zMwDE9wFLZhPgAz6Kr3lrPDQan6M+wV7hJCGIbYY96DLcig/Q8FpL7/9g46OnVvKzl&#10;J/pxrHeiM4zxVG22MVNZgIz/A58U9irBmrGvMm0Zx5j5n9rIehr5hD37Y5jGRjSWTmJgyVMrI7Do&#10;Pujn6VXKAxwvjNOpX2I2MbCwZXduyGb4GunJd+nYjb/MW/k9hc75qGuIOTX8rsstDGyT1bCcWD1k&#10;/8hh2R1i+Y0F+KmBnJLbfbtPZMYKHJbuN43J0llUmSzns/SP5bc4LW/lrFZlvsRL4jzVqZty//0Q&#10;nTrh7Mm+cVaFHE67jOnB6lk35bxZdzcXGdeDzTT0n6X1OXEbA+vo3dp9p2k/JxP5KA07dL/Qycie&#10;yfOtGlTMH7W+GlHSRVLljWrRvxoP1aWLHjiD9QTpylVF8joL9B9cG61O4w5KDKzaWuNQIO7IwiRd&#10;Dg30xNQ+A7FlMYAaAmuMe3WcrVSWSvzoHNAkv+ektDM3OCxtaadfcliPyzQ8lw0apa7kfFqv9vLN&#10;Oav0Z3BbOjrNckljUA8xsJi5m8W9gmdobCzSUo2zfmMaepCf18k2aNkMqzWJ9dbrKQhWvRj4qUV9&#10;4gF7aUVp01HMrAnfxAyU6rSIJ/N8rrdNV3l7qnPKUm3YP+jhVjd14emlUxKIweQTPqXL2PNnZers&#10;5WOSQSavRyXZHktHGuyE64pVen01dcEDxz1qaWNN43HJiZf4r4G1k3bBBpWvV5Yva0pg2UKsf41Z&#10;m16Da0OL6l/HfNbf1tWXmums+iM9uXy2f08nt06npWl7OX+uv9XDfmP5uZ1RWbZn5tt6fXLvz/po&#10;bv8dni7ul6gvBhuwDBzX0UHg83wyjLfinzrntPJfLZ9HUbVNXGZPv7Xlx5PbI0e5nlMOi+M6OccU&#10;cDpY7EeuZ8LpQBKbgzTP0ug3VgVzTKBnyRMlbSh6Wh5nVu+pPYGdtknq/BDHtJq396Qfud47Ptlg&#10;0HL9m2EAuz66Y/+p//txu+v/9Vhqx0Y8lnrmTlbSP/6Qp024A2o4rL/AbwCt1ddayvHCsrHDVr+7&#10;1F/J0LrZxMDiHfsp62T7o7XMBj9l5FfEQGVsW8tk7JlwYdxe2w2iZw9PgoRSDktWBE8rb2X5HXvl&#10;khw/y9POXjFjNY2uVfRjD4DVUNkrv1Gsp1TRSVaQbzcbzHDVDTHdxvkpWCsf8184C/MdtZxwNTGw&#10;cPamK7y2oaZx4O75dDbmf7ANnQqVzV3Vw/m/FRk782sKSFPm8aSsGJQyJ4Xd2M5nzk+5ZtOEBusn&#10;lOdKizzxWTIY8GNWtb4iLDfT0Ak/QKmkWwILOXpFFsaK0i4/xKKqMlHcq5bDCnQ2+lknpUnmOKVq&#10;2SI1v5xeaQtlYOn3Oq07u3LyVdOZsiyzr6ex2Y40KQZWGysKPYixwWmMOhozi3QdqxM+61BTeDqM&#10;FTqbj+NwsQ2RnVE+M1k8/umaKufr5TmD9m865pT2TCdfnmnE7yVs9AfyoQ0sv1vWhkKxeWZ/L4Pr&#10;mvivgzRWvzllwIyV9iwm2ubbLqTgr0EpjJOJtvP8CfMV6qHHM7frcqtY52z9Clu0aG/ULs7HvARL&#10;jhNSX9W8v6S/kXYZ6schH8t909cmw3rm6bGU18s613rYhjhdW5GTj9rVe2Pmq3V7W7+1Pq8MTsa3&#10;83Zxb7btjfzA7drzP/djzrdpG3QINjGwsN/zueUj0zzO36tXdmL1KpPrdvKeO45PJDOtxwDSNMmX&#10;/MNlnj7U69wu35zGNNpwSZf4nUZ/khXq6kUpspnTEzux1nRcjPsNM1mC/6L3Bs78hmkaepp073P3&#10;fyDfxJYSbTPuLOO3sb+qH2bvN0z7c86aFTvZ5k372W/Sj+xn9u3M/3G/69noadu5bNSPkUzTX3zt&#10;UNvlkpWVVGJg4QdURgD9jIGV88BT7JUuF+R/nRhsPcWOhjmjsvfxvavTWLtMU73Tb34DYWwXUVe0&#10;T5Y1thyWIL2wre6xvSzbydpoz9/wZYEM7lhH22ydhT8PV4KQqnGsKmPl+er+VkZzdH4+iZ8VxMNS&#10;tqvqxD0j1jtnr2zDge0s8VCzE6tIps/X07py31fTvX6Q2rXemratM/Yqeop6PIH7o7yFUBZ5PLHH&#10;A+ua1oySP+eq0FleltNtWRVS/S1DoWXVYc43Qd340fzKSRUBlj9Nz/mpWM9Enq3q6mrs5xhYM9ZG&#10;yu7n40euqBfGyXXSxcBSzdDP33pVORtlf8VbC0f5IUaVle3fIagWTHirVb1aiuypZ5cYM4W9Qlr3&#10;3KpzldbBKKddhYdCOlOWZa7p8br8EqIYWPCSMXdE0u2PAXR+NH7QIy6j/cV9ZGU9P9Zzd3xG79+0&#10;CcWcYRPH0b/p9/RhuknFqCoT047+lrFi9orrvZ7O2V+fJumoPDhhYjcwx8YxoYgPauJGIX8sS/lh&#10;zKlE2d26tuTpoc7Q9hu2PdBevVKY6JnxONLr5zL8V+x9ZnpqXXqJNxTYqt5I5zp/tHysK7af7Vy3&#10;K2aUMnpm+mXHw/6f29Daz3267ruov9p65zozZePxELVlzNcc3BnQaihTKUbREPfqlfw2LtXL9fq+&#10;Ge0tyy+mkkmsKI67lElvslS77NVj8lFbLtqPezO9Xs45stN6g1hUHvcqEwMrY8MbMpv+tEU3zdyl&#10;fNuPYe0LBZX0dLKM8Av+TPcv2YA2cp/y2JjEVuv7hTlHDTqkLDNiYF2jkH6WesIDuNdwAk4vepvD&#10;bU4dfkWBezSiojLs0izOlN0x1XuEhrSKGK5yclRs4BysAxn+a9CDu8jzOF/W9rkNvvLa/bvFwBKV&#10;xlsh1pVW0nzrTGs5nkb8rLy8SjLbVdqiT2jqjQG2nthcFu6Jz5VWcbLispFOzsf5lJ9kedo2u7BN&#10;nhNLDKxfy1sIdVcjf8Op+Utp0YxzPoo+o5bJHRoS+KgN+HB+xENxfoaxiupq6g1sYDNZfkiDwGpj&#10;BqnOCXdzKd/co16l3wCDrCnsFaW1e43JIjZHf4Vb5SlN8sxeRXo4v1jVcV5Nvaxf5gUMPfnGCZQ8&#10;0ERax0Qq7adXIs/pj9FTbcZ1xDGwzM8Dl5QcD94vq/FzVb+PjZX+1Vht7eSYX5bWJ6523q99mmav&#10;MDM08uFv3ekZyBAza6In5LNu8FY+j521cYh1pSNIT6wwHZf2Hs9JdGL3+VmulIjD0nzMpLN4WN9l&#10;fnmEY7NEho36EBlbNrG6weeYr7CcDumIr8lxN6w/Skf1zvMjO5t2oXXDdyTT6lz7xMaq6Y/szOhZ&#10;tz2KKdb6n9tbdeb6iOXnZXNxze7011hWc3CbiTEp/xjiRmkvv5ivNb6ov7G/NFjHly7Itj3SedUv&#10;18Oewpss4xNFcXwifucr5L8S20jX8erDnXhPJ6zT1P9fwYdsw2f5M+OHyLYvPm7HfleWmQkscFi4&#10;jD3982zrIzyg2xrcv9Tde8tG0X674Z4idinLZPlOKpKnetOxt1Y6A5s59lZU19B23s9LvfLvop/Y&#10;K46ExZyUpsX/Tk5Zmt4/qJeFc1WRPGmozJfdX8h5UN28Ygvrz34m6bM4WauyZYuc1E9cWL0BGGNg&#10;6aSAx3NHS7Jp36Rn5UU1jvbsWUTZVshZKf6B6inN+RMZlVzIsE6Wp6rCeiN5LjtaLp6xd29NYgOp&#10;Hy4yOOoj4sIoBlbAUol8yzppji4Nnh+9K5DL9u8f1MFiejzttvVUF3NeAxNketRlPkIqP6XXvHpM&#10;7weX6ZG90kGdKsv6r+mRuuypMmZ8ZUMaHqoydHtjIMtMXdV/fUy247m1k2N++WWtfYGJQPslzV5N&#10;5MuEVU4MyrlPyRliZj1Q78Lmjp+K28j2c3wubgXq6mJgufOO8RbwR/CvXVMRo5SRyfBNT+lZ1SUL&#10;q47wRbvebi8za1g26+pmexYnenxO8PPIc04Ko3bGN+3peYpjyrBXNtIwS2MkWHrPZi4b2Z+JIRXZ&#10;EPFQ7PNMe+P3JNb2tjxXlL/nq3ttt9lAB2uJgYV5BvEvPpDD+tC6jjYejfbH55g99BqdMUTMsGTS&#10;kZ4L+S/EOaptjNpywc4tpimu13oBrS78zq78ZftPxkBG52f588S2gVnrmayWz5r7P9P2VqbRU8mv&#10;4PqKrzseq5IWAuvYPx+Xrp3R6DixvfTPM6yP8YDHz9INqNwzlvUCOX5vZesI9jhrvmkiM/BNE06q&#10;Ybt8r1Hu2s7rHcpGNmzkl0XFbVi0vY+BReyVuNM4LOaqPD28T5DYq5V8xHNZb+osYY+26gZuwl5h&#10;lq6Ss9/6RTLYE0pZvy0Z9cRluV7xIQisb/wWQn62L4NQVvzyELmk+fm/P+LH0J3Lcz7/xtJjYJUd&#10;r7bKdvhIo/plmkR25TMcFqtv5OkPlq8bw/LRPaL8K8nXHK1tYiFp27uywrZUnf4wQp9nllhXiXcI&#10;imdn8tKNzmdRup4ZH38NZJqYWaw/YLu0d0tdhdlBr9tQMn5Kx4H4Nslh6QzasFfgsD5Gj9RVrgWZ&#10;8ffGAPNK6/GQGTNfSsYua+0LG+C4xqV/0xyW9nBO3ueQrHzahpXNZ9xWZL/lD+yVyzf8C6YGvRcN&#10;Gavq53syGY6JrtxXmS9vLyb7fb4s45NMe1mmzC1z3kqXR8gETFYmP8PssJ5YXv2WtmekrmZlWeee&#10;/rbttWzMSWX8Obcheidj6ze2Ya3H1qzBnznObs9XuTEQ2Vxm3SMhbyEsrPpH8VD09P5tzov0y6ZM&#10;9y1YcWzBselD1pHCYXk6w7C8wbPcidN0gc0p3Fmm7B2ZXV5pV/6abZUFWHFk3wsvFo3Jj/GnMYzY&#10;mw3X1H4flRhYFINJLuCf7NVHesC26SUGmf67/n7C761sj7rNXvXclu+SIgaq561MPsVGJVgt3Gna&#10;To2Yr9NYWmzDpCzv5/sYWDW+la5NOrZrfCtmr6L3CXI8rEg+4rP8vhvzw+wMZ8ZhlTMs4pfPuCqX&#10;z8bYwjal2tOljQGUtxD+cRxg4Xdb9vxN92LeBZpmJqscnePEnc/qUmljLlSnMAVyKaCy8ilp1W+f&#10;KE0ifHKUSmvZiPmK6l0zYo39z8fAEral8jXeABl5XQws6VJnrMTLXVpzWMbSkq8dO42KVfN1yHRx&#10;r874LOnBM1YLfJafD/rgklOnJW9VTt8LY6UzkJXltI42GW9JnVf0+NsP7dqRMXY4FKfyhcOChzEC&#10;OV/H+UUuL6t/j/mK7byjB7MHevkSe2VrjJXlGFVDukxMRy9cqsvmqAfKVtsi+2nt9KdYxmSBU2v4&#10;EQyxc14Jfr4ic5VvWvFTa3vm7XrOnoxPMr5lGei0b3luvOKnWL6msW+6yi7Ny+5yTBE3xLa5TtQY&#10;1ftMG3c5phwbdd3PuXdKVv0Z5kuXgmUss71xEnFktpnSsWrP0rGv05XxAzgsa6nVBQrm3XqtdbYv&#10;9PAj4oExJlEm7lUvY4vZnOcqm+YX4h/l32No9ydDjCRbht+z7WNiYBV6a9qnW7xYsr/OxslsXD1p&#10;g8eKWvKD2DMcdwddv8tGW6+7jn1z79m4SvOArR5fqjGpJf2JO02K2/UzBtZHnlKd1oX7FIX3hMCS&#10;ibPGwConPgHfZPvnkI2qxw05bmsub6zWguGqd39xXXOZlgXjI5I91gzeKL+g8rcQVkJKVyXjsDge&#10;Fud7WiSZz2o4LNOjMhOdznOhX96NgVVOo+zG3k+cMD9kOSzbJNlpldh8PIGrBNax4yrP81XUbqZq&#10;fsRbzc7VcDDFZT0tmjUtmyZUg8/y/YMQK/JtbKwmn2Tmp2O5uFoZnacxud6PgSUrEaKJlRhY8pLo&#10;9v2D4jXnrZiHki6acFgyl83iZ4lXZ3wWs1dtnKy5Hh0a8zhcONPEAMEJ1JGhrdM/JNN+eiXynP4I&#10;PXhCDpvtga/cz7YslTNZ2ZhW6hSc7i0ZPfHtmvmaxKUKOEGOp3afJaQYWMaAYKK5wz01MaSYe7rC&#10;QNWJD1NY933HTjxXGds7xMByG/oYWPJUUyd8vRbsSjllhVDfJR7Kr8RdFukt+a9mT+N/W+6sX+TE&#10;emSUWnZG+wXy9M16nkrvckwZe1ynLvI6483a+0wbdzmmyM9NHwU2Z3y+248Z5suuU6xxuGYtzb6N&#10;8vf87xXU9bR4+G0Oy9dEjoGF/ev1OFwznUOMrbLWlCUUT5sfYK8slusDvMncnn1uZa9dT+nf9edT&#10;8tCD5fBtfo1tPmH0puPqMT/rYfO1uGMZZpB9eN+flctIMFk/Y2B94Vj1uAc5i4GVYaDCGFW8087G&#10;xvL9Oe2rcZ9I+/bJXjpirBpOqrdhoicTe3dor+gRu8tvtoirkmMrj3Wl8a3U5XiBQYmBFfBZQzws&#10;nQ8nZV2n67f7EY+BpQfOdmsRM1AWxfKUkyo81wlLFcj4fM5zu51byW5BLIxiYOmx0iFxfPRE3B5a&#10;naZX8j6cRCc063fDSen4WPBQKEWfibz+NcNVsUymXpPh6rUZTT41T7GbJ2JgoRb5duZFfWf1yn/A&#10;aBRmSk6vnJ+SDuyIqv6dg9CGeFja4SesFv5K3yTPZWc61RKTZz1NPCz7fayd8Wvcii1mSkfVhL36&#10;CD14kgyb7anyLAaWtN0ZumRMKww6PDhO8VmV0Qs5L9ZJ6VG+cHbDOOQxGYxPG3uD/UQH4J7xDt9E&#10;00peD6a2UH56erVnJ7Ng67p05Lb2mA3EbbUxsPQq00HRxoSifHU8y1xNZ/U8x0nVlWhmc9aeq+3N&#10;cGSNn/2q79BkvS6wAGLMx2ntqYvyXDaTjuzZsyEXj4nryuivMjRLFLpt9OFc3ka++TOqd+6rmLGi&#10;Xg65s3VfR+3KsWyRDWs/mH64Rr+wmttqJfu9O+k1S/VcXdVOZwHOGa6j5sNvaLU2GszIwEwpA8Jx&#10;gtZpXNPap7sc0zU+5Updp+26bH9tb5oJYn/6BNpzQJHPI/kH7N/vu5Nx8q49p+PtK8TAIrZr77oo&#10;UXjUt3pOh93ycekqk9LugX/+lvBjPLCOgUU7VV+f97gk243TBO05VU/LQA36jf+aPXXWswWZpY3P&#10;YplIz2m9E9ZsqDfg0aRd8n/cx2HV6Hir/t2CsxhYWkouCNzqNe8inMXDqpKQr+8ihE9KDCw8DjDb&#10;ztko/PVcBm3ckaGVnXYj2DlYjZKex8Bqjy9lxfeD0TtpdYf6BUd7SDvLoDn+2zH9A4TwoXSVob93&#10;Ms1fuGygk/WHaVLa2MA62VrPlw3hirU5Y3B+V8+Itjm/Ux2nV8U0ppXSWEXDjKvivzYsFZeSq3/B&#10;cLVcVZVvYmMFeirzhR63SBnOT+k4wJWvf/W07hxxZqSn2iv5SM8z+fbMXO2xM2yZGFoeCn1afZ5K&#10;40oI2Ks5k7UcV6ZT7eG02VbtzLNa3hZVZ3o47ToVUNEmSZ/eYZp8frir59QGHVlmJ6d11JzYH/FW&#10;PqWW04xzPU08rDLGMJmX9v+ivrWHE+5adrOk77BRUA/NZ3ogdK8u13/GmmXsEZ/4QLvT9qgs+dk8&#10;U+au4ivMV3hotEirtRfluWwmHdmzZ0MuHhPXldFfZQoZVDwz889cnnukTUf2sJ65TMtSzX2Y8UnU&#10;rhzLVuvNsWBDu9Qd8AnWdJ2HiQS8yEPdZakuclj2NPiM4Tpc1sbAOp6XzBkWY1sOxxTOhdPC+DAn&#10;smJhmPOaMF9LPsXttL17sTm0v7QLaxM9S9e0tMXtb9p1lw9aMEGRP48tW7GzSQf+j+Rtor8dd0n8&#10;zD5f+TkcJ4E/d/X7Hon3S7jFrH5rxhX7jX17yZ/5OFbn/ZLWg3tUG7fwlf6e4Lh+5Wadfn9g51mb&#10;JzjHNGB6dPor6Wva/iqldEtH/vd9oP0XK0m3m7WcDEvFZe0eR7VlGSjbkw+xtyx/4Krc2sC2TAyv&#10;dF0TG7CPNgJLr2uPe6VuVj8bb4UhHzJZLs98VhAPS/WYPKfLb62GGFjMRtGNhG4+tMPp9GqZZvkm&#10;Xc6kqs5zFhu3PdixdDGwfBAeFbjbxdA0h0XndnyG16SZ1aIYWH6yjooXXFXZfcHQ8jlNRzqtdFR2&#10;qCvDapHOGgMrYm3OGJyIo6n5DuSI37oYWOIdZ6mkt4nhmqXFAzP2SmeXhueydxeavJ8l9/GwtJSV&#10;7Zkvznf9LoM+tVNYZ6m0p7WN+KundZ7D6ZXqXMlHep7Nhz127YgfFMYzH6Lv9I8plkoH0xAni8va&#10;cOtk1uMKNrA983TzDsFbNrt+eaxW/DNjoG6zS3d4riGulq3NTSyq+ig/z3zxxNqu96ft5Z2BxcAq&#10;y0edXHHVyFs5XmSOdKi9qH8Sq8vaNanXYM2BQZOFFfxUXFZ9tdmWWdtLXeYZm7t0gGOm0vltlSZr&#10;dR5zQidTNiNT9bM9zAHFdnLZyM61/pilmpdt7eF6M/LXfZLrr7n+fR4tYyePh7n/c31KZXHH4Cs+&#10;jTdZYWtPIS6VxTp5N0bVEzGwiP8C92H24wlwuQaxnILv0LReo9l0H0uoTAqBnkmMoUxdIG0Lh3JY&#10;2MYGMj7lzH7MPdSuQedu2z9ZPhGPyRanzT7luEtRrKgH2n4ai2pXf2Jc2VYgP7Z3bXhBHpGk6aqU&#10;lVRvsj0Gk3NY186e/OKve9prev5qparfsMPBtGe7G+x9/O5ssrM9YZH6ky9wT/xtZwKlrlycLOat&#10;dlmwd+XhK4qBxWwUv2dQf1lljBUzWSpD+eL9wmFxesJnDXq08PF/nk+0g/F4HJ2NLq1p2+WWMyxi&#10;o4JTLStrcxGtyBsMF58dYew1MbBwrAZbOe3nbRiiKmRD9Gpa1Hhlh87KKUB1+VA6Yq8iVivSw/kh&#10;S8U2kDmXdL4XA4s5NfAjJQaWprWjCpNV05V1Epko1lXN126f6Ck1al0ZeaqLdDb6/Y7PnwmvYmCN&#10;7JXOczJAO1ZLx9YH5VcbMM7l6DuIgeW+TXFYEbeFCzcVGwv2QF6LbaS57J00zNXxI1+2MjUM1Fns&#10;KpuA7nBbmbJRXKqn7OSVW5+xzPzgHM/xV9TrMbDMhXVKxmR8i7HKMEql1z6grpU99IiotN3Xr1XZ&#10;K74qw5baLjZoXTao4R99bjxjhbS/VMaWU0ujFL6rTIblafWs9bO81zjaw3qqbW0b2U6WmedzXW29&#10;87KxfzLykR+idmXk1zLP9de8rtaHa5nQh9jK6XirBJavuaUW46ESfBO0XeSnHisLdgPPZrs0fnGg&#10;41cXPdseieQ1ZicTS4hYEix1G3Vl3iW3qVNqL+zYZtlt+9/Qfz8e07W4UU+15SPfA1juLX3Ryow9&#10;RBD7zL5u2Ea9ivXZrz6MLfvbuxyWtvERnuuvQmA5+wbPH/dxdSUqv5fSubdnqWSdOcnnPXAYGyvD&#10;cNH9wi5vdbtea2Naj1xgUsbOH2SEFzZK2SsdnnHcK5Zp0mfslYz5/v2GJQaW1Mjzg92Yxec8da3H&#10;POO/N/LTKMwhOAWL07RSk7ydnU3KqkrLl32yML+/Hp60txC251u6zk/O3p7I9xNcO9ZDZJ+GpSo7&#10;DU8Y98T5WmrBQ0EzPkN6o+xQ70SnZjU65eTyXgwstXvCvHBdqFZad8ZV6V9lLpnEumLGCjWeM1az&#10;ujh+Ftfl9s9YMNZT0rr7lBEi13jhqpDWXrR8pEf2Sss3MlHZ9/LFBnsCjBlfVuE2flnE1qFn4Y37&#10;aR4/0Vi6Vheuvt2yZIM95z9y0OPOMaXZqwcYK653SPuMQbadym/Yw094qs7WD4FPPAaWevJt3mqL&#10;h1J71Cqz7a+V1os1jNMUsU4xA1W14QqB5J10bEPVv88QZexcy8T1zsvmYlRlyq59y37Lvd8wam8/&#10;Qlwz28Aya9t4PLT9u7RBbg+/HW+hLqutjTFil8oqpjsZW9G+drquvLSLkB22/OH4wjbweHILvkn8&#10;l2WvIK/f/k43+OpUDybEkZdZ13s8sSjMFNsZ5a/aArZornNV9pqv6Hn7tp/X/nnDZjnWoP4t6afq&#10;ek7/9XEVt8UW70vXxTP9Zf6h60We/ZYYWL7ndH5q9zeAfSynq3p26/2R5PXesN6jtb+d8h2KjLFh&#10;l2v7l0x+5afyvJXvj9YxrfI6bU/etOWKbb0e+TdOPxFvUdNOUekK1bxbEDmQ0TUIt4/T7zSrVerF&#10;HqDEwMJG1r5hOHI8XXkry7drn/MjGWe7XL+vC8xwnejHczLsbeQ5sd4B/ZPcY9vWeHn2hkEoO4G7&#10;HFaNgaXaGr5JM8ZPipmCNnyC9Da3xaZEOkcZ8WqNgSVnrlo24miGfH/rnLakKYtDWtSI/8jgck6q&#10;jWPF3BNzUkG61CXaSCbMX7NXDeclw2cWS6vUhV6zqByrmFY6bHHOpafaK3n1lPoKtbyTFnvKNSKn&#10;gTJRcW/mx8DumInGSea9hDt1qfc2xzPbUOeQNoZUE+/JuZbDexlm6jUZmxyf0r/bxlkMLCwE8vzB&#10;H3IYc6Q5b/BHzBm9ph8Ly/doP2bhiGnazWdttuRiviJ2Zjcd26Bjxmbdms7pr62O5dcyMbs0LxvH&#10;fuK2ZMqu2xtzT5H+qL39CJn5nGXWtrHPc1xb0X8kjqdrA4GlE8pns1Rv8FxHu8psifvka7zJR3JM&#10;XV0lHhPFM8ICMLbFGLSxjR9pP2yrz+F3GLSnuKddPW9zUm/r3x0Pu/55W77j7OTZ72MxsPz+6y7D&#10;BSLpr/SNG81CYNH+xO6yI04qYLIyvFImztRH6jl9R6EfoGR4sUJgKagvrsWvAmfsVZNP7x9EqfG7&#10;eRch6Txhu7AHaGNgMT/Vn/n0vJUzU5wfyfRMVqasbllazkv3qyCw/nACq55h6damnLc9x2GxTj2i&#10;9cM9vRyOKsu3Ji2H0hGHBZFRfpKvWQv2yoo9orPGwMKZq9QuLc2k4/fNVX7HGyMd1sbAQi32bkFK&#10;M4c1S6ttsu+YcViU38hYPkrRN8tTPpft60I/fvcxsMoZtvS4ctAgDW0M6HjdHA+xPDSP44o5r49h&#10;vs7HNo3b6p8mhhRNPduxpTYYqAxLVVkwOzd4Sr+1Mc2aNT4BA2JTOtichnvSHB1db/BQmBPf039q&#10;Myb4sV3ZfH1Moyru+2fwg3mmzF2VmfLZTJ8a2czWs1RVBovkjM3hshmd87pyNsztiWxjnVGay8Z6&#10;uF3zdKtnbWdUL/dXbNv1fonrXfdvhi+Lx8l6bNjDVFqpK72FuFHfCW/V2knsGJ7Tcgyv5nrU289r&#10;zMgnxMC6FLtqwoVd0nOLvapxu0A2XfT5B5V9NEYVlslmjD2qP4iBFXKF55zgtWvhhX75GQPra56L&#10;4f5CD/6FwLIdlI5wh1rL87WAvcIdiu1ekQbJlc/nnXNUlmWG9KSuU/k7rFZUl6zP4oVyCtHHtJrF&#10;vWImi9kr5rZYT8RwzfRci4FVWarya8HKbRF763+dc1X8V9xaOGM1S/vtB25yQGD96gQWnuRjgHH6&#10;Kd6q4hSoxSqLY2BFnNQtDgv1Uu2TNImkWK0znUxgvcLdqNJZDKyWn5rHn5LftU3jZHF+E99qzm01&#10;eqR7V7G3SL/eyxUmy+7smMA646RG9krnSBnErzJW5/rFBn32aOfQb8fAqt5zIG+bjdILMs0G7rNX&#10;rB/vyysTja1qzDfVdW6DvZroucNMRTGwfPIS++/ox7tFqKWWPtc5i4Gl79qDLjBZlub8p97HJ7o7&#10;5gv1Ppnvbel02qw91IUGjzb0+byu3bXZh3DRYzazfzTd5IMBsXxOq/1DfoZL2o27lNHJNttp6alt&#10;UdyujG1t2eqHlnua+ydjZ2R/pmyGWWv1R3bO+z1+5+B8bDwmTxxfFwPre2av6Dmt7YPLKqzbXdt0&#10;ykL3/cTAAnV1mRdjXuYpPbsMztuxq3btieSfZaNG7uxZ/XN+8CpX2PhE988Bn/hunKyfMbC+MNul&#10;b1c7jYF1ykP5XpcYJbuPwKFDIt9kVDIqm7LhBheWYb743mGQFz/oPa/tZ5mxUk5K1qk+XlUf30rK&#10;dtxWFA8rzHeGS+/7tmNgRSxVn49N/CpO1jwelpelM6gmNtaHxcCqB7V+eKudhxO7SQws5KODNW0f&#10;zqfsJjnITwQzMlpsYkO+3hoDK2apUIvYE8W6AtPUyqhfzDb5TxsDC9osjpVc6x2HhZxRRnNIvkmT&#10;/Iy96t8zCAutXYFO18P2+In+DxcDq/QvPPMuD2VjdDKuxrEUjb0hH0qhk9MbHBm13Z5PHjm6epUY&#10;WPRj5jF/eD8gbAGrNdFzh5nyVk5t43r308xe1adSsR6Sb2NgEa2jPWIPMCxde8qJHu0q7TxwTPss&#10;kuq8WLbWu2C4vC2lLpPHqNOuPufLXMZ80ujxsr3MSifb3PvN2S73czGzch8yOsG5YKS2aRu7U5lK&#10;x8zLRjrP89Un4wgxvm8sy/LVfrZtlxtq/VD1t+31QZpt+66dUVvmemZ91/tqtL/1EjRH4yGqd21P&#10;VG87G5R65Tmlx8DCTuz7Za+W8bn0cYn43B/5f8UYWGB2SqQtxKsqpx7TeFiYCo9mJfmmT4mBlbRt&#10;2ZaRaYrannhf4dxvz8Woels/7p6uxFZb+tl2U/NxhXqz421dV8up/YyB9YV/mUgEFv1Kxu8IdF/D&#10;u9nbsaKUsZoxUPWO2PdNp3UNeuqKPdcf1ftcvtiN+6YSA0vZKLmyushWPVfVvH+Q4md52YHJMp0c&#10;P6uVuRMDi2NXrfipsscIYmb5WhbpGWNsTWJg1dg9Mnhkxfcbw1la/rqSwYbd9fzyy28lbWf8+HNl&#10;nUoBLeWw1pDGX/WTYrJYHgahLKVJpEmyTFMXS7Eeb/AzMbBEW8u8cKs9BtaxP5twT8xGqTeJ1qny&#10;8zhZEVfVxNiKWC2qq2GspHfNho698jaip21YCWX6iSyVjj+ZbbZs8BhY+lMNi4FV2Kjad2uOyftl&#10;m42CDxsOS7mngdVimfqel75sHdv+3GPUj6uYrqkJz0Wx24xuOOT3OSZil+4wUM3ERJNUpJPl0/Vi&#10;NkMbPc32B21p6mIZ53TqNYIrpfiTQ46U68hk0CWQ79O7XFXEPe3oGRkxnevMwmon58CR58yXy6g2&#10;m0+8Li/rMj7bnOns+bW+7XqhUy9YvdLfM95qzLeRMZWPOCCMp5x++IHlq7Wt5WX1PZGvelpOaq4/&#10;w2GN3uNxjr/27TW+9aadUVvYP3t+bvurHxX+10hnVO/anqhe9i35UGZej4GFS65GcPueOawoftbR&#10;PJzvHx/BCJasCubtOvUgfSyAiL4haeJW9BcNJs9pltEiJNOli7aipzI7qNHqDeNbZVikhzisqL2Y&#10;vi/GFyMfTvRAc0Y/MV82syInUbbpX/zOdCNW2nzMNG3h+GVdn87GT+TPdlzpKJ3aWeKmJdre1pVo&#10;Szf+Z2N7ezy8GwOrxq4CT/RXimN1p702afodRF1TbL/QxKuivfSQ7zsdjhVFe2Nb5ytjNZPn3y70&#10;3NZEHndwpLnuJtr8lW25+FYZnVKT3bjrldu+c1A6qsTD4jhWHPeqj2/leoK4V8ph/Ya6uvcY2j0d&#10;fr1b1rua1jPres5T4juvuSqwV6wzipPVx8zCbUBYFnuVPgaWEkOHa3VrY50uad2eW36bhuS5TFsW&#10;T32hs4mBVTks3WKYEZ60aso/28RuTCuWX5RVazn21iIOFxsmZd+JgaW1mMfsIFf2ZziHbrmn4zox&#10;YIJ4nEJgSec4qyXWrrgtlg/SOlgmdWmPzmygfLzhgmL6+HsG1ZPaOpz9f+30MWPaqT9GO/FWTQws&#10;DJaQv6vxy/Jx0+I4WWvm6yonqD1CHFYqdps98z+KflqsqzJ58WR3Yo/JD/zUKedlT5DsqSaX1TEc&#10;lWXbGhmPgVUmSGeRtBfeiHv1ok5cy9qUhlJBThPbS3N28+sM7LTRXe4stKFtxbFJCPkmb6nMk8ZA&#10;Hefj1QOUr3OpyXxgOuKDWsbnus1tnKyh921UrPQfcyz5pKWc5n6L7Gc9++lqf2RPOzbYtnnZVs+e&#10;PNfVpsmfdoeBv7sNGjHK4kZh1H3H8bAG+50v8yV3HQMLm+AEb7IR26jqnMQwOtUTxDy6xMKccFgZ&#10;dmmjvS1f0/mT60rH56JYTqn3SPoKq5agxkyfmkx6DKTld/s9zzo17Ur7E6Vm43yv7Q+Mzz5iGk5s&#10;cQ913MbovUn7/fME6qM8gPsU+L/uxGwF9rsYuztrjg8qkyXrj++043cUMuXEZe+kM/UO7Nhwd5CL&#10;hxXVVRkx8Z/4Avfvx9XH7w0cYlcRY6Vu1lPI7n2FnG/yzHNVeamxlvV84+bkpJ724Tg/goVfKQ1O&#10;HLNWFwPryLYBhuO28tDzpbRRDPU8FVX6J4o/tcFAVWWWinRyvVE6VS/XKG1BDKyn3wGnHWJt4RhY&#10;em20fJMSUlW+Tes9QKFygvcVUgysRp7LBjGt5Oyv2JN4p6HMEeYxcd6Rxl2KDNgtBuoz5UEcwGZ7&#10;4IvjdB3b1hd1MK05rNLXE6aJdX6t9ILnsmf+0suYaNJMk01Mnybf81ML+6PfzO/ab14ijgATlbFI&#10;mLCfjUXF+l9Mw/LxW2fOF+pt/JbRn/EtxrGP6mObUdgobYWuBVGsKMxyowzr/Mh0HGuptqVpL9mf&#10;sTMT92pXf8sQVX+2eub2Z2yOZSKfcP58DNi4wj4h4Omi9y3m7Als01Orusmz55lvvPvvi+jUTXjd&#10;W96PgcU8y4XYRszF8LsFOQbQmhG7wTpFHNZpvCpjfC60V9b3OsVbWvR4PnNJWVZoyUbtMUS4InZ4&#10;q4fkn/JnNCbP20VL7ye0vbO5+B8+Of4qK6k81j4AEuxvPRIT9tJ3qKKfZfc8sI6B5fekupoFnFQ6&#10;hpTtqz9cvq7GWJ+9LTv29MyXlS3+kX/DP8ccQnGvlL2S/LP4Vj2TNZMnPcP7B/UyIg4LHtYrTlfJ&#10;slYODFSlonCqBfvP0+X8q5OP8lkny3i6sFrHSdaHxcDyn1gcxvkwOJL2PKSyVzpg5CP7q4Z7Kn+p&#10;+Sqz+8nwVmzDxB6ud5WWwaAcwW7MI9Qbsjnqo0kMLOTX812cXi15KBm/E/ZKWlfiZ5mM19vr1CWG&#10;ZUinWYVlyHSqnomMnx7q4a+c6Ov8IYPmu2CvxM7KF8hvFnTFrfQTRvX2eCC+KWaseMzgCkIPIp/G&#10;zAnzVeW57JX0jMMiG4yGkF7GpHAnXtUnlK0sVWx/9NQoau8pn2Ve0ucP9CDZ09rJnh+xSyyTkb/P&#10;QKGW71xP6Fv3ocbA8pmq9AJxVfgrxrxps3TNj9/lpz48lWf9cXwltiGyZ15Xa/+6bMxwcXv36opj&#10;bFU9NqtMfLUnE7d33vZdn2f8sztmMjZbvTYESwysH4636tkxPWqQ69G2lrr5eCo2k5w0YTeLaOuU&#10;lj7RMdnVFcnHejC5PxDzKM/mDP6xBeZCe2M/4JziYl8seDF09kN+2+C2tMZAfm7P7viJ9dd6Pzbe&#10;2VN+tpGAMWYE1rF/Pi7dsgfGuRX2tD/PsD7CA2Cv4G38SkZXWIxz3E0wOfXF0rB2fNehHUZUNirm&#10;wnb5L7pjndYryxH8idUBN4jHyRQxVgv2auCwSJ51enrgvKxep+rwvITiYKptzl7txrqqZcsJV9mb&#10;cY7rn3NeoyTZc5xkTWJg+bkaOldW/Mc4LOweis7ym207s9C6dMHRKv0TcU+ZuFRcttHD+imd4bC2&#10;ZGRpBn2jjiQGZyPe0IS7qTo97JD+HtVZKvFg4bAiBorfJ1jl9Vn6hMnSXnGdpS0d27Vd78w2dLwP&#10;E5xhSR99RxyW2KxbZl13jxm/ElgRi7cYD9vslXpsZL629fTj9jovhvnarwV0sH59LnuF2aaNUVVn&#10;pNE2k+fnQmHMrP4ZlE2mGfmQz4LffHGpV0r15wmHZWW1FKffYp38ocv3rr+M1c63PlP5Axqbqawv&#10;Qi6J/a9LIvSTvKQ9xpP/1fp9Km9L66CH8+P0MB58jNE4qXa2euZlM+/Li9oV2RmxSKwn9lW1MyOz&#10;67dcnK95X+f6bj1mMjabnba5KjGwsFr9yDGw1PVl+5mKgaU+ycc/2uVoIvldPbvcUMc6XY6R9JSd&#10;d2JynfJiG303+PDdd+1Nx9VT/lRqqTJucgZU2IdgPE95wN1x9ZR826dybCJ75uPStTOUn7GrPv7k&#10;Tu+Ri//9/tzucXB3lokP9UkyAxfme3jipG7ZH/FWdB/RcGTmMe1HvTY9Bpa6GVHbccvYprvYVVWm&#10;561Mp2rwdMB56bmk9q8+feE9ADNWmRhVZ0zWwE8tuC3c2KAUp02P7pZBYP3x7Z/kHltvt+1bbirj&#10;uFeQvC6jhXHuiDt8VweldHqlkhEzZflaaCEz6rEGnJUtezxLFDvxb2hYp6MYWLl4Q7Bcvu0Xs5Ym&#10;oscUSU+3MbDkeaPQWEpgIa0MFKe1Jc7jmEzNMXmWidJclusyeX5H4ZBu5H/YGFj+pMIO2+F5jF4a&#10;n5O+rjI59iqSr2Pmnp6r9tTnZnUGAGf3CfxUZaBs4ku/x5AnSi6LOaFpi80Sw6/rt+Ne0RMkWWPK&#10;gwBzJPgmnSUWrJPKWIw5Tuto/DBOSham74vJSvgWq4I/ZdJHayil/bXip2pZO52UU3ushY/EwBr1&#10;97ZF/FfGhoh74rIRPxXpz+hsy7L/o/ZyPss/5eddPRl79uxc+U0trE/h6Fm6PVGnZ7BjDKzvNk5W&#10;ie7hy9dJDKxMHCjma3ZjQkXyb8fAmrJO61hgA0+0296IXbrBgjGEfB6n7FpsJr9DOWOpFvHRQH4N&#10;bX8vBlZl2ZJ9yv6/3RfX/Nz4ZxYDSyGVnzGwPp01w32K0zq6yPh6QbvTDIfFMhl5OxPYZaBO5Y3J&#10;qkceufhWp7+omNg51487hfoWQsS0itgry+fYVRzfStMkI5qd55qlmcN6PwbWdW4Lo8t5q4Hnkj8b&#10;gfXrcYAlwbvKsWq5PfLzrGc5LLHJARuZ3/38D3uqTIyqkL1SDfYJ0sxEZFiqjD0NL9bXm4+BxQxO&#10;/b135WhE84R/UawFvIbyUMt3EUbvJWzeLchxr8I4Vsxwcfwst1OspfwmTTIyHCrzddy5FV6j3MXJ&#10;rvu74bDmMbD8N+HGQM25PO/foK9f4qcuv+tw0x6nz/QaIQILE81uTKjPki/Toq1Y2pgT+x+LgeW/&#10;VC+PJTDxfH8xsGRh+q6YLF1TFjbbsqlXLiJ3nHNYq9hGdnpV9LD+/TSsspE6tS2Mz4Xleijbtneu&#10;v5VhPRn5tUzrhyqfY6xYft3GfZ9ndHIbI3v27Fxxbdh86Q0IZi4bsVbL4v2D+oT2u3xHoY1htPo8&#10;BlaK68Gcj+fn+OXgkI6YlE9krx6Jq7Xb3hM/MB90gQWrz+d3WLmnWKFzPXnbtv1JY49t2GXZwnoD&#10;/W/7ja+7nzGwvt6vI+cxsCiuE+49fecSpFnG0pBMlH1KJmSyPsIGWWn1nte2lU2MquAdgnKAWZgs&#10;jpPFjFUin+NtlXrt/qWLgVXOj+YMVCoG1h1ua1m2j4F1j6vSzjjntrB36GSOHI6BxVyVbbHKXksK&#10;Sx7zVhN535r1/+3K4ko7+Qx1TWRPbdPtYRsDSx0wxjNizeYNzboaA0trEdtqzKmIw1IZ8cUJn3XG&#10;cDU8l+npdbJ+T2uNJA9rMffZMNHrHLyJ5Nuz4q+f3oiBFYyHV2JUxXV5bLIn3nV4Nm458heeTILA&#10;wpr3CRwWx5w6jT9ltvETmBZYPbG/rugN5rpq72CPeUnuHuG39rteNRf4Jtb2mWwUnDppnbV317bB&#10;S9f0ZHyLccz8S8zCaN/p+D8vNcqwfJuuOuN4TCwztyHWX1tn3nAScNoWl+nbGNkc+SGqK3qPYax/&#10;7p+2jzIyZ73cMnc2ry39E7dl3UeZvm77oswbOvMeBH6ZSjbeOQi65JTVyvBcHyrj04q444idgcu1&#10;TDfb8bBoqroQE0pRhknMrCjfJ7IbMbA0zlTH5oC7gR+2uLPYzmtcktl2Jx5WwHk1raOWhnZu+WE5&#10;foYxNrdnz5/t2GMburhXy7awfE3H+uP2bvs56q/CYenjeH0L4c8YWJ9MYKViYMmzkOHXBn7Pbjsd&#10;GT815pTHpbLfoJS7vHs81CVW6zYXFsXYsnyOw2VU/ioGlqxTq9hYAZ/FPJes7/7uQk7rOqg2oO19&#10;DKzyC76yR+KckY3CxmKVP+eq9suKD5sYWPVGUk8QcIwwZa8k22Wk4ek0qXTcyqrBX/RbmuIJ/Lfk&#10;x2mcZS4+pKdyWCdlonq5yMq2PgaWlh25FVLpZ8Pa8iaGkdY18Ds1BhaxV8xM0fsBce4reo5vym/Y&#10;K84vNrTyXLbVU/WzzjbNNlC62Gy9LuMKBFblsMa0jgmTzKR1Hp3ozJTNy3j8GouBxeSRnbtbPwbj&#10;Iex3HgM1PY+fVX7bjKuDvnNxrH6fj9WEbVE8L7dBn+SUc/1PZK+Ix8RvxXH/W6a/Ps3yPkUeMmFM&#10;q17GVvFBfpYf1WV8n9qKqXfyvcs36ZxgenbLPikP9z/Xrl3/yJj3pY/TrIfbqzLmN/hQ5yKmYGbs&#10;kkv6aBvlVxxNHamuv+qM4zGxzNwGjPiZzZyPsjZqA/mM/rUfcE2OdUXvMWztZ/1z/7R+zshUP8S9&#10;Bpmsf+K2rH2Y6Wv3IY1t27eUGFg66DdiYIHF+J5iZmmXlKsVMbASjMw8FtKMFToWVTkTUYqE06h3&#10;jEMUyYf5pOfYwjQ6UzGMBHEoS0UTIwl+SHFntd7ITj2Vs/Zy2vxw7nPyoa+Jg80nbZ/6OfAbeh9+&#10;4HTOD2tGydqOWsgn3HdNenP8nNpPPODMJ82Y5JhoXXy0ZdnAt/34nOkJx0k3Dn/GwGpi1cuF6jGw&#10;OP3uCRfHHdNZVMY05n+7TnEXZn8JYr8yPzUwUKY1w3A9xWEN9nBbvJXMZPVtjNo7yef2Ym+AfsQa&#10;WugqpDkGVvPXgM9iGWa1Bt7K63I9ZoP/tmMSA8vPpJY8lJ1eYYnltbVNJ/SQhrCs7bQ1BtYfGgNL&#10;NjB4GqP7HXsI7uk2H39c8FZTGVdsp+9eGdT5t66yNSeRznBbrDOKmTWp123p7Yny0Qq32Qmsp98B&#10;N4uBdZzL4Gy7Zak0BtaMe+J3Ag6MlfQHxWMq7yK0/CimFZfKyIg881kadcsGo7alnmHpjElMFtI6&#10;bkwyk7aZt+iRJ9hX9JzX5TrtKZ+SRyUGlo4N7cCnYlHZcOu4LaxzUpc6dOT+FpzX9ZhZc3vYBnms&#10;5nPOp7BXp8xXOxfxvARPynjL8GKs5zTGlj1xyugsMbDKhPREPCm9jtJxqTBV5+W9q3f5qY+Xx3yC&#10;1nE6ai/7DWmdi5jraRkfmX9cc03H79dby7TWzvWzzK49rTx7Zt2WTF3Y844e4/yojbH+amf8bsfI&#10;Vxmfr8u27YrauOfPnM61bXgfH6+evObqPrCO5CjNoz0j/3ky2KnyFS1bJOyzQUI59jmkbZ3q8h9/&#10;v9s1FmwzhtG8LXHbM/5pZJ6KjWWc1CkH9Mkxm9a29e+jBE+0Gm95n4cxp+pYuvpux0ftnFxfZ+NE&#10;f41rXsKJsMxTeAshc0B0jvPu2c3HR0w/rRH7T97bl/Os1/3QxMCSexzMnPW3CLiT+gR+ynZta/Yq&#10;4qRaLozPJSovxi1d6DGfcFnmzvR3RfT2xkpaSXaJaTW8Z1D/KiP/kKG03pR4vjFZZ2WrvN8bSq8p&#10;gUX3ZX4O9RQzFfFZrB9Md5X0NXooCzv1LYS//lpiYOmuRr82uCrrVi8ratPpSijUirV6fGBKOt1w&#10;WImyqfhWZALbk6yrJbAm7FWCZ1nwMmqgx8CSzqiMlT4KFD/qSzym+RyXimUSMbCgefYdxb2a5ze2&#10;HVcU8QvlxKqcZPX8lLRX+yXJYfUMF8er2tFzXq/O4toXuBbkUN36ZWTocjwU9OhVMY4ZXC33x1Kk&#10;fzf/1J7yzguxmZ7hMJfE6+JnxbrSem2F5rTH6ZO/PmYbPec51SlPjMtjCUxID8STQn+l41I9Vu9T&#10;9j+sB94Yv09ZM/NhveqXHJYulTp3xe/XW8vUelueC2MX+lnGa0Q+y8zrauX9mr1Sdl4X2xDbNq83&#10;Ix/F9sq8N3AVp+zMh2272Lfclj1/5nQm/Kw7dBsbcpf4PbFUGNU7NuszYbsW9FLQGFg2jY5sFDyz&#10;yN+NNxTxPoXQ8elmw56H2JlUe3d9csM/KXve1p9pbySzHdMqMd7y9tSla/L+wYY1a3TqjL58X+Fc&#10;pi+7eIfjSewtjiWHa1yf/eIthD/fP4izLb8X6NNvn7XNY2CV/YXfE9me+Q1Oiu8LBv2+Gp/FsWKZ&#10;iXzDhdXTCdxjcpSuTF3mB2bKin75m3NqDTPFcaz4XYTRewZ7JkvGxozhsvzhPYYYS3bt6yFbu/H1&#10;dfacq+I5h9MZ3oplEvKVm45jYB1Nkg0OTsJeTms1qAx7i/SH5TW9wVWxPFc46LQ/DrZN6hr16HM/&#10;mNXwL6hdvq8yOOov0wn10FZ19vxU/atJSscaq6WdPOGtXGfPUrF8VNbzmf/qma9ZWR9w9gS4+RWh&#10;nFt3HNZxwW1xWCPDBZ27es7lRaexGFh35SUTbV9f55uujpk74+2psnSNVHoCU8z4/r4dLqnOISk2&#10;asE6VcaKbTA7ab5a1ZVmtfLvQMST54qv6SStU3WWV5rwU5h/N/XM5FnPUzqz7XrC/t26qI3woXw5&#10;gYXd1shbZfIzbFGk5977BKvNmfcGxjGY1m3PsFEZGzL+ZJmMfzIysf/1atI5s613nt/qqTIZfs1r&#10;6eta+MQGq8TAkqMdIuA+j5NaM1/3bNP7K7tENQYWWI8882IsyUPsz3a9u1zMGP9oznk9yunsxXIK&#10;/J/k0XbjPbV9jQUvFVNstCcRW2oe4+zCeAv6fcN+Guc25if2B0xZqi/6sraZOLm+5uNEngjSVaaz&#10;aBMDS//89aKbv31yVPTP2CvcXX4sh0XRD21KNfaq3km9w2ER7UXxtq7V5WtmxG1xXSNZlmXNJqyW&#10;7Q3QazrCnZ/Se3ncGrYc1kSGGaueyZq9l5BlVL/V5Xf3dnbc3VqEDBTdhNyS4fMlOS6xLfVKZyIG&#10;lkzvsuKXh60X06LB9XC6/Ca/nnSq9ceH+aaGdXIBkVGd9tlMN2VJjVmCHNKZkh/16HM/NKZhWPwk&#10;u8/XWlMcTdVpP58F7+O8VcNVMffk+g9J6d7CZwUyEYfVlCWdTeytuf7aRvtt48Bwmff1qZSfN6m1&#10;T8Su2tWzK6/jRnkxsEXHl7BX4xiI+/r9dwJGMapyY0+vixMmK7a/ua7rSX/MMQVxqR7jnugZS8N/&#10;Rb/hD+TDGFh9HCu7n71u/7GqNUyNjiJMrrf4KVGxq2cmz/Zcse0JG045qU1frewhv9U1w3kWnF94&#10;f+2lM2xRpP/e+wSrnRn+KMMx7doZ26+jVH1+z7dRG+f5u22M+i7DvmEUseR5e3k22PCJ7VUkBpbO&#10;aX2NO3zTLg/1OfKyM67sKmJgXeNNujhBF96dF9S74FbyDE55H+IxIrguerpO+bPYWKd1XeVr0pzR&#10;3M4ZH9SxPF17r/Xv2PbRnky8sM/lsM7bnrH/DhuYGauRf1rbNFzqsX8+rl87o/krc1i+9/5o9krX&#10;i+J/3SviBKHsegbOyPa62xyWr+2ymp2xVDv6I52ZulgmI9/b7LsVyvff5ejJo/pQbhDPeCt1fysz&#10;ZalcxnQq28X6+3yKgWXv0o1YqkpglR+A4Iyp3MddT+t59+Ss6US/7Vg0Bta3IAYWNonHJ+SwfCN5&#10;JqMqih5Oy0Rkf0A1tqs6/sN8k6XrH/0hGucgTRrO05HOUSVyUrzV3AYmsCo7w79hPuxOxSfS1hkn&#10;VfkdN06u5zgGlrJLJ3wWx8BSSZMf2CvxsrNarJPktSc6mT4OF/NZ0q7Kf31wDCw/I9PRoz4Ey+Zp&#10;vQjKOVpNR/LIP4uBRSNq3u/vvxOQfvl8YezhikCvzdKx/U1MrnrSP+OYBnapTCLy1PRZ3kr7mnVy&#10;XVE6Y8NgM6bUG/b/Kk9Qy8QMN9xir4zb0t5MM1yfwTrtslEfI09+wwpk3KU+N56xVy5DzItKSp8y&#10;TXPO72S4J+Z3Ivk847Oyp7YLm4I8d5axIdLZtnHPhtgnc/vjOGXcp1HZuW2ZPuK2R+2NfBi2ESfx&#10;tNJVDcoP3mOd3mapruhHi/wRLzCOK0zTwCt17/Xb1Uny2/bcqIv5r916Q/lHY2CdxyZTkmj2XsW0&#10;T8IYUmsub8WsfYgfbtjvlFPaV4u+2NWT8I+/Y0Gv058xsCpjhb033z9+DHvV1qsXH8fAysSWynFS&#10;p4yVcV7rWFdtXZHOeT63Bauk7duRxh3iyH+lbROdsv4iNvHhyiGmVcRkSSGLdaUmTNKis+STHs9v&#10;2S66I2tiYM3jXkn0Ej1pKvdud9O2aW512vpip1rzusoadMTAOg6wjlO6EiPAOkt3OKfpevwq3TqT&#10;Fw1zPXx2q9Wgsu5DOQ2TNUqiIOdn0lxdpDMjc1YXCKw9BkfkVWfHbU3z1cB5DCxlYfBWwebdgkGM&#10;KulG56E4zVxVwHY17xkM4mrp1T+LydVyXh8bA0vmI5mLdU4Rn3dpP43q+a9IHvlVJ8a/HIx7DCyZ&#10;YB4ZDzriA15vxVhpS+m39Cv2qpWP613pwWDFnKA+p0mk4ZJ6dqlORmVFuc4xbcSu0p40eU6bPR9i&#10;Q1PXnRhYmCAnrBZmzzTD5Q9dPpJ1+vJ1mQ/1SkHkjhk7g7+O37qEYv5BX1i65relWH6ezsizDK6r&#10;83pZZtaKepXO2r6nP7LnKRsiriqXn+nHed/F9u/26dyGVn/gc92DWx/JfvT5GFhf7h2FzfUlMbB8&#10;DcpzOl8w7lL8/sGHea47TE2m7K7MZ/bFit37yuzVrp9vyWPvVBgNT5/4R9EiWfsg43PUzxhY/DtB&#10;3FMgh9Nv/5awsm+0hwEn5St/wEwxn3WHqwr1XGGjbD9/Gktr0i7cJ9rhCHNVWRukrNT962+2Bgl7&#10;pWO+e//gFSbL9ER81sBkaVOGGFhRLKqtGFX1BArnXGUeqGnbrLSSujOZyzf5fQwsHHXFvFUfD2sm&#10;72de0CPfpFOT0G9lIwILkvxhZmo31pXpgSlmRJAeKx5zWM+5fI2Bpe+hM1gqx1up5pBzUUeGMbD0&#10;eb7FtzrOTShd85mBgjZpV2WvKEfjNzU6TT6KadXzXF6X2zx9v6HZbLOAswzvxcDy9w9KvTP2StoY&#10;vwNR5yD1WMRtyRCX3yxYDCz3J56f+HiAz8/7+oqMjUv0Kf4xpku9lZnicXWl3lVb+LKDf2yCONKZ&#10;uFTl9Gotf4d1Oo2BlWGvTCaKgbUXGwt9aP65HwOrPNIQve0krTOzDgvkfykmy21z+z+GsTr3g47n&#10;xod4j6pddzK3WLphrCg/4JUipgYVuv6abuUjmVpvG+NpLo/FfNIWyo/sjO2JdLINLDPPzzBlmThW&#10;kZ2x/6/7JPJn1BeZfB4PGz63YhID65iLtEk2Gz/FXtnI+UI812GRNVQWwxoDaxnPSPpNfSu/OqS0&#10;zMm6mz1ndrb0c12ZNMeBamNC2eS+5oke5XHktlrvPdRXNZ1py65MaS9GL+4s0N6Ez23MQxIaHvTV&#10;+35I2Z/wA7N4T6dBr/i1015H83FifsM70XyDIrvl49K1SE8/Y2D5fr5yWJ8YA8verm4784GNirik&#10;2xzTgrFi/Rk2KrLHtnfcrj2ea8KdeQws4IW6shhLFcauMpZK+SmTR6n6zXo8v4+TpceeXlepF/eG&#10;b8XAKqdRZaZtuC31AMtgkXaZiPkaYmDpVCOfgJmKGCs/k0NZ/xZt+g/Wib0+6Sd+oYtppXoWH6jG&#10;h9K7sbFYnjmvsHau99xE5dooBpbFABriB614GW1hw9qoCliL+EpgiAo/RYwVsVcNhyVdUWJm1TTL&#10;SEvnTNa8LHNYbV3VntoW0Uz5xU7rUX8/IE6RtIXaxjatw1bOkgr3dC5f9ZTnz5vvMYQN5/WKDWWc&#10;1xhYOnKoH6P0mmPiZy/t2ODYcP6eCxo/GCsBt4XH0mfxrc7KonXn+v0C899+q5Ny7/ILmKxXGCiu&#10;6w4LFtl8uS0lBlb7iEL6dJuf0p7CJF2+ZeFAFyL/K3FPbptb+xVsA8lC7NJhnNwaY75ipklnjCe4&#10;JO0X01/TyBnzcb37X6sNbZypqOza5rZe1r+rk+W53nl+zEmt28v9EvktalfTp5vMWlQ26otMvnQv&#10;M8srjo+2YMe4kBhYAw/7OTGqMErfYMGgUy9UbIyxTJUYWPl4QFOW5LD5qXhDeRaMuRiOydXF55K1&#10;lSb3D0kfA0r6UeviNFw/2qOnXZbPaSxLLD9hylAXP9un3kTZXj/rjPm1O3aObYcfdpm4c/ljE1r8&#10;w+nGb3fG9i32qu077t/i/1wMLGWZf4AYWDbplLu2a7RUmbw+mL1q+S/Z4eDCsj2OTqkl3cSuapgp&#10;YpT83kRLoax+R/K73Bbrz/BfE3tgbcSXUVvSttmu0PZjOH/U+dnZK0trjqaP/xOfVfNxAODfzFXJ&#10;C8NKfv+OQi/lOuXffi/JzGNPS/VnTH7D0M697TlULKNbtAxjVfYDvWYde0ZgWQws6SxZ5BtmSjPO&#10;mCwvdFZWdZhmDHLUokCi3ilpFn4R6rxIKUSFh7xeHnpKZVxxXJblX2C7mrcQwoqBqzLjTuIKHX5p&#10;OB0cvcJj+IM4tI2BpVeYnJ60Eab0YcbsHYWeP8SrEu0n8bPctv6dhv37B8XaosdsGGX8iMPiwrwT&#10;o0r37mrPjJ/K5OtA/tPPzmoaZSW/PtkDb+VPKoiba2JCbXFY9dkLvFrHFetc8VB92fflfdz6kwd1&#10;0oq9usNSvVF2eBqzwWRl7Dnhs0oMLLkrs8mSBtoXY6ZkdfgKnNSLNuiyeUTCdlLJKRgd4JhhGl5p&#10;lOxlWnn5K5M1o06Wb9O1bCzD9tQ0VpSZ/bv5UXsjPZE9bNtcZvSS23/mB2/pvO2ZWGM5/6/7MbJ/&#10;bQOepqy5PPIbDqhpRa61fyFm6kqsK6y8LUeGvXITAwtRF2ZsiB5Ii2ce5HFe1Lniv661pTJNj/lh&#10;wjclYiFxX9jNRqJf6F17ExYsZH8iX23aGY2fvP0Ye/x9OibfGQMJP0+ukZ5oa+KUnfVLy+uVGFga&#10;TVIfdNfYTyr6ge/de4Jvwv0a79uR3v1+Ss9uvdXnYMzLDsHupBATasE6VXYJd6/YwjqjhJwM67QX&#10;A2tWF9ebSE/aVduyiO1FbBfuN2XllZbTiYe+pn4W00rly3sJJ2n86pBkmLHifCvLTJaaIh+7Lat8&#10;cb17LSdN3RmWbmjsXInTLB/JXM8vJ19Su0TqOPbeJQYWs1EPp3WzhEdBldKC7/QOdvaH4l0kIKMf&#10;P+Po81kmTLNa0pkquykPvklCtDU2T/gXtCTkYrTeiG0xl2hd9QxbJnyZD5zJalindX4U06raWTWL&#10;Ns7nelsbar2NfmbE9ExatckjK5wQCWOl1zz82aRH9upcPtKzm39er9igBwzGYXEMLPMVDslv9PuF&#10;su+/33BjDJt/ytXdcFh1bUvyWXUOyfFcd+T5mQw9h3mKBeNnPqrTVnro9xhYuEjsSsH1ot9fgUv6&#10;C9mgV/qv6CH1v85RUQysmHvyGcP7mwmgMY0xgfw4Xe3JyOfeOTjXyRZyXbuc1+77E2NGie0884P3&#10;GvuT+zHj50hmbkPsK673jg1zPU2/YNtV9gx13L7IQGHEvsdYxfqxz2Y+8VoMLHta7lPt4dEPYZrQ&#10;U0FdK/7rGkdTn8C/2cbtWFE62+V9fsL4MH9X0pGvtu086a9N+1Pt3Wa7Nny4O34K9WaW0/gsvFu+&#10;X/ya1QfdTbwnvye6cAZ05exm/6RpUgvbfMf+p/TsnqAhBhYY87LbKbF9y32Z7VdPuSTfuQTcFu//&#10;03xTVO+qrsgGjm/FMrQnz9iG+1a0qKTFVr+PUH5KJGbvGdQ9v/3V0pW30nOrWrZwWzr2alytPt/q&#10;KvXaj8R018pr5cA9+YlVmp9ak1wjw+U29GXNhbBB7OxjYPnhoDy/eiONU9ue1dIs/EG/8YnS+scJ&#10;J0VFm7JRPutnmYx8xk6V0egS8vQg5mVi5sU1yEktWi05HPcqjoGlHvSYVpZmDkv1SCdbPCZPc6kz&#10;fqqeH1c9WtZ0jrUH9pANXlYfuGCYMN90DNgpMzUyUDp4ZYDfZKx0FIZ6zusVG2S4dzGw6uh9MwYW&#10;en8cM4i9NcuP5J/PJ9uKf+x6bzgs3G3hexFPimXuyEd6TnVO7MzoOZWh+RBttyc88IPHwNLZwK8U&#10;TWvXWs6LzNGn1NW2VFzSsl02Y0x94mVf8Yle6bRgagcUZsrnAcmZp/VyXMSZwpWwYq/WejJxo1p7&#10;WGdG/1om0p95D2PGD2teqWxttKcy/s/p5P6N/JbxZ8aH6/HAPBf7zfLRbHm6ZvuEIt+yS08xUF9B&#10;D6ZLzAYaA4v4kQ2GxVRc41Ou8VA/cF3M3bQMzow5wmq4w8dF+vfqbeN5re3Uvc2WnffkHx6TD/F3&#10;PXPXxmtLxcAyarLEwNJLl+6nHjlX2j3HuSA/Y6+kLbv2P6Xnar3OYckkaiuF35nSjt12xel4WBN5&#10;1lbZLmapLE18k90vpFiwPYbrHhc2eMZ2g+h9zC1goJr4VrrbV5kuv8rL0/0uEhb0+DfzWXE8LOwB&#10;9Bwf21n6/VBEYCEfC2o+vctzRfp17BmB9Q1vIdQRiZOth9OieaZTaQLdSel3jUWls3/9UDpir3bz&#10;WT+XzbBd1U633EwdbdbnfhQDa4NPKeSUeEZ91PBZld+ZxcCq8kephm9yPfq7wuU7AXU4TBgupaIs&#10;v5GJ5Nv3DFJcrTFWl51OFr5AzqGm7NUxWAufNfJQ2jcyoE/K3pHRMWq2cRo6xR59Cicm1BhY6JcV&#10;e3WHk3rn/Yb7MdpwRcfjVjg7kdGvc2YKs0HzW/RT1mlX3ia+DD/Fz1sy8k/JNEyWExz86EI9CXfr&#10;14dwWB9ZV4UeMGZk0WTOS8cS1hL4x9Kvs2BYMPUb9WJU23fNj9kitpn0sM5Ueq0nEzdq4sOJb+d2&#10;eqvtiqK+YPmhjwZftTbs+SRqo21tonFi+VG7dm2YtzH2beSfvXq5jVFf1FlXrCkxsMqINcs/g5N6&#10;m8/yFUf6WjACZpe+EsNy2LkTm8kmxDyXtMvUDPK7sZwWvM/bfFOe91nGMtvitm77+UVO6ty29/i7&#10;ZF/IntCXfMEAvvsYWL4fBsGEvfH26VVX9o6e3dp7++XfsgezfZasGhmOyY8YfD/Pe/VFmjkm3g8P&#10;+aYHd3/lUKOmE3Y2XNUNm8O4YNilYAyoDyUGFnFSnI5Yqkamj4elQ8w4LEs3rFYbGwv38jUGlq/+&#10;MwZKz63KdvzT0hh7xyxxPIE7DrDwa8zmUfJzHJaOdWyX6FG1ZFHsGDvHxR5Pv0sx/5cWGD6qOmKy&#10;JvkwhfSzTKQ/kp/Y2ek/RiqOQ7U9j/Ev0Im6oFScW2NgSV3GNNlZleaoDf59xmSxJCw3fkdGzSQe&#10;lnbsif6B5zL58f2GfoboxAFOqdQetLFN6yxlMpyO5J/KP69XbKancBwDa/0+yiucFK6Ct95vaCON&#10;+neM45Yb2z5u9cmD9IV8zWJg1ThQvA7ZOD+NObUrn9FpMjaFncSoeiSe16CfJ9BjDy0tLDGw6EGI&#10;+7M8GnmFObLJRmxw/T0P9Va9PUtV2475AfVyWo19LA4XtDU6tS/SMbCwADpLRdZCJyxv0iy/m2ad&#10;tWzMYa1l2P5dpixTb+yfqO3zNsZ2ruVbG9gnd8qu+27BTGG2pO9MX4Ty2IjRKl8lf8AYWJX/8lbr&#10;UsmMjF3Yu6zTQ6yKsWDlnYbduwU/kOXJcEMXfTX69jy21Nq3elHJdXDCZA0xsE6YrEjPQzGwMr7d&#10;kFm3Hbz2wj8JmYyelcwwtvv3VLZc288YWMEZk+/za6zbi2dhm2dYtd6yb8d6hP32goeim3/fn1cG&#10;irmqOJ7UwGSd6pzcBfDuPZ2e7Py5vRt6uL0WA0u3euq9OI6Vutb5LOOtIq5q0DMpO/BZWgE60GNg&#10;MYGFXYczVpzOsFdR2V09Xpdtjp3+i2Ng2dmqDYPjP+Uoc5aWv2bytXoVNHn/R/1DhqXKcFIYG/ZB&#10;lfgk0qENibIN2yXyILAi7iZiWzaYF20VWI82BpaxV0pahSxVGBvLtNk5ceWt+H2Cs3cIiiRxVY1+&#10;5q2qfua59FfWGEryveanRvZK51QZuC+xV9qnE/aK65W0nhB/VAys0vsX42qtxhvrv1uXsYTmn3JV&#10;thwWxZl6imN6Ss/bHNZeDCx6HFKmVX9A8hZ/1LNXPQ/1Vr19u/q2v11vXbgK/6VX+hgDC4/WMP+H&#10;/JT2l8lEaZ9JzvREMqyzysQc1lqG27LLlGXqbX01t39XZjfuWNRfOb5s3hcZLmzBTOk4iWXmfRfK&#10;05gESV0kf0T26mgdfnFQdoG+vMjVeYddepZVeZtFCrkbnV3u+OFa2fP2rn2rg94n5dF+u++CbRn2&#10;J/LP1+yXtX8yffpODLXKT7kNeF9kvi/g858xsGaslo55O7fi9OaZ1PbJF8fAKquG3vfYnbXdc9mu&#10;J8s6+S4pK48am3cd3oq3dVbvzDZqbyYGFvun7O2lDXbOIJGnpu8TVPZKu7rjs4J3C7IeLaXz3oTt&#10;Mp1FP5ZFueJwC8EEVpw+47D8zMvPkc507vBc+sSi7mqUwJKfEGq0JvpNoyVzTJa2/lAj3y23lcmn&#10;wpJsmClTqvmchsORc+3DZYd0xG1l+CwzR3WWGFiHrXaIKvnMqph4E9+K7Bny2xhYqAVf0Gzf0pmF&#10;maqklXNS2fcSGsOF2Emk0+tyVqjUZTb0XBWX1Z7r7NScoh8dCzbnhL3SETBhr3Ruk/lhWfaOjJ9h&#10;9TZAp15MasPxJSd6yoYYfwcPVIbO+hs+wYAI+70fP6v4aHVUnOusz3Pa8ZnjqvI2197H80PwLLhn&#10;fPhdfm/o5F/Ov6G/hVTdJzqi3T8eA6tcI+VB7EdxTzK2AZTCho/ksLzVn8V8cXs1rVc6gcWYh80z&#10;ZR6I2RnsxUb2KooJFcdj0nrrHDLVOZdpOZ0qc4/3ifSwDbXtXNduPKwZC2bXDPmE/cz1zm3ArOT+&#10;nMu3fberk/3TjwGu3T0T6V+3i+00bboHl3FrMbAwZC3ijM3M8uePjF3lK8Ir9erjErke6wK7Efdq&#10;g4tZMy+nrErHXhVuRfrwhDNqdW6zOVh30vpvtpHringoWe/W9thUG9hjGnDPo3zBadwllYn8cGLn&#10;i377pH7ZHj9nflOvDtfaoi+09xXT19ngZwwsOZyw31j07JXcL1z+TWKyLL/zUX/noYsH1ke/a9Fr&#10;p955RSwVs1qZ9/ctZFDj5J2GQT7uCm/FyYpYsCiu1iDfxMBq41gRYyV2lmhWE/ZK/uoy/bsItYk6&#10;Kg6ZoGyVgU/GGFi77FWVB7Hl3NYbaexM5C2EFAPrqLU808DA0BXfhmWU1jHcyUgOtJ3paWJg2bkm&#10;NhjYaeh3ZTFKPsv4lmT6X2apmnTZyXDsrRP9LM81Uf7Uft0jaiu0VBPHqpbdfy8hdIoGY7t0Oinx&#10;qpr4VlGsKykLDRwPCzn2LR04i3XFXBXJa58tysqMObPTY3X5KaEPPZwHqT06mF5K61C1ujh9rV6x&#10;WbfMYvIyBhbGOsVWm8dK49hYZ3GyMNJI5yKeGq4ylu/T53wWv4NypYeuAn52Ss80MpwUzQ9h/KyM&#10;TKauRuYrcGENs+OTdJaB+l1GGiby23Gy0GlVT9YGcFJ6RedtwDViNeqF1ZbFYqXfykN5+sH2Tv1W&#10;64KFmKn8GZH+tclRGdiJOa1Jz8ta203PuizLt2Wr/v18bkuU3tPPbW+9xG1knfO2z1gwncNDP+/Z&#10;39oZ+X9X51lfz3pn7f+MneZne1JSYmDBWZ/LYfGz3+fjYan7dFTIdYRoteWNaR5zSk86MtwKx+gJ&#10;0kcFl7gkLUWsSkl3tsV2NhNlYMNeHKtdn2Ta7jqPzU5pr6Q5zlRGz0rm6PBGv/uzr5fHg+vE0370&#10;YyQPb1/ra+upzXG413cXbLvEdrGvGp/weM74E974XmNgYS+NE6WaBruEfE4nz4+mZVs983p39Ufy&#10;Mmcy86XTZ2Fa8Vdbb/0ezVfgnm+yXc/bMbPC+FO0h8cdpe0UnuK/EjqFCHZ/2nrkpJVk4zTK+Snk&#10;2HfAZA2slsmznuF9hVVnHwMLu1P0r59DEUtF60s5pSryuq2xUrvpVtu5HtjzWgysQ7cNjJbJwoCR&#10;v+qpfNlHaRb+oN/4aDrioUhulhzKMj/FOjf0R/Zw/b39HAPrOc7FsCvxEQ5pdftZYmDpmdRx1lM5&#10;LJUU2wyemMSr0ivPZTg9Kcv6VWdUdpLf819sJ073iSVxxkpbKEPqJa5KB6acjhk/da9e6JGZEU+2&#10;pY/wlKCwV9pnxmTVfjnjpDg21pU4WTpMLrFd5+OWx1We8yqYyuGZXfaK5oqwbEZmo963417paEnZ&#10;A94E1zwm1w0GSkfapZhQPpyvcl52KZRuhyVoRUKntzeShx/023yCdFZ/xoaZTK3XLES7/Olx7SnN&#10;x17pnKlhPSwf51edrfwb+Whd35ZMvYXxIQ9UbTOdUV3z/FY/+7mvZbQktn9eNpLP8XHRGOB2RW2c&#10;t2tnbJRrBGPTVlVbrHSFBfWgTzh/jDQmBR+30moA/buxjQKWpDImbVyta0zThAPajI1lE98pJ5WR&#10;ebZdkzhfmKBhJ7eR8z88TdyWU2DP2qDaeGycc2G9f2zhP+X4Wv3XxiFGSL7sGb+2occ4uMYnckdw&#10;3NK8zhk9wTFhcsFZFae3f6+3efb0dr1Vv+0h5R4HI8Tu03W9qHfxyN9gowb5usto9Rg/9Zp+s5lZ&#10;raguu8sbfplxapu06/CO3SthDsQNvX8bM8X50bsI+3wdeqaH2asm3dWIc4NKYOnmozwELmdYNvNg&#10;A1FlnLTCuRXn76YRe8vPv6I4WZwvBNaveAuhNEG8Wh5cTtN7sbEinVKL1lXJiy6tf7S/nqaZq4Kg&#10;faB/KNvIkwzxL029kXxj21m912JgrRmcw0p6n908BpbISBvxvoOarvkcr0qHwITJasvO+am2LOuZ&#10;62ziZBEvJnOHeUwMx4kSnppKWsfEK2k/vRL9nL5Wb7UZ41x6yvg4Z5Qqlzfva/fbOdP0HZcl5gKT&#10;ToaHKtNTJ08zSUpPpi6V8RX6C7BX5iWZ5esjUp1ilWmSy+VIP8lYMXPkjAb4KZ2d8/yUOtJLoaxe&#10;yxt6UGq/3l07N+Xhfx8ltV1yYo026uIw4a12Y0hFejBGva630/O2ZGyg631Cpc3sj+qK/EnjSleN&#10;TI0rv7HOddvjWFeZMcAyz8jP+gWbsuMbl5Ospz9o3KvSLnm253yZXkby5Fa/52xOxNQwH8QyUf5t&#10;NmcRM2jQv2JzsM7WiXiR7tiZRzisWz7ctP8p/z+rhxbC7ZhQ+b67b/No5yWdqzEpo5F5q94n+uxX&#10;H9g2TNPm+c7b50eNfuz5nbeq6bdtfrtejoGldzTad5l3Al56rx92T2Osqyif9+qzdLCfz7BapzKr&#10;emcMmpTBPYXOxm2sKx0+FrvK08RkyUFu4bMiVotkBg7LalQ9aoJaqDNz3WSXR8HlRGmDq6JzKGtj&#10;c9PCNzBNume+JnpsX4c1vYuBpWu7PcKep3HEdi7T4gEzedHg+aoO/9BvfNJpi41FRZvkoIc5LK5r&#10;wmHpnxd81spO2SkqX7AZA6uNl+SWVO5GfWQ6YaZY0r8HkHOGdw6afOZdhMO7AmW8W4wt56ckR2eI&#10;GcNF8i4zcFhuv17VdsiLs6R32SsdbTgps7o4fVzQF5gvsdmeYKPvMAbqiIrGwx6TVXWi96H/Q9Lo&#10;pO26MG5rB9Ov6FP8Ee7I8M28ks0Yz3NSVhfNUSk7UywVPa3KyFurjSawa0RHmqbNqdr7V3miVFm5&#10;6UswU41MuaKtLIze17Nb79vyfm5YxqW1y3rE54GWvcIIhiT3WpsflVW/wXv0HZVt40PVUk/ZkLE/&#10;F9NqtA3X3tzmTNtHn0Bb1Pb4vYq7/bXuo7EH8+Nh//2PbE+ZMeRMGTGwfizeasqO6W2CrO+OCxyb&#10;lSvMSMdYTdkoGV94rq57gLtpjR+Ui41li0FYL8b+VdvYhjf0rPXfsz9nM3w4clgbfttkl9C/EYfV&#10;sGnXYqI9Mw4vjufVmGyvEbmhdv8jLSclTQysJzipt86zZuyVTARv2/wx9aIW/Erm+IDAcpyVdua2&#10;xq5jQm2wVAPrZGUnDNTtejM6MzLsB5a3nRtGBWZjTc/jVZ3lq/udtyI9nj+8r9D4rFYn7tnx223r&#10;Uz05Yh5q4LBOeSsuiytanxVhM7dIQ3L8xo7Xty9H+hChGFi2rSsncOL867yVDG/ZLfjN5jzdxMCK&#10;GKiIwyImQvels88uV9XIs0K13z47ad0jSrl60tmmoXOMjWXyXPY0jeeoJf7U/D2ADW8VvivQz4ZF&#10;WxSvimSaeFs1P8Nkte8rLGfS6hIfPjhXEp+/xF7pvvaopWev7tQrZfF0AgOfWLnofZTfGUuFPgrH&#10;rTZ7MubrGG6e7zmncngsw0bptGKTC8sP7++byGT0RzJlOit3wci5ozNTtrb3iMhYmBGCfPV6wTWC&#10;ayfNSe3KY1Dn9WP8N98Vat3Xk26X1fi2PEgW27vVXlhxPTLbnPNZGGHnXBITRpF87h18PH6ieiOb&#10;12VbLimSH/OxJZnLZ9o++qTMGlP/x0zcbn/1I2HsR7a/bcuePzO+bevStqgjxD8Hga/zhu4LPzcG&#10;1vNxr9DLFKultB3nBZd5lsIiJeNVyRpRJ8HN9OrdbZe4mE0b6F1yd/xW/NBxWFN/vt6u13guXvDy&#10;/d7F/+JYYNP06/7RSSFv/zv26Pt8j/3zcem+der0oGbf98p5BKffPsN6v17ZzzuBZfvgMAZW6t18&#10;fP+eiD+Fuz+reTeOVYa9IpmhLq7X0pkYXk1cMI4RhrUA41nTcoPILBXHugryo3cUNvm9Hq12qItj&#10;YFGsqyYGVp3TxtMlbCCQ72lmqfqyM/mMTG9bEwNLdzDWibK1wXM5bHP6/MpPYVCNMro5WpYV7kCa&#10;rKILlsq2XLbvEnnfg9UTLlRZ8qf8lP51wVsNdbFO/uMkv7eBY2BFjEwcYwiHq6KzZXaQrw4OY2A1&#10;rJN0VMdMZd5F2L9nUJ5h9rG0+B2F8levt0rC/tl3z3/9jIEFL2GUfp10vULv2VbHcz2PT8Z+qrNE&#10;nXSOiXPCYQ18VoZvWshET3WeZ74wHwbt+lWex9pKjiVDpmdwRjpaMD/qf1J8E8ebG7gqqEvpOWWy&#10;WI+ld+3EsNPNg69KNb3R3m12bMFwwf+0DGovtDGwVMZ6Z57e5aTiWEtr/dgDOgG0to3l27J11MU8&#10;0a49PJLHsjbyN/25bi/b721EqV3/nNvvQ3jm/5kNvXzUF5k+avoOeyaMSbmoHINA+odkspoZEg+/&#10;7el3y4CUaeX0nXTzd6vJvK3eAzN1WX9nw2YMrMfqZfufatdXaIu1a85zPRsDKzXGlrHYeCw9OK6e&#10;Gp9P6mljYB1dJJDKzxhYS4YL9ws4E+H0U6d+VSd2OMeeJ4qBtRv3KsNh1ZVQ5sYh5tSCh2I6bL6T&#10;b/XP5TN2Ztoudcn6S79Ead8nKB7umSzJ8fxKXWlX649rZxzW7P2DymSRfoyW4//TGFgtCYUV08+q&#10;OBbVPF1OtZLsFeuP07diYEVcVWW1xBW6O9LN5oLhwsPrep6q3lx+Qq5K67UPpVNcVVArl23SLB/U&#10;a9yQUgANg6PyABG2GZZadhUDixkoJYwKn0Vpjo3FMlHMLOatgrJNvQ3nxfXObfjuY2D5rxGdF7Oz&#10;dlmFW17plMuLeL2b+WfvLuRxNaYlh+3PjNuFTOUCZNwd/smwSPjtdyC/oyfLfJlOZrui50sp+7P1&#10;Rm2UiBLNow6ZbnWGgV8w9dr3Xf7I+MFt3qqvl/V4WkdUZKe1ZabHH/P4+vJke/f9pvNqHwNLnlzp&#10;ozVtI47dztO7nFQca2leVyS/q4fbEjFEGTYqtkdHReg3vxr3/Fl9slMvSq37ru3fc/v78ZDr910b&#10;uL1ze3DEYX6WEfpjs1fSj2UvatsuLKXynGD6DjhZj0ZmipidW7Gc5mwLprZJvRGbc8q87MUemreX&#10;3skYvEsOo2iD07nUlg39u/Z8Bfkv55PX2LQlz9WxZj5H/YyBlWG4fN/+Fv+ViIGVYKmG/bOvimdl&#10;FzK7PNQbNmxxZ3qvbdtc6S6PaRXFq5KjgiJDMbM0Xw8S7FvGQP8ewzMOC8vh8f8hBhY26HZiRWnP&#10;j1gtzs9wVZsy5UzpUgysiKuqrJa4Qp2SZLgOSWOvUGz8cL6mI/kJVwV56EzrNxO4rGaxnqguLis9&#10;rU8Pjrp3Y2BBD1FLLY+j7dmKgSXy0qIZP9Xky37EWS2Sd5kzbovZq4b/muhhe5p3GuosbA+ujvsH&#10;8CZyvev3W2n9FaHVxendemtZvUWQLyFvMQbqKPqcGFjZdxfWq2yfGazjdsYVYtzWDka8EtwD3uak&#10;Wj3PsFGm02aP01/X37Yfc9TCD3iCXR9p2JXi84x2XcxMlStrg6vyB9ULFum0Xi9bLddrOeKh6gDZ&#10;sPMzOCwQOj6CMTv9anEEbGTP2CttO2Yz4qE4vfs+u0hPq7PWu8sWxXzQui1Ru1qda9tWnBqu1bk9&#10;7u1zn0dtWbcx8k/Gz5Ef4rHB9sz9tqxXnSUxsIzAwmr1Q7JX0i49jNLn3ra4WQws/JZQTrLaOES6&#10;dRPRhsPC/LxirNaxnLDq9frPYnLlYmCxTlsYbsY/utqWxm84Li3t3W/Lginr9M/7rtigfFwsA7/d&#10;ioF17nP9a2/D3jg8s/8J/m7Opm3GdFv4eW6nc5F2Pdpd5M8YWAsC68vEwKo75AyvlJGZME0L3mrY&#10;pWfkcXfZsF2qZ8jP2Bzp8fcbYsVHn2LdcSoKZ09iyBEtpHJYyEGcrJC3msgMvBXp1FlIdXIMrHpr&#10;gT2qnWFhm8s3HkN6n7dilirSP7Bdtq41MbA8Hr7u/oifWvNW0sWyKygPmhdp1i+39lq2Ugn6r+4z&#10;YaC4lErjLNM++Cvyg3RTBcmYJfgz5wf6WWZal+4Ri4WTmEGoaeSwmnyxpJWhVuPoVfcH8xhYXrb8&#10;VbXJeVzNoXcUSpc6qxXIVHsOPWEMLNY/t6GNsVXaiPbYsMK5ktaog+yltO5orK5MOrKnltUnk2Ky&#10;nAbyGPC0+EfeGXflPYPMUvVc1VWddYz14y3DW9Xxedau6geChUL2imYG9atdlU2a3xXYMFD8PIfK&#10;hvK9DGaA1jbSecqCzcpm9C9lKAYWrhFMwPqd4a3oykrJg1PQgZyWP+OY6Gfyar++M9Gud7ZfRyBm&#10;gEfq7fVwvZENzLVFvuWZCq7SOW3FXmm7MKcFfNbu++wiPZzfMlM6Zk5tiMq2da3b0uqp9basVtWT&#10;4cVmnFedF8Z2ec65z6O2rNs4swel1n6O/BCPDbZn7rdEvUdBiYGFVVW+XuawPpvzOnoDs6UsufiV&#10;n/zjWLhk7zSkITqyP3hSPXJbjTzpDLmqXfaHdYY8FNYs23tM+bKoXWH+Jnulp4GtDWgptVctLLG9&#10;dO+6ZHNmfWE2j/rPfLuo67ggig85fea3rfczonfG9j7mkzoGWpvn+U2/7I7JG34e/VmZQfKnDpyT&#10;GFjYP9tPghPRrHbll7/dK7WDe6rynM7wU3dknqs38o9NmnZP7Xu2sidHPlbg5r2EZY/j+TOZfq/O&#10;MpN0w1v5Hmqm38pm5O3+ZdCG+81Ju85srruMUpZtsH0XRo4uSJWiUlpqYLJ0zVL5KW91Gj/Lyirb&#10;xWkshPUcAOtavS8rsSN1rub8p9I9q1XPy2zrX/YkODsLY2DhBM7P3tTn5bHyLK0HiAuZOaulm6ZS&#10;FzEL9Q/6Z3xU1FgnzeD0RAaqx7Ksh2VIvElmZIayAZ+ViYF1J66QO0VGmPajfOu5krRi9U5Al+FY&#10;V1JKr2PjsDg909nHwGKdOzaUGjkuj78fUEeDtu4dDkvnXTkdm3JYY35kT9VDT8n0oBun78TNid9w&#10;2I58jPBcmlmqnqvK6MQVkaurXHcLedd51i7Ypi3FJIKnnT4pdOkyWfgqqF63NcbSWla9XvRU9sry&#10;fSYpMq08l12n75Rlmy+lKQYWnCfWIAaTuuF+vCrvlid4K7WNunpM6wgc4nBhbIxlMUxWOjMyqBeS&#10;nB7KnsYIa3zO2u7EwMJoNg8cM1JNs7U1n+Uz6YjNid5tt/vOu4wNURsz+ZF+91idI7xn177KvX8w&#10;0lP7JfbtM33X+qfXiREYybB/cB3xSmqzh/znLQ7LRvJr+mX2m9uPyZGvdN3abLMqy1hFmIIP3xKD&#10;c+VdhzM9OZ2VEeuZMmdbAo5ml5eZyZ/6J44t9QjvM2GmbI9xk0Gb9kVZbtHXT3BqrX98qWvHUo6B&#10;ivw5z3825tf2NUXXS8NC2s7QZip5KFpjPCmuNon3pM5axHpnmYx8cz5154zpOykb+afmY29W9k7Y&#10;DxtzNGGdaH8+8k22Xs1jWuVYp0E/2zDYU1dIvyPzewTmraCz/tJr5LAmcbiCtniNzKZh5S0nBvpO&#10;QHFhx1gN7xA0GeWzgrR2xUTPPB6W/0rmKIT14pSxwgqO8ywMgmfT5aQsrV/eQvjrt3+S01PpsqMv&#10;dfsjSU9zfkZGC5ueVn6SX083vWLLEQUNP6UZ9snwVqwnTCd0cr2hDfwHbbt9JA0C68V3z8FVeI6q&#10;p8ItaaU26Es8PJ/TzEAxkxXLs549bitjg9oDj4nhOFFSruE19kr7COdWVlcmfW6PDny12R74Cira&#10;MnTEIt2Kg6bjDaDMhh6Mimtlo7ryOmGuyuPZLJ4N0rOO5t2C/AwkkMm8i/DtdxR+Ygwsm2if4qSk&#10;XzI8120ZnbvGunxs9Pp9bbpdr61xZRjWR0pTe2xBm/qk+Bzj2Ee1PlrD/E/5Ufoqc5TV39pW7Yzy&#10;o/fxZd55l2nvrj0ZnS3HNG9jxv8JdqnrU5/HpMcj31aZTFsyMmN7cTW1vmXbKC1ClWV+m736bP3N&#10;81vslxCAJGBhovwvF6soZnm231u3y0DN5B/yz2PM2m7/5uVpwTCWKoqJltd5g0F7Jt6Z7MF8qXsn&#10;vbAz8qHcERy3+2W/CtYJ+96zdHRmFJX9Ts6YXj9Ti33rlFmNmXgsJBSXFndqtgpdiYdlZQfuKdLp&#10;Kx7V1bBOwe8wonhVfk9UWmH6Gz7rRrs43rfFwJKTshrfqmGsmLcK2CtmteSCaBgrvUSM25I+7Riu&#10;wmTVGFh+XxYxVi/HtzrlvOy8TFdtTR9fxzp+jIx/krNGdNnxsSd1nub8jIxomJU9yfcCWgwfVcFM&#10;E/1tJx+mkM5JWrOiuqKyE3muy2uUg0HlDi6zNlIWFor+WRrmyxU+fdOfdFpDY0GPf3P8qfGdgFVS&#10;B0inp4ld1XFbrF97lOyf6an6zXeioPJQSOvI0JY+nc6zV3oRLGwQGXvqG8TAwoDDGf8We7UeD9E4&#10;+Zh8tOhsrNq1UIkAWy12OayMvMn0Tz/ux9vSkbiKV/WGzDQGlo4355u+Iw5LL/UZ86XjR4fSE7xV&#10;Xk9vjz8IT/Bo2LU1nEvAT+XiW2nb4QfSYx6b5Nfa2RKWby1k+VqXn4D09cZ8Vl925J5iNorLrvW0&#10;bZnLr+Jk2XVbfNv6KvJJ1Bdzn+dYtsj+63VFfT1po2bJM5tfZS2O2aWIadrMB/30CewV13tcSNJo&#10;/RxPbvVbrBqYqbN8hT/0V3KZmFn7+jfsOWWmXrTzYr2Y0Bvep+OYvO3XmLWJ/gv9u+F/Hz/LmGg5&#10;nXfst8XyUnvv1Lt37ZTF9cROHrdFXnaMx6VL++SaxmmOXszEZEW/JfyYWFGJXzIqI0O/N/wi6QzX&#10;hjfFl1XD72KIhJpwWMxYZdK73NazOom98rOIcsfH7FWGEYveS1hjYMngNWZK9nVnaWavej6rKSuD&#10;yzks0qkXitdlMrh2dDbToznbdts+5CpjlWG1hvhWp2yXnVvhpsriWgqBJQdYRmDZ36SVWOqXHJbq&#10;MvnddNGPymoMKd1V1A+lQ/aKxDkWVagnoZNUNvak9KOwHF8tYmBtszOql9gZO3TVfdg0BpZ4cxXT&#10;iuJYNXGpKAZWxG3pM2fTn2K7iv0tKVbLmu9sWBkbpd6Uy6s+N340rWNug8M6t0cYrnJdyMpaeStj&#10;8TA+HmKg9mJUlWsNV9NDNtCzi5N2uR8UUPEZ5jH2amCgMJPgGZGlP4aTQr1P1VWmY9FZuB4AvOpI&#10;/XYu6XvisGiRafgmGRtn3BO398l0X+8G82ULJmsgHod5mVx8K/UAtDVcT5SvY0DlbRm3dJXn/HOW&#10;yttSdcZM1lx/W1ckw/lrPezhNh3ZmdGZ8duezzP8WsSL5cbJvL2RT9rxULZpx0iRGFhYu2XQvBcD&#10;SzW/qF9H/rl+bTZWeVn09JnfNd7kIc7InH7NBjyFPi/7lp3P1TtyTB/CK13s9wyX9z3a/9VsHjis&#10;LgaW7ht/slevnH9lfOv7Ctlnqny9f7c9dhNz6i6vNNnDp9/3d7Us/c7jlC/z3VYUDyvi0VS/xaFW&#10;H844Kctv3ksokpyvl8KEsWKdJsMxsBrmS1So/DIGljFQGU6qiVeV4bmwghe6SodVm4O/mstNvxBY&#10;f1QCq+ew5iwVNsjHRzSWtG+c+/xWJ5eFpCqSLzv19Ouh5KuEfYx74iyURQ6nBxnLuCQ/sQGWj59e&#10;/+fFwGqYKXG8PqNYx7fqZaRFfSytsxhbLj+8r3CiRzS3bJec7hPv8L3FwNJRKKdsoCdshE9jYGnb&#10;y8i/k95luObPsq7YU6/cnP3gznT/Uf2zHQNr8b6/eQwsTD1PsFdVvz2Befv9g/wU6HhOYi3B9C6O&#10;/H5jYOESCWJjLeJnRWXv5Ovcda1erEBGG2GAqzYsjKt0LRvJZ2JXZepavp+us7nlp9Z27tqfsZl9&#10;28rv2ROzYLWPMu3Nxcxa25bTw+OHxhjGqn3Px1jEo2FpYopZh+lX4KTesAETpV+D0nhdgnb5EYtx&#10;27FX8txAe+ES/7JtQ6auS7G6HrD/YgysZzi1z4zl9HwMLNo9vjyuPtNvmHTKtcPjh+k8uSP4GQPr&#10;lROrgfzSzjiNL4YVp+x2sBtdsEgPMFkZxupUButdPg6X7YOG+FyT/OEXHmUPVZ4nol6zAe+7x+9U&#10;5Pl6FwNLrwjcKrXvImSuqvBT83hY/P5B1RbI69ZK6krEwOITJQyCkc/KyOyWjXUGMbDE1YeH68Pc&#10;RFodUW6tsmmtpZ536r/qB38dPhGH1fBWVCpippr8hHzGtoH5+sAYWCBfhMNSoorfDxhxUiEzJUNg&#10;wm01OqXnFuxVG2NrLj/Y8D3HwLLTK6MhUjGwnuKw7ujJcFgzGblC9+st8Uf4Gc5zvBL9Jv8pBmp4&#10;v6FNcB/6LkJ/TlIfRTh7ZRP298ReRXGsTt8JiEXpY+Jz7daFPYsRNLIl2IiBhVVwxk+RzobDWuez&#10;PY1tgZ5Ynm1b2/lUva2eqN49eyLuqfXPur0RY5Wzed53udhb1bYMq9XaSWXF0L9UDCydM3W10mvt&#10;wRhYuvmXfdd1lurpsm+xVys7P6veT/J/E6vrRgysRs8nteVLjOHGh7iZtGv2Zwysj/yNoc6RU8Zt&#10;FQPrNLaUrHvSp5/EZG3HsYr4qTP77b5gEWML0ZbLfQrFwIp4qyg21hADS/pu9r5C7dL2/YYmib7W&#10;ud3XsnL+EzFQno+1r7khOeWzHpCvth3VBjGw/FC1ZaxiluqOvDhWT0btW5PNB3+lzyL+FMtresJt&#10;qbZF/lDvaFpj8yiP534fFgMLZ7rl9Aq8FZ31thGspNO6uFTZdxEyM6U953pM5yl7RfLisRIPq9gD&#10;N+sZv5xY6+DSdvET46fTT8XAqnr0uaJ8HfOUHqejpRh1HhOtei//TsAoDlqOgcLIh+drOsNwxTJo&#10;V6/T9aON9YobYmDJ3+UJQJ0HVmlmoIayNJ+s9OzW+wXk1zGw5NqJYjaVK4tkyhyl3XiRP3qoLC57&#10;Ww8e0ulPCyOf7PjqxD9MBpnl2hZrEafhZ2upzG9jOsNJ3WGycnG4qm0Zdok9EKfXbW/Lsvy6bCYG&#10;1n5bar37Pl/bn+nrZnTRWLpYFgc5x9r6MTGwPp/t0uYau6qLlYDfF9iWMbaU/fJin+fKsFSXZV6M&#10;gXXKmsX1Yks38j5PMWiDfvwi5rxfdIJbyITtNf1nMbBS+iMGKmH/A9zf2/0y6d8Tn9fxg10A5uqf&#10;MbA+KGbWhRhYzdv6iG8y1ukSe5XjpG4zWbjvIDaqTTs9X2RYPio7yEzaYvs9+iVKH5dq/f5BuS4q&#10;VxUxXJwfcVh6yema2MfAqoyVxpya8Fa4QkcOK5cfxcA6rctuDyQyrHRXiYF1VCmzbTnfupKO3l3I&#10;+Zy2Z1YhgaU3vRFXNbBOkG7lZd9iH+a2GoariuBtbi5PZSm7TbLMKC+ABHiB/jy7nL92MbD8vX6r&#10;98oJp+A6YbR0nhNYEXvVxLeiuFda3lkqTrOMDI0Jb9WUJRnxRtVJ7yukuFosw2fSqlPdWeJSIa17&#10;bi31tdNy7lYYxuMM0WJgob0cD0u7rpBu6FOR8f7tx0mUDz21L7LjzWuHfMRSrfis2o+zccu20bVQ&#10;CYJ99qpnrHQdsphTnLbrIvN+wzSrNanL55ysDWWqtdXOV8ro3YuNbYXToUcder1ETBPn05V1K2bW&#10;W5wUJnW7dCydadcb9rAlkf7fbTTYjFQILL0iGt6HcvSCuMhb2bJs2nS5xnzI/FeCscrF4ar6M+wS&#10;2xCn121vy7J8U5aYGrZzbfN+W7g3d30e2k8jZK4z8mGGvVqU1SHYxMDStbVonseTOooUGU6v4k+h&#10;pZ8bA0u7QTbbWI6kuWCmZBh5PCxOYxpirsreoSalrOyxYJZ0KL/J1DzG47Btp3ZWP3h779jAPkEa&#10;fju2bMWfnB79tsuy1XfbNXHNwlhd9C48Zgesr6PxEI6Tjr1qxpLpPx9XaO97/ln7k/22ig2Xv17C&#10;emmBn8i0Y1VZ5mPPfEyRIRMEOknublaR0VkmI/+R3NNXqCvyj86a5H/5t62/2AHZlGo7EdqfX4qH&#10;5TuaXVYrYqYS+bijhP0pm7Py7hlqi62z8KeuucJGBe8i5NhVxFtZqbHsoMf1g8yq332fdjGw6ikS&#10;rd2Yw+v1e4+98ntknJOoPbpecJrqwl/BUWEfcsweJQaWjMi7jBWedY96OJ/TwlzgUtBi9I0NFn/w&#10;1/P8U5lJnCyW1/QoY+ai3l0bRL7GwMJ4lVo0f5p2dsllYNUojx/I6nm5KZVrzwms4woM2Kv+nYPM&#10;UqEW+5bRYTGzOF+90HFbmmPypAFtnOg5e9chWqS1aNP9F3nwpLbxafbqVZ31CZKd9HfsVTQevH/7&#10;cRLlz/TMxxt6sMrzO1wihms9bns7z8dtjYGFiCcb7BUzUEOsK7yLE+tQRifNOS5/ynYN+q0u0zO3&#10;B/NGY4+tlMMTJLY5tI1iYPlDyl22aCZvD0rLw9FznXVmu8o33bGZ5gdjzeb27Phn1Ikc2Bm115gO&#10;HQcq43TPcfEtuKqWA+KyVCMWa9RO6V3uhsu2aa6X61rbEOmJ9e+1MbbZ7NTfz87tjN7bGOnMcFut&#10;/6N6523c1R+1a+mTMmvMxgzZhnsOWtnraIzeFegrskkWz3/yuwWzMbPsGbKNGYOhdf+djmmFTUme&#10;i7FNzJoDajiavP5zdinzvj9m0B6IhaQtHbm2a34I+LgJNxe9FzKqN7QniuF1mq/kAkaF2ubp/Lh6&#10;ikHb1rMbK+1M/hLPKPNZN2aMm7Pex3XqMbBwhuKUkJ2nfIVzn7+ADXphm//L3RnoRcypax4qIxO+&#10;sy+hn3fjrR66L2j01Py6w5IWrdsS1zWWRc4kBpYt8xoDy2NUcewqzj/jrZqyclngNrH5PualyXsJ&#10;+c6uI7COE6LuDMv3D3SrcJW9cm7LPeCDiM+OtPa6oSkPaYn5OubY4y009S2EuquxrrmalmOyedma&#10;X2Rk/jICxc5x7QmZNqz5qE58Gn6K8rlsJMNxr6LYWKwHbbHPpg2qZz8Glpayd8NxWjtnfGecuaRI&#10;lhhYlWmSUpWBwm8MIa9XMBFAJR3kV07H3qHgZRv5SD/Z0HBYTb49JFXHH/eH2gqci5s/v6s0xo8c&#10;fds7Ip1RYg4LMkH/Ppxfr6D92FV5O8/HLZqkMnZ9SZ+mGSi9qo6Rm411pSMop/+STteftcfsb+Jn&#10;nTFl3F55Ylkee2CiyrFXK46JeS5Jn8rrIHqm3it6yvBxGwJ7dvwz6GTfhu0F60T7Ix/V+mgN87/+&#10;1fM5XcY/1pWG2BrLRno4fz/N9Vbb2J6cTm7LXA9d7y2bRv7J1bW28/wdizv9wnVFfTfPb9u7Ltu2&#10;PfLn3J5M2cYevedADlbw8teQk2KZjPyS5/pQJkt/cYDrTD6+vdJTBjwDx0lWeQ5MPI6sHX0+vPfd&#10;5NOT8xdt1igqVf+K5bnkQ+O5uKzUuOrHVF2Rnqfyv9qY2fXbmfzq3ZSJtsvcxv1Yri/5pfNx01II&#10;IJBWctH+BU6OvlAbwWfpvWRdTbD7rTud8qxtiAPlMrtcFe2NX4ufdcc22/9nbMM97OExKYMxfHhS&#10;2CsdzsZhWbrJZ34qy2q5Timra5yOpcpheZreQij26LGkrG7gppm3IjbqEQ7LNi40fLDtlvzgHKnW&#10;e6zpyxhYvgE/lCb5LD+dbeVFj7NXYmHlsI5/4Ji94ZuQgw+nNYM5qYmMykcyCw6Lqj23Z6J/LCtn&#10;MfZOPTsOFdvuxCqK4gqB3aixqEbKaXi3oAySLnaV2kb5jU7T3zNcM/YqYqzO3oFY6rUH6zpChLfS&#10;wSyX1HfEXlWbD8NrDKw6ej0GVjQedNxPGL0o/9K4woC1d2FQeskJXh/DsF8rIAIF01iGmVowSnM9&#10;9vTDyj4TP4t1am8X+9cMF+a08/a2NtMJSRcDyx1Z+Ai49g7flCir02uGvYLhoz1RfkbnRCZljw86&#10;t8dtKIMx9luo/9+k7/1Bkab1Shy/sZCu8qsMy0fpHNdT7cnpnMtnmK+MTGzD2s57+tn/7Geul/tu&#10;LaNTZuHjIvt38+d2tiOnHyewpLXndCxZAYuBxSNTrg5dbXVY/zBpPWVWD2F7qLuLkb0qjIlvWDd5&#10;KEwHI1cy4ZI2eJm5zoh5sXyzBFRUgh3blZ/bP2ORwlhjl3xlCw9xbehHMFB9n+72hSI+cy4vyB/Z&#10;K3BYERe20e+b7N4zMd3gw8hvb7ZLTz/9SinjVp79/vGH3FDbLwQ5TtPPM6yP94DGVsb9JhNYTDkh&#10;neGYTmVsxn5Gz8Qe3Ffm7UzLx6wZ7mSxk8F41vm5f+eg5Mzyh3cLWlmNdcWMVZTmukpZnAPY2bHG&#10;lsLMfBqL6ikOq25cJrwVVi6xxzY39itCHXvHCdcyBpYWQ3l7BpVLi/hRTMvytw6YojOIgVWEVDLD&#10;ZDUyqEA/Gcbqjv6obDkzFufvsTareENoV9VpaTBKhatipunw4CxfvDyLaUX5zG0xe4XzY/Hz8R3I&#10;N8wX8VYcn0uH1WCD9boNH5xhaV1o4/eQdpv12qsxsHQ0NzGwtJETxioaM3tjKWKsmuuCrpE3may2&#10;7f7bb/slM00KuxyWymPGaCaX194b6HXRc6TGhl0OK2g7s2DUOnu+bZMorpHJ94q3klIfIePPUvq6&#10;onxvyxu2ua+cL3Mb2Ifb9WJhrCMvwxmxjC2nOr/l3kOnNQ7ykU6soCNzxPW2NszlM7ZlZKJ6M3be&#10;0z/3W1tvbXvMcLF/onStK27Xul/Cdwjqmst9iloyPqTt2yF+PF3rCSxo/ux4Va/YgJ2D8VbS+pG9&#10;uvEuOUwEDcj6FLdFUzzxUxMWyWx4qt5revJcz7xdF7m2z+Swjn4vY4nTj3BhCXYJm4CLbF2+vzav&#10;F4o1tmMbItP52JvFwLKTrI8/u/kL14j7FBBYzVrje587nBTv4TlWFOsMZBruqb8XsL067hxtF836&#10;A/nb71KEh8L3LdpOD/7EemQElqXFzc5McTpispp3F84Yq57tcv0c+7iLgSX32uXWol3XmMl6Ip07&#10;U8JWGzc8L8XAqudkdrDo/znq1u0SnaVJOoiBhZ0YCkw/6XzjpFgJl91NB+aMdhKfVWNg4cz1+JzE&#10;wPK/LmQAmBm5BqXi3DgGlkp4TCu5tjzWleVHObvvE4w4r4HbCusFV1kHjpxYfUfslfZEsdlOqZU5&#10;wkn/B8bAiscb//J5P74Vj2G9gk7HczvmMW7fioHlM4ZcCxneapf5shhY89hVtEb69XjHBm4Ln9Ad&#10;e2LU5JUEfJNcQcxJ0TX1Np816F+xTmdtuchkYdipm17l0aQvmkdEeo3rE/hJ7CosgKBpMun9d97N&#10;9efYJVje28bsT87muZ79sms97/uHbajpln2rPs/4OcfNcT/ObWB/5mJ+kf047cJ6ZCPW//qjsVdH&#10;UytHpquzL1kha2NPxV9gqR5lasomSecSPMmvNu/GtNqVn/A+Qxwoiwn1tj/PmKkd9m2TvTL/j326&#10;G1vqzD9PxZaa+WHXzk35wT+ZtrQxsOQQQK5ZeSDfE1hf6Ld1f4FfMmLShM/rxEO39Pw7ql1mip9A&#10;R2V3ZQYibOCn6k6nbkA3mSzbx9X4VhmeS+ot9+BYhVveymNaaT6xVJAUY2vMrEGG2SuT7/ks18NX&#10;kP16t1lTsBu0pzJE8mK+6vPx/GYvH47Px173vYrVlYuB1bJUuvPRW6goP2K1cHxWgQO5jcXvxYY/&#10;qKDn2z/oP5A/zfdzkF4ow2SFMqSs6sc1jI/2X/nYWbU+1U9xN6qHIlKFcZHgHbNT9IMB0ZzCYTEb&#10;FfJTcSwqio01f4dgo7NhrNw24bM49hbl/9gxsHRMaF9g0H+hGFiwh8ZPMj1/R6Fom3Nb/qwm5Mv0&#10;OZvHJZH0LnuViVcVcUx+lH6l3iF2la3iIQt2hclineLj4h+JgeWPIs74JpFhnkh7HJP3K+yVvqcv&#10;0L9inTCdYU3ZZqCCevV9ne+3F31hvSVpvSIkFswO94R90MhJRczRLouUk4fl3hW1LfP82OY9edbT&#10;cmRrPe/7h22o6ZaNqn2X8XPEVUX+xMXh/RL1EY+fyG9kP7ZddfauMU1+SPaKmDJ1Zz4GFrx0kW15&#10;rCzm//L8uU0/yjHdai+/P0739ud+A632gG9PYlRt6d+NdRXZv8s0nfkh4uze9Ntb7UrEyepiYB2W&#10;6LPfnzGwvsIZGWJg6X1fXambWLR0Lx/yR5lYUW/IGIdVCSzf6TzEjuHu2zayZzqlXpGrMh1vpSsU&#10;Dmyb2FWyXnu+yWiO5Suf5TI9hzWRMZ7LaRudteom3nYLYK/4W7fpDWvMfNZe2jY9Zf8fnR0N7JXY&#10;mYmBhTgIuubb6Zqnaz5yav4sLd3qeqq8/c7ZC2BvQerGNIk0SVRP8hF7RWzUTJfqmciwfi1XZTBq&#10;4QJO64m1tFo5iPdiYKkpYEOcwFJrOsZqeC+h2GpMltr9YJpr7+NhreqyM02MFvx+EE9NvycOq9p8&#10;GP6ZMbAwEjBixaHX08rWJfTgCuI4BVwv7CkPcfRpv187uzwUX3cR6zRcm7TGOD+8wUlxfKuaNp38&#10;jkKr93o8rEkMLNiJObM+Dqlp5q0+Pg2r+nrfYKB6nWWO1aHUvDew2EMPh6Z27nNe1gvS93diYDnx&#10;VNePFZ+l9qN2nRtZw4yfYpm1PNawlQ1rGbeQrUUba05U11OMUmtDtTnjt5yd87bEbc/6rcyJ0744&#10;57y87Kmf9WhX4xv0BBbzSqk05vDvgdvSvQQ+2KlnYhXpVDvyTVfiDV3Xg72ljqs0w4WFYeSqIj27&#10;8it71jZvxhezZQ/3Tr0f5LZa753Qp9T2lZ1t/3Z6lkxW1C+Rnqv9SO3NcEzpcbK0sxv/C/nbtpl+&#10;GrdCYP2MgeUnR18gbn0XA6v8EkjnqHqnxiySTbh2j7zLZ+3Jx3UNdNXAZGX4qVbmjAvzPd3MfvEU&#10;/RJFbokGTmrCXg3vJZQVwZgsXR1MT/ROQ9ydWV1FHvuyEgMLWzTbP3SnV3Wtn/BWl2Jm1U1hOT5B&#10;/M3gTMl/1ZSLgaUrvg3LWdoP7M5kMLCrHk/Lrf34B+31DAPle5GqDjlNWRYquxeYMvtw2YwNdIZK&#10;jSz65dE8mAL+rekO/6IcgTEynEZL4VTAYNJJTmBxnKno/YPHeVAQA2v+DsE2dlUkU3XKdV7iZIl9&#10;JdbVSj86xrkGnGFJf23FwNJBZ2U5HenZlT+3p9gshstpjo8B8QOndRxOGCjqX4wxk4nyXabnpFie&#10;x0+Vz8RcW8fGqryV9lRj89z+etZu/KCN4V0OK4x1RZPOoNPW2t2yDc8V/D6fdWYYsbC9vX73T2Fk&#10;ONyKXC9nDNSb7JUyU3bN9vwU/nCPq+rb1es847a07PF/54UjO3f8w/bYTEUe0PHPJNE508RkDfZ3&#10;o3ybz/pZvuazfMwEzeVzNqztHD1wzhBFNrdMVlQvt2Xu/4iZsnGL9aXx/9o/kW1x27N+g1VRX5xz&#10;Xl721P7yzI1iYJVrhHilRCwqpWi/PrclW2Ld8+h8IA+VjAc5FqvCCnEaW9sxplXPDa3etaenKvRO&#10;w4z8US8iARELs6vnaKhoUD1IX4xJtM1J6cjdip8188mkvbVHrO/YP9J3pU/J59aPaXui8bAYJ6P+&#10;hziswQ8Jjinjf/f57vg/ld+wLRrbGKV1/AiBdeyZj0vXfvFUOaD+XYTYJ3+hs54PtIfb/oYfqk5b&#10;K8v6Yrs/2q82LFJ/829777K++f2+5/cc026+r5wJPQMz9WJdQ6wufQuhgvriWk1PWaqQq6qRs2TJ&#10;P3/PoMfAsnsxjplV4pr1MbDKe3sH3moeG4vl23XTb+YjbkvPy2wLLun62z7k23kWkV+QwVsI//j2&#10;TxZN6ezcq5yH+cCTu4Kjv4nPwoYLWZm0cUNSgE6UNJ1hoCJua1EWJvLHjJYsLpvRE3Fepl79Y/Gq&#10;ZC7LMSxauImXpHpChgtGiN/aGFjaCc5VqQY9Oz/OlZDuv2fyItPks07S4zKsU34/yHWplR3npfrZ&#10;ttIxPojk9EpPyvc4LB2AVpbTkZ5d+XN7xGa9OuzyCGNgqcxNNsp9CO4pHmM4qEe/+xjDHFrzr9rT&#10;62Gd8zQTnRvs1XWmya4RjmO1UW990mJ6bLLjpysqwzwXT5q7dYXvW/QYWLjB0SEG7qnOxj70nuKw&#10;6kAO40npMHq6Xm7XNf2YN2A/p9lvu2n4me1RDVwLMzht7dJp/td5GgvsKMP5rQy3jssOrTYPzGUi&#10;7qltSy3b2kMjUOf8kUKK7d+VX7er7Yu5zTGHNW9Lpl/aVke+ivw/78fJ6B36cXts1Cd4trbqcvvd&#10;sFT1OXDaZmsddhGGCG8yTfU9d+Jv7WvifaKYUBPO67TeSSyqzdhD54xVxHAxD8U25Jkvr3fNXplO&#10;jpnFPjltb+Qfi7cV6ax3QdR33I8Pph/qrzreZnzZRr8Un7TjNmTTQHmnWb89xk32SM7KgZhrWEhn&#10;r5Av96i4h5IYWM71qztKPKZ5+q92klUmtW5v/5Qfqn7eZ8qOl3bCdo8GwBUzrd/dn6QX3FPESe3y&#10;U6fyxm1t6vTWnTJig07bLdpd2DHOlb0SBxtLJV4rLBWnIyaLyrqeQaeVVc2kR3sId1VyHlQ38XZy&#10;pJuS7bTPsZXfhGacRu3qLCdo9TzL3pAobyH89TjAOgyXJhyV1Ad/0zREysPBi2mpqiiCOnxwPfhn&#10;wUCxBhShsqk0l8rUG+gHAoXPYDMIqRx3o/onPM46HxxHGwNLz6qce+KYU+LlEmkr4KGCmFbrdwiK&#10;Zo57FcTPothYcoZCrJaefupg9BMoPDWV0yjt4ybNMpn0rp5I/jxfLya1E+M8jIFVeu1iv6/ZKO/r&#10;3Lj6CHvsGjH/lGswFwPrSjwpzAytfno+c4f5ihgrft7CsbHu1AU9EgPLH1f4lcIMlF07egX1PJRN&#10;8Nv5b+hM24aZfdtm1s/2327LxB5be/yqbwksk8fcRYxPzASxnprmsq0e9c9EP+evZeJ33s3LtvZU&#10;md0YT/vy63axz3NxsuY6c2Xn/Z6Lh8V+i/ycae98nGBUTMaG3Vv4ekoj9uuzVGjRpp06Z9b9my8j&#10;NqP6pLDghnbfUfgQgyNMCscGKultNqplW7CatG3v+bKZDO4U9hirqXzkz932nsoTd1YWzofsj/yw&#10;a/8reoiDC8dtwMp1DNQjfc1trPYosdXFvcKYLDyIQCp4MFu4/sr7g7fy+6M+/Vejsd72A9g3vb+r&#10;K0sTAwt3Z9jp4H6t7Hpqmn9bcIOTmvBT0MY6YY/mnPJWZifb/1QcrqFeqUt8ZD+dEn9Wfoq5quB9&#10;ggOrJa49iZmFv5KMpS0Glp8b0FpQzoIiZuoz8un0ynY1ILC+gcDCwDs+p/wUjs+yjFWk04/5HN9S&#10;nT2H1fJQEKn7rptpUzf8R5s34apYEC4ge1i+Kysdrc/qH46BJTY4RwOTkdN+MwPlbE6Rkc5xJovK&#10;OkvF7xP0umb8FNeoPdRxXsN7CUlmWpeepdoQk1N8HURyvU85LPBZkMmkd/VE8uf5Yo89Jb4WA4v7&#10;96k0ekfH7YPM175Ov3S0T+1ikvQdRmmj7Dx2FeaTHRvqUxd7ejMwU7aWc2ysDTsHngt68DS1PMbA&#10;lVJmQx10HR90jV3CNRiVtSs0lOktvGGDDhdv7w09t969SDZE9thOTa9WJ3F8HvA9HfIhOaa9FPWm&#10;acvoqfWy/lw8KbaZ9cx13tFv3jM/7PnqKf9EeuJ+ifqL86O2RL7N9GmVid57GNnc9tHQjzYHtzGw&#10;voc4VraqbvNiesMl+wTsLkoMLEyXmmNT53labgRIvrIkox78ShGah3hbcb3Q33NG+3r22uUTXD5m&#10;1q7+ufzxVCbggyK/Rf6pelqdTX9t9fXu2GD5p/rrup6Wg0NM/TK2zedLVu52TKvIh3G7Kp2Ha00I&#10;rOPu6bh0p78bYPa/pj/wt3typvPpJ2URj/aGbckYWHWnU86wmEWacEl7sa6M22r0QMPwqwjLyej3&#10;3VmvZ4+xWsfSkpUdIwdXpaZbDsvz5a+c1vXL5D2tMsxYmQyX5RhbbT7OBHgFPOekONZVJj1jr3wb&#10;PWOy5rG0NGp7YbiQFgJLDrCMwMLmWlZ5nGfRbxEpX/7qMpKs8hHDFcl4DKwy1rGvwg7fPxGHFfJZ&#10;VDbisJiZqjW1/FTDVbFQZBvJlLLiQxx+qlPD2ECqMynTxzmyg1zZnzlXFbz7r9pwSLJMse0wltko&#10;6YkJw6U9NGO4SI/+ftDLRvKsv6ThRx9WOJ8S/0w5LB0rJpNJ7+qJ5M/zxeZyXVyJgbUzHnhczd8V&#10;iH5/ehxeHs9tB+vAxzUlk04qXtWZ/ESPzyc6qd1luDA7he9Yuc1YzfxQbD5WqcJTOIflD9H1GrF5&#10;O803YfLe5pu8rqhsb9sde1Z1XbF/1x6akezZ4+i3MkfV55O6nCKf2Kso3fIy2i9ouz6vW+mp8qw/&#10;xzdxXaxnrvOOfpvbzSd7bXzKP5GeuF/m/m/7JWpL5NtMn1aZDK+XG1eqE1PwMSY5BpatWRf4pl0e&#10;6hPkj2bjuTeWVrkgrzFEx3ajxrSi+Fk2+dbn2K7/hMfh2E+r2FgfyWENbXmCtzrhjLgvih92OSbu&#10;C0p/KFM254ycJ0rH4Wr8v+uHDB+XYAn9F3w9o/fY2IjatRMDy/fJP9kr3UYPPNpzJ2utftuv20JS&#10;p1TsdBr2ingoZpEG1sl3SQkmi9mo7ThWxIi9xlgt7hFwP9LFwGriUlFMKxnauv8vFBXSKq9rWfe+&#10;wp638rL8jsI2Zhbu08cYWHZahDMm+sYOATl9Wrc7ZX2vpTx/dkbU81x9jK2oriYGlq7oHYdlfEST&#10;bxsfbH/kS7/3uS3pRGEKxHXob99TNadOMYelp4ZmRC3rakJWSwWMk4IG+nD+JN2Lh7G6qGyNgYUz&#10;V6ld6r2e7uMcQan4EL9l1ZMjil0ldSmjRPWesVQ9q8WcFCyv9s8YLpdR/ovk3Yb+vYSNjMVl9HFV&#10;uCptobYOrJmnpV059grnXLt6IvnzfKnLoRHtceWgzRv4obP22SPjgfXsxsC6a4NeQZfGM0NEp1yS&#10;9vAWGzXI+yzh64pfL5d4KLPHZq3TGFiX9Nu1PCkrJ6HynNkscEPAScGfMTP1JLv0kXU5zfSk/fd4&#10;LtAfoz3wv33rozXMNg1vVWUwa89kpGNdD6dZP6fX8mzDPf4oY3NGptrc+meeH/FH4/v44NWMzsj/&#10;8Tv+Iv/P29v6OdOuXb+t5aOxxxs9rIm6x/trxMAqS5bNmUn2SnzpDAvzI5zfpU/fYRfFbIpiPOkv&#10;rVqe6ymeiGIewSdsQ5ZNO/FDxk6OXbUbA6tnixqaAG15hhdL6vneY2DRGHjFb2fXxc8YWNd4LuzD&#10;Rx7tmraxVNWP9aLsXrANNai1rL1YeUo+7rwmbNSY/yjrdFrvmpPyuzbfamcYruGXGXynYPZgzS2n&#10;BPxuwSh2lcqIC+3beav+vYSieSbD+X0MLL0bDWJgDadX0alWx0b5PULPTBHbVYdRKcusVuWtZjZU&#10;AmsSA0uac/SZHys1vJXu+8pNXE27vCwWq3TRbOuKytuH05Q9YalUcpvPCnQ2TFZgT8RtRbwY+KPP&#10;iIGlFBXHwNJnj1ss1Tw2Fse3klMYil01ZbLUA4ULo3RcFmeaGERylq+7DxlwUw7LT6+yHNaunkj+&#10;PF8vArXZHvjK/WzL330ZHirJ/XnftZxg7d8sP1iu2fpkzyaRV9glYrXKdHb0xe26dFTGPNcQA+uB&#10;NmKu62NgFcbTuJJdtuiKvF+hV8p6t6fLYsHZZsTS+m22ScvLtDSzx+zUK0KDRUyZKf0r1gW0y9I+&#10;Y7SsViYuVcTmtJxR1X+PP8rYnJGZtxd7vdEncRt7eXg10tPmz+3MvLeRfZjzc6Zdu35by0ftPW5L&#10;q58xYv17M7bUJ7BUsHbTTn2IW/d112JgRXzNCVs0jV21y9TsymcYnK4tWFl843WNTcOm7WLZEx5n&#10;K+bX2/GbMm18qr/e0JOx/22ZDHv1MwbW/i8T9fp9kcMKYmDxHrvnp2w1tnufumee7J8nsasG+YHb&#10;Yj2T9Gm9i7K3+SzfiTCD5r6Suu08ATGwtOuMq9J9vnFVlt/ItPzUlMNquK2evep16r0botHJHK4H&#10;/r4WgH7CpjaXZn4qSmd09hxWawP2AEEMLN2jy6f5ln9keCsv1fNcNb9qxhjCB5WNH84f0hOWSmWi&#10;/EldLB+YgOyI22KdJuPy5Vn9xRhY6hfjdDitfUH5FAOrEFjCa9R3CIo8M1DQBj3+3cercvbK6+p5&#10;q56lcp1X3nXotsmZpuqRb2GmZE80Y690xOCEy2QyaehEWU5HZSP583yxWacB+ZKoh8prNP2Ig3Tu&#10;x/fSdYQ/z3zVdmXt98sF3Yx/ia8e5pVOOayLdXH8rL0YWJM4Wbs2wFlhDCwjPnDtvMErlauS4bmg&#10;LntwWyRv2IPxUecEPB6mnDkPde4H1pm1zealxh4qa/l1lcTaNn0fn7YIsxAsQSn6jvJjPojrqmnW&#10;s2sPy0fpXIytyLbITvYPy8zT4/sEfU6Z+7b1dkY/68m0Za2z7Yvr8ruxsajt9owUa5CtVj8sh+XP&#10;w2zxuRwDS9Yp3ceDh+qmIZufA1ar4afs/Ws9h+UT0ysxsHjqnEc8GWJvlan2Azgmjl3VsWYUaww+&#10;D2N18V93bZ7751IcqNj+PabpAT0Wi62pdxp3zPr6Unt3x8lJ/3bXlzz7/RkDSw4kTn4P+KkxsOox&#10;wYRpwn1Ww15lOKZ6d9bGuhryce8w6p+wV5l6n5eZc2ey4qNPQfU6XSWdrPn1XYH01ya/Z7Iaror1&#10;kP6G2yr5JQYWfnmtjyF8V4BzK+wQPM2c1MhM1X0solZhlVyVHfXUtXVmwxAD66hG7C5nb7rSHzme&#10;n4l1tWavpCG/FZ0UA4tZKuzq/cOMVZSe8FkojgZ0adxZzPQ39bIN/AfWucovfMQJ53IWt0j1W1lO&#10;/17y7fAWjJJuqdr4VhzTiuNeqXdKHKuabmNgzd8hKB6Ylk296zDQKb1S4xM5weTxrbQvtY3ad8u0&#10;9jHOtozhQjoquyt/boPUpdOAVPiRMbCKD5vxhv7i8aNj+AJ7JXNrLcvpli+r45Pzv/2q+cfH32Oi&#10;HdLwUGUa6vIzsbGaCcuns5Ue7ckkk8Xxs6I0TZqNzXdjb7mdhU/BolAmbO0Wz0nzRFYqI2/6UQt9&#10;z8rSYxuVzOiPZLguXL96Ybkf5jzUol2R/TI+bdH7RdOkB38I267jupIsdTlVmwvhUvV7W7q/lnZN&#10;8zPxsKLYTLa8p+1h+Sidi7Glo9TqrelWZ/USe3LXBpTlb/b8LB3ZwzZzD2bastbZ9sV1+d3YWOQB&#10;dZKv47pafT6H9Z4Nh4ttJyCtphhYmKpGbojzGxmKr3RsKLDKl6lh1HMsgHhWfMhQunn/Gp5+17Kz&#10;2Fisp4mH1diPtSywh6yFjLXr1H5MeXPbTuq6xnPNfcV+00vxJHYY2nKJw7KWkn4/qTzr394/7pOg&#10;320J2eDUAl4pHJ/9eJ7FeuN4YRl5klGf2HjgdOSHbf90tgnLfEAmx/Vb2KJ6mgMmyGM/LU55zs+A&#10;vuu/xn6Qi8FPvjgd+Wot3+9bhJM4uieIXZWKUUV79Si+FevJ6GzYq0A/32s06c04XCGrxQcobAPu&#10;Q9EvmK+cwLI0v3+Q/9qzWrqWnZQN4l6V+Fl8DzjGwNrlp6L9Q89blfOsMq+2bFfEXo32CIH1B95C&#10;eHxEi26skJZvT/sT716G5edpHxiun87kOAaW0SjY12FrZdUz99TxTdVEkuey9WzYVZ7rz9Tb6C9q&#10;WX91nKZwuKq2GoMjbq3ps7hFqnbC6VR+x8Ew8ZvqHGJgMQ81MFPSaQsO6zj3Ke8W1AHi9gRl0br2&#10;m+uN3kvotaDf7ZmwM1bqSW3jjJ8a83Uw4vRK7V/p2ZU/twf1ykjGdfRhMbCiMfZUPuZcH5Ocbsf2&#10;nC+zwvpbfZ8HZMSevr8PV5PLMAM15PuMgTmkfu+yTl9UHm2nGFi+EDQMkbTcpvMsW8R8kw/b3bIf&#10;I68zgw7AlmBCzn0bBv15nWzVSFQ5b6W9Y7VcT7esVtUT8VlxPntyrQfX1VX7a10jM8U64cm2rqjs&#10;2p4MoxTF0or4sow/oz7K+XDdL5EPM2NAN3q2zmJVrdZqWhYuz//IdFn3exuwkt6wzVphs4duT0xn&#10;wOlMYlHZ03K15E76NDbWItbVyH819tOuY7NdUeytPgZW9z67O37YLZuJLUXxvMI+CmTm7z0snN3c&#10;n2/ySndige36NiOf8X9GTyQDD9fewckv7qGO2/2/7vnUCXu1OnfDXp337Wckl+/t5/LQg7uzsgeT&#10;C0DIgDvsEu3VoecitxXZMOjnu4NJOt2WBefF9da0r7zlZIPjXjFXNcS9slvJMz5LOqaLlqU5ygsP&#10;bJffweldmJx0164tzFSGvcowVvOYVhhMeqVjSG2l5S2EkxhYMoR0h6NfNc352TQ0YJC4zpKWfUCt&#10;xkX1v7X6IQ2W5FymfQq7lo9iadXTNK602KyZbA8xRHCfxsA6qCgck2qriGF5IG0miIsLgaW1qMun&#10;8adqfsNnET8VleX8RiaMaUU2lLZ3tlF+mQfxxB4nUIcPLa3+TKVH9upcz648bJvbI0/F8dftGFgx&#10;06TXzhvj5yN1Hk0oDJexAOXq1v6xqx5MFnJaPouejYR8U886TfTcjoGFGeB+LK2Jnu70rfphiIGF&#10;af8e38TcU3H/gzrvsFcZJktHDBaWW5yX1gUH0Mjc0NmU1Zlh5H1sGcS8gSXxUpo1s56Iz4rzq50Z&#10;PXdsbv3Dbe9tqMOw+of9uee3DKM0+setrXW1vTm3Yezxa/3Lvor6JfcORLaf0th20fpVLN+MLXVM&#10;QM9wWwv2yva1N+qysYT15n4MrJ5b2Yn9lIn3FL0nLvv+uB17orYMdX3ROFlsP7FXEVuHtx5PGKiT&#10;mFMh82V8U1jXG+Pkjs47ZZ+KyXUy3kq/zGJgtec42A//PNVae8DvHfj3E2elIvkgBpbdz9Ydu+1u&#10;bnBMGcbqdowquy+4oyeMscVP0GdxwaRuOzf4pXn/ILNXPYcl/SIHCf37B3VFs3yXITJLurqcOczK&#10;6pIYxsBCtCk7V+rS2EXgr6v0eUyrtJ663T+qDWJgYShKo/Q/Jc35F9LYO/iwqfq9AvzdhaZpzWQm&#10;i8rMkjB91MmyKjPRyWUHedY5YcS8rBzQCSYov+KWWiR/xmGpM4xt4XQkz/kwX9xqryPr6CfRDHln&#10;qbQu6UCwMNMYWCzjts3YK9YT8VlhPqxC280eu/KZwBJ+Slqn4ySZHtkrHbChnl35M3vkGTieaW/H&#10;wIqZJoz8zHj4CjLRGPY9h3Sk2okLZR5PClPMDp81yOO6GPV8UcZq/sSmsb+LgSV/wySdZ4V+AHlZ&#10;NAG1Ptp2vfycRsnwXKi9GIIZpmjQ+dbZopqvQ37CMTGzs8vvZJggXAnX+CnXj7EY2Z/RPy8b2XbH&#10;J7n2Rv111hZ4oNW/55Ncu9a27Y+TovNowPF0zdbfoucjeSuuy0bmDcZqxWfJWZvPGPjJwWmMJFzY&#10;DZeEHN2v3303n6IM/gu1RNrqVUkuy/mePn/v3qRdYF7G9mpdzDFZBMbd2FIPykd+2/MDrl1tdWdb&#10;3C+IfTbGLDvn+N4aJ9ZfTC7YWL3FBi75qR3/X2u7lcI4NwKrxMACAVT5oJ9nWM/GxopiaXm++5/3&#10;Ofb7LaaWcH2lOSZbSwf5pzisp/SwnQudfMwxa5fsLnCGiPnc2Cidkbq08lOUrysXjhOUqyoxsyif&#10;ZTw2lpfqOSwhXWwmPE6Nj/2hoiO+IsxOr55isnZ5K6y8vucXO4XA+nb8hBDnc3ajtEqL5EpGBvAg&#10;Y5s+z7dfqqPiLgaW5tiH0hPWiQTHZMhVsWhQlz2PH5WyPauyukfU1qmDQ/aKZTLy8JjaBrYLvE/h&#10;rYL3A+rbCaWsvqMwiIHldrYyckhWy7JMIN/UFchPdWI8EIEVs04RA9XGvdLZtFBRkhZftWVZJiOv&#10;Hp/oQb4QWDoNiMjnx8DCOKlj5gHub2M8D2MVZcv8cHhp9ozi8N4dTspmFe2jO3q+QtkyNR9jCbFF&#10;MO+Uxx6aNl5Jp943uKevpNO5Mzji89rLvYB+KXOXjHDtC+6vSbrK3OF3dhkr7MXyfJDr17mxXr86&#10;x1XWLKOzXPtN2cieOz7JtbHak4kv5udWtuIG/bv2Sa5da9siFi/hz0P58XTN1vTOnqe4qjf0XIuT&#10;pV1SHhXrYriOQ9RxN/yc+VqMp44VKnGvMkxWzxnNYhvd4WsyZRP8F5altW9bmQ226wM4oKhfdKsi&#10;Q0fjNG3YPPhko+xZe5l9aHy+oX+3vz7A/xgbGhBFn/+HMbB+EljnHvC99zPsVf39BO8Bjv6RE5Ab&#10;vNWt+FmJenGnZrvohHymLSEj1tdVdwrFBtsl6jks9mA9P7WKXeVxr7is3uS17y5U9qrPx/mvHRvA&#10;Bv9th8QnSbJUmHl4/smn75Q1d5qdXQwsv1GSxb2edfVp3fjI50QGA2Yuo3/A0w8Xkhw8FOOTS/ur&#10;ZuNzwjpZ2SKq2qrONt/+hRrx4TRlN8lBPuS2Sltkj1gsj98Bx3zWOaslmlmPO0WuT32aOsTAEnmU&#10;Am+lV5izV5ZWnZRm+VnZXp51qje7ujLyXgp98V3HwLI53Z/yfV4MLLoKjO/rx8877yWcj2Ebq/Yr&#10;eswDx/99dWEOS+eBCSelMhl+yq7otHxG52fJ8OpbYmDpNaIuLCySckniTcr/kdL+4HzGRjmT9Xnt&#10;LbOWzF36aE1zsLpc455wbZyXjd8DOK83x/7M683EV2ptZht2/bCWP4+lNbaUbdtl1uJYWtXOOC7V&#10;XCZjf24MrH3VtB2nkBifumeovnqRgYriaoH9ycbeKnsD3X9mY3VBUo4ddDuGdWfG4Mj6ojvsjnUC&#10;D6Jlxdo76S32qqu3lLX7h217otheF2NgZWJOJXyV8u2n9gv6nRm0lM1B21Nlb8TASulP9Eszzj/C&#10;/xQDS0e+Qio/Y2CtfycYnGRhsqvMGrNUM3rrTD6IgQUaYPgVhe1aX+OqIv1DPla68S5jwYiBS9rm&#10;yOZ1sQ2+8pb7oCjWVc9YzXirIWaWMVnKWwVpncfo915oYxQDa85JMZmFlZFp0Fn62RhY2LE0MbBw&#10;9OYdrf+wnFlamuz5SNdB0uaf6ERlQ9yoUrEaNHyYq1qkS5OKEuTgQ+lGD4mEzNe5nlpvPgbWRUZG&#10;jcWv+tu3EOpvBp3JCuNbzbkqefBRy8ozEGlRG7tKO3yWr5IuP2e+mrJNXTbfMYF1xjpJq0E9wAOe&#10;FgZqxmE9JR/pkXzjGtQeXCNy3G194SzeHmd3lZlCL8AGHfGfm8ZVZ7yn2iZfNnHY77QrM+X5Pg35&#10;XFEnGr+KQ8aKn6V8BZbqtg3yZLJ51CE+RNeKe450nZh/OA6rtNFHDrFXzmT5A6QP58Uwjp1kkefG&#10;M/aqyrD8nXT8HkD1EubGxraav8/vzO2P2SW2YW5P3Pa1/P77FrmPorZEfovKsj9Z59zPcUyudXsj&#10;X233Ix4c+Lr5Bie1oxMMyI34VpmyzfUIAitiT0LGBGtTeUZ9NZ3hrdYxsGwZeMCejB9OZB7xSYYD&#10;eoz9CfrxpF/klz6VvUI6HD+ZtmRkHmvvFSZuL0bYI2OA4pfpezZ1/ZJvPHjHKUz5xp728snOX6is&#10;7/+f4bD03rCuOHz/PqZ9r07c04fHt/Id0MheISdgsrbjW/XsFbedbZC0/K3cB/VxqaS/nKWytDJT&#10;nNZbOmKpTmJjMYelpVi/3kL5fKg33xr3JsFhVQIrx15l2K6ETt+3qJ1NDCw8uz7jrXCzOcrYBnko&#10;i/xeHjmeb2e3JQsOtT9TGvn6iTisBZ9FGkbeaqGT6430qM0dkyXHejIDZ2JgxfGPoFm+J3GyzLT6&#10;Vz23AgMlUbGkE5yHUg2QPM53hhhY9FfExjIZllcbKD9KWy1DjC3P97YMrJYNGiKw/CkxPzFepf03&#10;g1KW0zp3qA148uzpXflIj+TX5+pdDKw6QuLxMPY19/sbab3eHuazIp2Ub8/8jxybPoxvqsxUm89P&#10;Nmoac0XIauGvoUxU9rPymRebs2MWicM5I22bDpkSA0tzMvGbWMYnWnvgam7b17Nb7x15tLppO+WM&#10;+XfqSpTFOIv4Js6Hsz2nlmo1cP5aPq59rt87HNdP1c96YnsyNkfeiOzZ05lpb+vzMz8448Z+iNLc&#10;rkwfcd9l/JyRWbcl4svIb3IDjhhYPolkGag897TBVVksofdswGSBGQME1glLJbcGI4eF1eQmh2Vx&#10;lN6LgbUd2ysdA6vGgdryAwi73m+X4ojN+2WXiYv7cap/tJ/elzcwSjbI8PuaBK93KhO3F0N55OZS&#10;4/MyN7fh/0zbJ/xgEwPLWOafMbAuntNFMa2is7+rMbAAy9m9vO23N9mliHWy/CjmFOdnZBo7QUvs&#10;MmJ898Fl+Q7llEezO0T0KVYTTXcxrYifYhldv/ATF13G2ncOQo+zV/37CrH4WVnTb32n0f2UnNLj&#10;bttYF65qHvdKY2Yt2auIz4p0nvJctmEVHzYxsLQr8aBW2vdSGppdvz3LQlZloGCKizZxrDTbPpDR&#10;TxjrimS4qOlvsk71DJJJG3SPKG6d8C+/a43aTnBeISMjrWB2xqNfWeO1aJU5JINYV6jLJJsYWFHM&#10;rLm8DpMpY0XyAcPFbBfbU3WiVT4M5YxpylgdXv3gfB2XKXvEZntGB4IXvBU8z33NY6BeBU9xUpXp&#10;8/6djbHzsVf7KMtw6SuPp+O5GbdlnrF5X3yjV4qvf20+s0tlejrkQ6apcp3vxcCySfOUq4pkJvkN&#10;Lza1n2Jg2cKhV4pO23eYI1xy4n50i6fv6Hy7LM0STduj/Lft0aubWZgobfObyWvfadqW30k+a57L&#10;t2Uz8qixfo82xPZkbK4yrR/W9u/XO29vjkuqZblf4jS3i9sS+Xw+KriNUd/FMpEPM/1eyh7CJQaW&#10;X+8+hnf4KRm9D8jbPvgtDkubXea3Y3Ll+Fayjgxc1Vv8i7E8xyIvftN6M2n9VaPbSbZxfp/2dvWs&#10;UPROvfBdex6vlmzGFi3Ff9Xn+SZvfX2JZRNfeYwqTkd+GO08jw816Qu0lPwvrZ6OHyKzMN5G/3Bf&#10;ZPzQt1e3SDpzV/8f29K5PS9wc9FYHfx8NUYYc1jarp8xsC6zZnhvIDg1TkfkWiSPexPXU3YOZbNo&#10;bJftaXl/noknRb/BCuPhRtwW5+NXOON9RMh87cr3rFZ0z8I2TGRsjYM/1YezGFjqcotpxTKWr3+1&#10;fGas9J2GLjN7j6EF5SaeC/7HvBqwV7ZHLTcbNv+EMbPKDbzdnBR51n+VycJkjNXneAJ3BHEvT+Ew&#10;AGRrg+dy+bQP2vOyumkq+mcxsMqO2kU7pkkLqwr6mAxnscwg35dP1hXp0fzGzioJAgt/bTkXHISK&#10;5C7/wqwWKva3EMqVUwks0Yy4V6jF6pKOdSaL0o1MIM8ynua4WrUWq9f0axu5XtZPafKbJgs/hbS0&#10;Tnv/U9J6QRjPdWYD3kJIT/naGFg6+Gw8XB8DmTFTx4n20eXxtlc2rqsZt3bGfxjlE83wJMSu9IFF&#10;slXq8+Nb2dOb09hYaN3IiE3K1tU3Ysp+lTXGNNojXp+qcb007BVyxvwET7TNcF3RiYn8a3Nes3Y5&#10;p9b6Vuclp3700RpmKrTR0tJ3YzrHCs3L4vo5r2s33hPrzNiWk9m1P/LbXn7MIs31cFt2Y1QluCfi&#10;c1ter+3HyFc8xqrMbhttzqWVVKYo2JOORfV9ycNa3U7L8ivbk5CReTvWzy7DdSlmVhTTahLbK9Fe&#10;W0jux/8ibijFCrGvpu8BPPoxYT/X1bQlwyJt6j9vVxSDbMJqTduro1dP01ruTEEKGd1RH805uFj+&#10;dl8P9mSYLGuXtVFOAGUN1YeiFymky6c/P3+fSB7wSdPuWG3npssG5lTdjdtdTzlFcr4pYqN4J59O&#10;R6yW7YvTevbl53coLcNV2x6zY7iH1ftxsXaIYyXuNE6qiWPF+ZYeGKsNbsvr1fuyJgaWs1G2eR3O&#10;gqz7Y/aqbnyxPbVbET3T305Xzsv30qbzsPl4Cw3eQijD78iuh6uW5vyztDZVFawZriLTPgOWsmA3&#10;7AN1+gkZKxLnshl5rqphsqjeKH9RV9WQj4F1kbuBe3SY4KS5MFbHnFLT+phPHN+8f1C73Zks/avJ&#10;NDGzAj4riqvF7BXp57p0mBCRRDboyakNIpwECfck7QJl9rFpP7HaqRdRTmAnrqlPi4FV/ez0E+zp&#10;8y+OvU098jYZ73fMEsapqa84BtbwTEZ7vuOtPoKxmtVbZy3YrL194V2HZH+ZOs/0+HOS5jGJXil1&#10;Yv4SLFKWdfIrPSvvD54/W54eU+kYVnswDnxU66M1zFeYzSxdZVr5tQzLx+m5njvvKMxwTDmZedvb&#10;trD9kU/28nPxubjvqv5MjK22H9dtjGOWrcvyWIpjabGes3HF62npwQdYKh3tX0yPzpm4FnUB9Mty&#10;xsjYs+gS88h5H2xKUszRJbYo1H8hZtaUpbqg51Pae8INlb4obUFLx3xMu0v7O95nKn9Hf8aGrfbq&#10;6K3tzeuv7MPrYzhg3BLvzez60Qis45fOP2Ngff75HfissxhY2wxUzzTZXvqU2/LdVlTW92J6NlT3&#10;55M0/nrFhg07pz6R8mX/z+8c7ONh6WpViKrKZFk+81bKYcnC1nFbkYzG1cJyePwfs6jdeGMFL5ta&#10;nUtto2Pzasxqzc5/oE0XXdO8l3ZWS87CCrclvy/WmL+FwNLGVDJC07Bb8r0NkKn5bRqSeRlT7cUi&#10;3mqDw9LqF/IwEZ9LadZ/Upd0nNzLrGJgiQ07nIvabUwNmivd05JWbQwslZdOmzFZqs1sIJlG3vJ7&#10;PbBkLIucNr/m1PYWGZe3h6Q6DOVEXweatu4z2CuwVFkb8AQb8vY0GzO+chwNA4UDdu7H3TFwRT6O&#10;s6aXwiUeMD9ucRWYfCUdbGpkjmk66Ry+/YT3AK45r4n9QzwvzDNu/xDritt73kY8la2PMcpk/CHM&#10;lNd7hbf6wcva8qhXJcY2cjwd5deFlOXr1dHqyTA+WNVcA9swT0d1sZ7Wtmy7Rj9wXbl3Gp75bWxj&#10;zj/V/jfsifwf+5ntmfs2V3bLV7K+IgZWXa0wt+gqZvPMD5LWowxZlwkXOItPJM+xdc8td9QB8yL+&#10;0365zaqs9UT2vJ3/kW3M1OW8lUZsATVg32F/ZRirZT8+Nx5wh5WNXTW29xh0GJMDm3YW0y3j2+dk&#10;GtuWvuV6vV123RmB9ccfcv3aCQ7HafpJV328B/S3Ncf/bKWwuwY6ILD98GYMrMU7AU3/MwyUM1xB&#10;DKyNupg7i2wbeLRDv/gI4xkriEWzat4zSCyV3pypfI2TpaVM5jTuFcmwPOoVndgDlBhY2D76SVO5&#10;NenOfBxmNknb9ITnQjvsVSaulsbAUgJLDrCMwELHySrfn715dnwmd1Y20rmKgaVOsWfY52n8NS+v&#10;bXxWfsp8yTDA8am2BDIPpKtOP0SVK6JwTFEMrCbuldsjBq7fFXicywTvHJyXlZZW5qum2xhYVLbY&#10;YL1owxDnQartY9krnWW01bm4VyJvnIXaXK6jGgNrHANvjI06xmoMrCfH3p0x7O1VQEX6VG8synQz&#10;S9tkdPv9fRt6fM4R24Z3I27oicqGv/nnZ0eUBl8JL2HO1Nuxyl7ptP3ZXNJf3AZbq8qobpks/DXi&#10;sKxsw3DN5WOeSMeAjY1aNiMf81MZG87aNbaX64q5sHlbbIvh47+0N8cisc6afsMe7utd3ipivnKM&#10;27ovSP8hXGJg2fnOD8xhaZeX7a08VFrxIJ/F3dzhcXYZq4x8nvF5ljs78UPh5oifimIzIQLmA9zc&#10;h48H45g47hjHTVM6Ce3S79V4vt2P57HDsKPL+HlPj2wVD1DkuHT1PiUXy+nnr/+e9gDuW+F/7I8r&#10;04o7AtrJv53OMla2U24YKDtPGO47btgcxtiKGTFZieBPXXOPOwXmpwob5SyVOljlp4xVIx+907B/&#10;jyHqrff+cQys+GynLKjmTh0JYTrLYSViY9mdYzoGlh0U4rYpOpML8nWsy6cra9yQ/7n8IrQ5sdKC&#10;/Qfq8InSXIZlovyMzNSYYj/bYw3Wv73B2kAnagHYI0NJT1JrDCzpqI636t8tOGOshvcPivYTlopj&#10;bPXxsFx/1dDGxuK6XI/5URvnv+CTf3wKh6WDHSdZGzaIfIFkpItkopq9R7L2Y55jynNSn8tbzez0&#10;9vqTBzztn5xb1acZNrY/kr0qE9Zh2xv1sn5r++nTG/CVeKI1i4ElTyEwEX5/8aR+GJsxCzspowMc&#10;M0bDYclYf5ZLYuYoxzRVG3ZjPHFb4nrZD2Oaa8df5z5p/Vb1ZGxoeSUuG6WjfuH8uQ0ZO1ub2SdR&#10;X8y9FI2lTL8PfY0pw1ZVHaY/JHtl7UIcDZ95awws7Qw0XrdUNseO7FXHvGxxJZ3+3bK7MbCekt+1&#10;80vKYwVfM24nMh8ZA4t4MYzGLCd4s42JvrObwNu84amenzGw7Jzo6ROom79A1IGoZ1g6i9pus+ze&#10;nWminerpzpbld8u29wtrJqvuwub3Glmbn2LExB5pQ/nl1sBV2S3j8F5Cy9cbSmavSL6JmTXhsyrt&#10;BZ5Lt63yfS0GVh0K03MhcNxluBjVhQG0w2TVx/XYP5vOOzGwpMly33SLycJZVY0FA3Wzj6Ib/mGZ&#10;IB3JZ/Skyp7bA6vk+70YWO43MZfeQigcFkgrmV0m8a2idxQ28kFZvdZnOoN4WK08xdJiFqzlwnR0&#10;2uCqDJRe8/CnDN5PSWfiYVUZfR7FMbBaHuoj2CvAf2OssScYQFy5VX+fPnvvYe1gj0sivmoYq0R8&#10;K16NXuOzbIV+VH9Z9etKzLG0mM9q3r0YxsBCN+Cq+clhfZIfMOMbw4JHa5iviKuK0nc4oAx/9BTr&#10;xPbH9ZIf1ANR6zxfroeVr6qejA0tr8Rlo/Tcht0YWDwGdvt6Faeszhozrm1t/9AWY2D13r720Q+a&#10;xi8OyqbteHLrmwyKzTF5x995vKE9lkTWONsz63qXTmc4qTdk0kzNRlu+sE6MhElbPpK94phcu/G5&#10;vqRvx2sk9LOdGoNJ8Xei6bPfnzGwvsJ51joGVprD8p0Rx4HNMFBZ9spXy4z+6RP0Y9eWseeKjLRd&#10;76OxHIlXY65KrwX8QhC3jPZeQk8H7xxUnmsiM+W85jGwaPNq9xe6ybB1EydQup2y06WZfIKlmupx&#10;nfWXjKhLjq8ux8Daj3WFzfvxGdirmn/8tbJXZYOBYvhoupxWdvkkl5I3PZNip3XpHxc2DDZb02UG&#10;9hhY2h479RT5q2m2R9SBEykxsDRSu+mXTrC0yzAn5e+M62X6UrDcNAQ62QZmr5jzWjJfXysGls41&#10;2i7nsHRQy6U8ZbJqzCx9litfHgOr5aHe4PIwKur1MsQXuzze9sfq/F2ENP6JkjC2yK508duCe+Kn&#10;LtoXb3BS9uSW9a/jYWG+mtlTy2JabL65rjJpdnqQ38bAEvbKAQIdUdr5lcOShYDz8de5TJ/PerLp&#10;Oon+eCzYgnGzpuuVAg/bgosc+s7ktzLay6d6InlbgzCDBSzYHdtqh7csVY4Jqp7J+MTtrFcO5xBf&#10;s8G+ZXwScWqR31qdfe+PNrcs29wncf/WsRG3ZSpzDAiLgXX8GSua7tN+SA7LfiPpM+QRO6M8xZ2y&#10;J4oaLGNg2aW+x6Rk3sU2cDeRPW/ny5hacUCfLDPzZ88u0TIpN4y+ZNp6am08iyGVGw8ZX9mCDQux&#10;eO+NnxkneNZHl8abW3U/vtt4jSz8XHziv4s8dq0/Y2B9fKyrqMZ5DCzcDY1xr3CvdB4Pa6Ms75wz&#10;7NVaxnYTZsMb+mc2SK2LGFi628dtYstbJbiqJtYVyS9jYNXbA5ud4B7MVE3a5rqBperkfZa7wluV&#10;OFxWF8fGCmJgHYYuuaqMjAxa2RahzTUeEJfVU3b1DX+Xnbb+pf5Vk9M4U0VwlG94LtQC/cEnoz+U&#10;KfobO5WJUPbyaCfOXE+4FZFRPQuZyu+YKLgkZ6OaGFiuU/7K8apqPmyTeuPvRka6dyUf2KCx5Iud&#10;pKfkW6/b8JFzok/hrcSfMfOls7LZxmnxIfLL+O9jYP1O/bs3HuYxrZas06XxVuuK9e/H2KrtrfOD&#10;/gLcr/RczKkEn9WwS3RaFOXziVLEW0VsVBOjKqgrE0uLZsKWR6szZI2BJSPNeSu91argaOWwSj6u&#10;pubbWS2X8b/eYbi8G8k2tvO7Tes1i8b9Imkbrw3vpvMnZowZI7OXjxOFkVFq2aIqE8mbzbAtYMEi&#10;nZm6aoeLtXObd9uyskfn28A/mfZGfmh11v66E5eK7YlJNPbbfJzE7Z2PgYX8bxjMJQYWPPojc1jq&#10;pvLYGDGwyoRYYgkRwxLFVMI0GjFHCSbLYhXp6ZjHMKJ0qD/ggCI7Q/tPWK3jbgR78pOYSvx+w9gP&#10;e0zW9J2JWZ6I/On2UGQoLHvc16lYUWM/XhsPe37Y8mcXDyssO22vXu/nDGCG/8r20aquuR69Zz62&#10;z0/GwJLBPaOZOD+SufkrvGm9n6Vzt71VXu8idfGg30/QO/Xap7OZ+FB2z4tVnZgm/NrGVvurrFOn&#10;s+GqSH9kwymH5buqXdsKgVVjYGl4MfzGQsdJTRNLFcW60lJWVlmtiR7O72TQdn4L4cBVlbUSJ1kt&#10;IdXPsRmZiLFq5uquLua5ED15iIGl41K3Nt15G+WvZXyDCUk/qqsPpqHffnpZ1WFT5XcH/i/7r5qV&#10;4adY3hvT6sLdR6mX0hPGiouyDXDTWo/GwFL28mj0A+yV1MvvNIxjYKFGyHs6G99Kr+wJw8U6odn0&#10;k7znD2yXyfT5XheoMQnXKOY6xSCnSFvxpw5vf4C8zqxmG6d1VGl+fcLWxcC6zl7NY1qV2GHU1/k4&#10;WdGYrHXNWSq6Fi7Vy7PBa/wUrnFaBdv3ANpfhyckkT1lEjx0Du8Z9BhV9MRp8S5ClZy8e5E5r5H5&#10;Aq+B+ctmV+ewukn69nsJmTla8Ee36/LLha79hh3r8yP5Vb77TbyX16lzms1LnIY26NH88Rvjz/kg&#10;Tld5lmk1zMuyTKw/qrfmZzipyLan62Wr6nU7+m237Zk4X7FO7tN1P2b8mbGn9e18nNgMgNHYjLHe&#10;Zpb0luoeiFbw6oEflMMCWWZ4dwnngjtkfVqgk+k1Fob4F9/Z+tR8eHnUuRtTaVc+4nFO9YzvxTPa&#10;t7PffXWfzdEa3f+cPrM/jAk1sZ/1ZPRH/biMRVVuchLjZ2HnB/FudGOWsPmBvs62q4+BpS9q0wfv&#10;eotPkZiunQfJBclnWPxOw1n6Wi1fv5ROTHaWx+nI8iqj92h1z+O70eFXEdHuOpNv3NYlHmpgvuIY&#10;W3v6n4qBJR7Te2HfxA/vEBRn6yj1txPWeFWez7GuZB1f5UfvNyz3cU0MLOaqOu6pP70qOwdnrKo8&#10;n3PhdmXksFoZrmtyUlZueyyiZRQDS5ZyXert1k93Oydp+SvLaMeU28axbJG3TZSWtafamsSnIgWz&#10;v5Kgy0MPPqSTmSnWmWGpmlpG/VzXPP1eDCw/M4arxDacdo8xj9r3DOpz8sJPBUxWw0/N3hUY81zF&#10;EiPOplxYwILJHKEew4DCCRG4hq/FYfnpldjG6WqznhBzDCxm62xsD2zUPtOkY5JouBW7B3m9Qqas&#10;3zs816Qu4xHKVRMzR/Vafkwm8/v2TNyrhskKOLKB27KJNdQf6VE/HM9JdCHQq8weV/yKCVtzLF/T&#10;d1gqDBHo7NNe1139GT1sQ0Z+JYMW1XY9lsaqY/5HL+g39muz9Fym1TAvyzKx/qjemp+LjcXymXZd&#10;q7evJWrXbtszcaxindyn637M+DNjT9v2yOfrfNQ1GZl6doVWY+0oHvhhY2AVXkAXQFs2sWu36eDw&#10;+sekd2Mq7cpHXMyuHpZ/g7UJ3q+HkTnpizvvE7zTls9nkexq/aDxiVXr5WthziqW65HfiSZ3BMcN&#10;iZ2teCQmuYzvR4by/bCcF0Tp+7V8TQ277eUYWNj76e6G9qt0238rhtQpt+W7qp57svyB24rkbR+e&#10;uRfYlmmfmpdnTEWP1I2ziMOHQRyrhsPiGFjBewYbPRHPNSvbxcDShy++JlLMqeNEKYppJfl+PnUn&#10;7tWqrJ+C6dg7TruEwPr27Z8U06TH97bphnTJ98F5OL3Jl73Qmtti/SxPhbU/6fNA3CvVxnqY4Vrw&#10;XGyKtnHyWeXLMaAQWMxMPcFhqdfI/i4Glv5VbDu+xfEgmwqHNeSbDJVq5LlsHz/L9XNZtY10MmMF&#10;y9t3ETZlsd/GAxucDQnThLQOnC+R9nOrnsOqNus0IF/ycwVlNCg6VfR+QI9ghb7D6P3YdMxbPWyP&#10;ndxbbx++epHDGjgmW1GiX8gPbNQGkxVxVTXfptdMnK+Rz/IYWDoqMD3bN3NAebYI19pXky8zANkm&#10;S+RXs5NZUbUZc9SMt9KewgwWMFkZDsjmRqolzyjFfFC1mW3Ivd9w3d4cc7TWw37Lvbtw7fP9vsjo&#10;jNqybmPG55HNubb42ioD0WJglZEJRslWrh8qrRvyulPViV9Pr0BdXY0TlOVK0jGtpA/1Ghy4p0xM&#10;rnlZ1qkIi/56Udpe0z7h9nxQx1t9iq+q/WfcELaMI99UffJZfd326drOaAx8XP7Uzw9fI7bFn49z&#10;vBPNpyq5ezqu34bAwt549wzLmSM++cIeGzl9elf/9yK/2172G34lgwlD/4v7GqaZkM7En6oyMSel&#10;MthZNXWd7t55hz8wWbu27cvXu1Tb7Xf2SC5GL2Z7/Cyn+fZ8f1dgz1idvruQtK314M7Uzo7llMqs&#10;mjNTuCpxYsVpOsNq8iP5OH/OYbXyQQwsXdelenN7TSM7y2RFekSD6wxjYJ2wVzBi/HA+pXcZrkC7&#10;NntV75Tt0j2ijN0T5kXOYlX/hoyKWo12kHvUMmOd9BmsETragTtxspiTipgp0i+tKHWFDBfbQOmi&#10;H472YWJ8kw49GZT6/flpnaHNNk7DNjl3K+P8OEO0F0LAP9R3k36vPsyPh6vcVh0PH89kNfPAC4zV&#10;8P4+7aX2XYfRc5UMe/WGTJledcaoK19TV2F5ys/SAcuCt7Jr5yPYqMfYJSwIDS9GM0DJl/Z+4XbB&#10;85idVuyV9hfmMeKzMhyQ9S/Vktezes9dtdwtqXZmynJb2nZxeyP/7PktsieyYTd/l/Nq9V9vYyaO&#10;2L22lLX1SJQYWD05+CNyWJgdMWvh7KbEe/qxOKxFHK5dDktOu+j9jMd9y6ewObJ232bl7nBYAxeW&#10;iHe2bfMbOh/wG+5X7/s/w/G1vJs+/z/2zMcS0hBYF06vOsaKNZRJ4UTmWo1fs9Rue8FeoS22bylr&#10;nO06d+NAsTzt/6M9+aUYVbbnb5gsZqPu2JwoO7Bg1R69axZ/YuXt3y3Y81O6ZnXvIuzjZLmes3ca&#10;mp6O+aIYWHxT8WnpnsMq52U9FzbGwMKGWrY2PZOF47YskzXXAw2uR7rP/sF/kPQue6Xl249qXuhB&#10;7fhEadZ6KhNwXp8XA0usnb03UFs7YbKYk/Ky9W2GE4aL9Kd4K5aflP1hYmDJU/QmBpbydzjFL/HL&#10;dFw9xFg9pWfOWL3DZPn5PdxQ5oFXOCx+OsRxqfipCKcftmeMY1WfJo0xsOxMY2IzGC6PgWWPQIDu&#10;lkcmmMvUnc/zSlkGyifUlTw96LXmloc6j9m/suEJX9X1o8TA0kdrer3jlMrT2q5JfpWJGKhWD+vc&#10;0896cszX3DYbaadtidqeee/ePT9E/lnnxz6Zl73DguXKrsdM1BetD6senTHKVozyZbS+9i5CrInv&#10;6U+wY95mhzmMvSqcESiey1xVsuxuTKtNeVsANmNvncVmSrJLu7GiAvnQ/tN+eTYGVmYMpOwc2nhu&#10;5zWdL8So2uetnrl2fsbAeuB3kYlTM9l278TA0iN/i0FW95a2u9FNfElPeKUFA8X0Vprbuhjr6lJd&#10;0Z0C50/smdcl663sJXA/aARW9N5Ada2TWdIJlm5iWpnMEEuL5FmP1Ft4LmcPmxhYSQZqwmHh9mPk&#10;s+7kV7YL9zVFfxQD65AKOKw2X/dNdsOlO6KTtKsskIAXRrHuWzOYe2riVeGvgwxnh2VRl34yMbCm&#10;XFVX9pTz+pQYWEY/zd/3p+e+hcmax8ASL9U4WTXNZdt3GkbvNyQbSGdjg8x8NSbXcW0XzkJPgoxr&#10;+CrslY7LCXtV7axP0cMYWMxh7fN3OoY3eL0vKa+gqnGdAxv1Bt8UMVlvc1hhDCyOdcXPoPgZEaVh&#10;v8fA0vmx/PC8TNhGjuCvT/NKWQbKJ+8ij4zm/X36Xj9dL5jtrY/Yp/YHes5YsKzNd3xVmuJclTAL&#10;cw5L/aCzK/Y+5/zUPme01s/15pivamcrv1eX9Z22veWM5nq4rn0/zH0b+Tznk6i/7tSVKZvxc8aH&#10;VUaZTbrw6rg9toevxcNSzS/q11as9OswDGNggRDJcCKNDNavng8K9ewyULvykf139GTYpd0YVaKT&#10;/PbG+w1Lv2Ts3+53HS0f/y6/05hcOwzXfNzaxmKXt/J7w7VPTvzccZG+Pv6MgZU4k9o++fL7Aueq&#10;VjHFEjGwAi6piWn1EAM1xMnyXdVoA3IiZirYb0fvKwwZsb5dkT2SX+55cdXE7w3U1QovMMBPdyyN&#10;UjIqSj6n9T2Dk7KTuvAwR+cx/LLe9gnMPc3SHPeqXvuQxO7i+bQcXxU+y2Jg/THGwJLm6Do/cFg7&#10;+b5Jhx778v8U/VoNKsPeYp6esFQkfq0sxZBiXY0NE65K7eSyJ5xXNgaWtn+Dx2F5mKMe9nhJx63r&#10;NM6UXMcdezXExiI9dE7cxtJiPZO0toXy2TZPh+9D1NFvwwTnREfb5ML6/mNgacO0l5+OiQavQv/n&#10;pnF1JGywp/Hlen+FvYreA4g71vCpEVincy4s4qqGsjS/QSe/r1D6rdZ1+iYX2OMxsHCN2PsH5Rpp&#10;3oX3ZKwouOEWz2VXtI4KTpeJ339Q70xWYH+oJ9PeMqtcaAuXnenBrzjFS1jprKU1h/8ap2vZMRZS&#10;47dBf1sv2zC35zn2Z93G3dhbbUt7r3pLud6531o/r30y9uBOP7INUV2ZsbFuS46bi+xRv8HFx4j9&#10;lZ8DP8tegch4VucdhutosOwtygIVxsACI5NhcFyGUFIqS3oGngW/YTx2+TUWFXKCeifyxqoMdp6y&#10;M7EeDItJDKnx/X1z1kZub93+NL/DbFeS8wo4rND+In9P/854mPaj+WSwM+rH0/EQj0+7vFNjeD5u&#10;N3mudF9nrikbnx4Dy1bSnzGwtqN9nUfj2o2BZT+6NgJrFgMrE2fK4litGSjmuRZsF0/ovKunmFlH&#10;BOo66U92/mxPvdNs7w7WNsu6Wu5ScWfBPmnS2BF1MbCGdw4yPzVJ9/J6dzDjs5jbMpkaV6tSdSUG&#10;lm1w6+NxJ55mORlWa5fJyuisMbB+PQ6wjrNJ24Dbs7hzrqrG95FSsiuYyesmybq1ynBZO+NvCCzd&#10;YjAbFXJSqt8+qh+fDFfFRRt+iv6QsSFkr9wei4G15GVguTqM4iLFsY1wuIpS+I8+e3SuiuJPHVcv&#10;xb1y/fZisQmHJZbXOFnztJ5PTerSQVTyqSzrJP6rsW2MgaVD0lgnbaEMpi8SA+vcHjl3K9eFnBjW&#10;/rJ3T6T5qXYMKLeSLrvHdj3z/sE6fvA8p7Wh2l/njTYu1SvsVcA64bkHJqkm3T+TcRnipAb5iYxq&#10;tnxOa1mbcPHUOrCBbXMZZ6z09ifNDcGOvDwm7MfePwht8+8ZhxW1K9KT8YOV1SUrI88yq3rtN1lE&#10;stSlT68I9PE5e2V9pPJjLKT2r73OmI2CtlF+z56c/XOdmfhZkf0RqxW9yy9mtdgPc59wG2M2LfJb&#10;1bnbF61vWU/kz8j+eRsnbdHBJPX+Yeu1DtDr7JWvd8xA4RnsdZ3Plj1cqe9UwSyE++QSA+uwc5c3&#10;OeWtevaKY2w5Z3Q4XvyjejRdYsLOuZ5BPrJ50ZZIz7Gx0nVQ7ZGTtTju1Zy14XobG8AE6Wmd6WzS&#10;xEaBArjWF639AVtEPseCdK2uS2W9rzs/Xx17PMb2mcG47RETF7JyF/sr9OG7MbDmJ0FtjKeHT4vO&#10;z5I+5a/X2ksElq4edo+ju1zjoU5Zp1QcK94z0/789D2AvruhfTXXlaq3L2v77RSHRXv4oV7Tg7tX&#10;7ARtTQQxh5nfWCpLn/JTun5ZPCyW9zTxXKxHS3FdpqfENcPcO9+mxyzVJodFtwG6ubGNdUt49TGw&#10;dFvT8lzYqxyz9/EErhJYsg33p3O6JZdVX0/023RGZlZWuo/LyhMbaYJVY3sqIRRsgyX/2Y2Htctq&#10;Rfoj9qrs/aptZK21xfeHukcsrdhlZOLYRtAJv8FQGXl60qzf9K5Ao7HkxFfk2/cD4iS4kVcZSMbf&#10;Q2ws04NzZaqL01SXa+714A0XxlOIPOJJqVe/IIcl3p7ZJjZjoOO7iYFVOy0zHtoxUPs9U3ZPZi/W&#10;FXoZbbFxNUn3Omncmn+OQivWSef9h+NSsc45S8VPYHT07dtAM1udQF0Pc1gxk1XrdRnjWbANxoya&#10;4I8wR9iQTMhndL4u84rNOqtA8xN+KP43D+u1oG9QusxhYd6zMbdMM48TszlznXfKYi82RrPy/N7+&#10;zLsIM7GxIv2Z/F3/5Nqy11/sN9Yf+wcj6nw8zGWidxraeSutqjaT6P5B93t7rJOtd5fK7tZ1TR6l&#10;9EGtLFly23ibqWkYmUlsI2aX+jSXvcewhDxUmiObvlvwOf/M33sYsWD6cxbppRRDFLXRl8a7etI+&#10;fMDmvbrO3rdYbrTOfcjxuc7Gqo7PjpV7o72wtlold626UuuD0BqzSYfO6vdub/zm7qdO87xeoB7T&#10;EJ2EXw8ErNPAIsVcVUFpTJtvc+uvEzJMVvzrinSMLdten/4qwmTWNnsr6KzD7p405w/1m8elmsXD&#10;yshEMbCY1aqUliyBILb0HpPnE9tvlI2ynR9hZsZZEqePk4dpfpWxzfFwptTrSbNaWCOiGFjyp8Pj&#10;2F49lHY1OGCtZ7d6JWj7+Fszmg/+ig+llwzUIR7JpFitqF7OZ0PZNklbRKeGwVGZGxwNIij5WS+U&#10;SVfhFJzYqPpeQo57FTFZ0tUlFhWnOY7VPN0wWcU2e8/Ckslq6jpOrAr7IGfVOi9qu3DS/z2k9aJR&#10;m+2Br9zPtiwSM1mr8fAMG6VXDvF9OdYvsk3HfHoMM0dmaeMCyhUtOyS/uj80HT1jyTBWGZtpZtOx&#10;bDNY4Ux1ko0YsV5enhhjsShqcjyRitvcu8sffZb8KzbXBW2bw5r5oXBwtlTqHBXHwPKZoSytmNNS&#10;fNa8LPM1u9zQnbJuc7UK2qK2RMxU67de27nOXb/t+ifXlmt9irmA28t6MIrKXmeD3Yv9SXVhC+rr&#10;6QOsk650D+jRVr+gR+fM6s/jya1PLi8yOMz79Glmf+4xLGseasUZ3eCesKgsfBjF3tqMyXWHM7Kr&#10;Lc3Z7cqn/JDxFcnstndbnlmnh/rolh9GezC25ZfOx01L2bvK8bPvS398WuornZrJnl9jH9e7G7sv&#10;O3pJTqkCZsr4LLp3K6tfPQOKYlT1+b7LyMr7Ssvyvvb63nsmc0f/WVmxX+qzcwmJl1rYKGWmZGz3&#10;TFYQJ0vjXrG83pYZz8Vpk9G6epkSAwtrYlkrB+6J+KxyE1LW63KG1XFVtCks9yw9e4Wbk1ZnxGeV&#10;fIuB9a2PgeVD61BaNlmSPmOyIlar5ttjFfsPjvAKjoV/6Dc+nKbsUYZZLRZkPRGTNSmbqVdVZ8oe&#10;p6ryCEGf89uPU0X/mltZyUCb64E50lU9M/Ur5Yysk2io9pSysh/pWK3oXYQcP6uPaaUzRBdvy22e&#10;sWAu76eTdsb/VWNg2XwtI1U933JY0nY9IZYvmfG5v+DzHZZqj426MsbefY9huV74qjEaolzvbzJW&#10;ET8VPV25xFtFjJjPZs1kGk2yR/553K42BladRJ/hiWTcPsElfWE9em0+1UbyP3o0YnyifC5lS6Je&#10;v21+1Rzls/5cfKs9nW3ruKWRHl3erS01ve8H1rO2ObIz47ec/+f25NqVsX/d3pCrUm+7z7muoS9w&#10;eCXPimTlusY0XWO1PqkuveGCf3S/pCD6LcZH13fiUKD6AS7mDbZlqbPjrXomy7x3nVk74a2m71hs&#10;fYt692OT1T7Cqpq3f1f+2bFk7Z2zdcam3R9vvT+jeGTT/FPbFn5Otgssnjz7/eMPuX4L74/fXmFX&#10;ifTP73c90MfM0lXDf2XiN/nCFmT4JuaVMuxSRueuTL1ri2xecF4DU5Zru9upd8c6bnWEl3cCWpo5&#10;KU1Tvixg9R2CVXKWX2NdGW810Q+eUWcVfTp+PIvyZXLBVelSyudWZ/LlNqg7R7K5YsVwOfnl/FeN&#10;gSUHWMc9drm9kp0NHY/WtP5B2oZTdktzTKsMt1Xly2/+R/aK2agMY6Umzz5oDD6czsizDJVle0Lb&#10;vEbprB3WRs5ltS5onvIywuNUnThQJQKroagODcxbiRcmjJV6x/OlewszFfBWzHM1Ma24LKUDeR1K&#10;A59lvrMhJmdD3xF7peNMbS7XSB8Dq/ZvxEP9uPl0wRT/fEAMrIDtGtgrm9QyXNUdGZ+LbDL12Qnc&#10;mU/EEZNVmJT+5+qfxUl9Z/Xq8vWUzXIt14EsaenBCS+TY39Um+q0ZTadblkqbWO6bFRXZPMYn2tW&#10;F7elpvf9cMcnaz+09mTqmsvk2rW2B3PBed9F/o9tmPbFUY/EwAKHpXtWq7c8U4UlP0Y+dq0+Z+I8&#10;Jc3jmIMeld/lZd6wIdTZM1n8bHzFW0Wc0VdgfDYZqA/1+WjbnK276v+Tttd4Z3rGVyKyde8EpJhx&#10;ZdmTiWP3uthpl4YJOu5xjuvXzmg4ftPP06uP8UAfM0vWjPI+OOyu3+KVeD98NR3wVsyFDfb7Lixo&#10;V8OURW2POK9CYMngFu95TCt1ZPvOQeRQvskrezXJb+JeBe8oZJ1dDKxE/KmQw1pxVf3ZEcv3sbTO&#10;eC6s45h5hhhYK5bKN9c6gv2RhqVXZVt5PEnQS0G3bfTNzFTET2kZL2X/oP9A23n+rozKM0WSsO35&#10;GFjC41R+BwYRgdVwWIeLNQZW4Zv6GFjiwUmsK+anpNX9Ow2Zt+rfY8h1cdmGyZLRN4vJxTGwtHfl&#10;9Krjm5Cv+2/V//XSYjMe9doDX5mo2lhR+sfyTOlKGqMRHtZxvpG+U3a3LpancWv+Of76GezV/CmQ&#10;PXWJGKin4nDRXCfXgc9j/tS32ob5rWWywF/Y1hpD7CmeqNcD097T75fIXft7O2UTHurUW/Wn2qVX&#10;H+pCL+oz/zAG1u77+J5iqaptPrZmnI56BjNqaUsv722M9WRiXWETcW7DvZhQa/1sQ8Q0tX6obd/l&#10;rSL5OD9jP9uzK+9zjq+eMmzr6P0B0xanw8a2PPz2Z7kPcViTGFin3NMdnuhh3ue9GFiVnOL3La7S&#10;S14Mg1W3PDZwf7B0gm/aHW8TX43vl8R9xDIeFpaHx30+jYElkMrPGFhfiDLTOMXS+ZMYWLgjGzks&#10;5pWwe02xWrtcVSTPu/2ndGb01DvTPqKurNd0enDEwGI2ipkscaf2fuWwhphWE4aL2SvRoFcrbr/K&#10;dxMDC0906ubYftOHK93Xyqtp20jZgZ7pHOpCLeP3xAbbqxwk9XG+YQRWjqVSU+ot1M20kl8NgXWo&#10;Lh9KZ5isiIfKMFxh2cgeMpPZrkHPGzGwmthDagh4kDYGllwzI99k51mFw4piWpm2ntiSuWfGajUx&#10;trgsv6+w5kfvMdTfV3sMLD+9EqbpGOzfEYclXiIWQ4/Kb8TAcr+1MafQ4/5evzZOVvz+Sh3PROH1&#10;cazeiLc1tc38I5MTJpE7TNNjZfvf8Ntk17wrMOC5LtnAbV/5Ab91b36jrpPxyBNhkr7NGaGh9/UY&#10;o3TbnkhPb2eJSzWzX6/NF9plPterMoqBtfs+vvidej7DZFktWEVL9yIdya/1ZGJd2QnsqQ2xnrUN&#10;Gf0sEzNlXFdN7/JWMcs2b0uu39mezHggeRxSwv+6thYLd3mrO2V367ohj18c6DWKBVCZDnuKa9OB&#10;rEE+NTyVDt/d9kJdl21+LwaW8QX0bsEMh/UB/XLZVx9j2w6jpHunS+M26vfP6qNpDCx99vszBtbH&#10;kFarWnTq7GNg0Z4Z92h2KEBcElYZyp/IfGmGa5cvo/ZO26730ViL2hhYsxhVJzGtpEOcw2ImK+Sz&#10;mOdyPst+JCaztKyJ+lDA10Rmb6+nyyP37rzIT6x0a2KnV7n0sZr3MbDwXLp9/B/FvXI7RD4jE8tb&#10;lah4+tH8DPc04aG4LOsf0ouybNipTrbzaJEc0Onz+a2YR+V0dmRqYIjWMsTAGlgqjoEl8mJ5Yako&#10;HbFRLq91yQw0YbVYZyNj8n1srMiGmo8m6rDS3+LJyJBL6svyVtU28Bew2ViMOzGwMNJqL8wYK2ea&#10;2jhZ9DaQTT7rjXhbVSddR8U/Ptc/xTdt6NEJe8Jb8RtPKgNla/CGfuanRpaKnkRZhI61vFGrHmvJ&#10;rhS9XjAp0HyK9Gt81nMc0307ez+c2KbX5tPMl69eYQwsLIAjc7TPWGmf6pwQ6Yzza9ldvslZIbsG&#10;tmzIvFswZpq4vVF67tvWD3f8ltFfZUbf2oqmvTZj3Na27Y6TWf9S3+HwSu8Mda4r5OA2e3Wn7Acy&#10;X/YbSZ8hszGwOE7WImaWblmGGFhRXCHx/QnD8nB8rjWvtIiBdYd1snfY7b2LcOGf2J7KLukF2enh&#10;9+5F/s/IFIj3sp15diywZz7edu3h8cllM/Gwdus6kac2Gimm7z2UNsqz358xsD6ZwMKdiC5jiGss&#10;97a2ati9BlFOE96qZ6DqRFyONIjJmjBctt/JcE8fIsNtHLizujurrWu5M707tm1BwE+Jz8t7CS3d&#10;U1Qu0zNWXNbjZym3xbG0Sr27MbDW8ar0ym25rbpFbjksW5t2dQ4xsHQ7g02Nfcvkb9scf1pF3eGS&#10;MbfFemY6RUNXpYodlS1iS6kUM1koZx/oHGQa+UCGWaomHehnmYk9+ltNDdSWf1/bIv4RHDnEwELH&#10;1PhWxFU1MbCYtxI94oeWyWI2Ss/aF/GwWpmq8zjHIVZrXi+XhSX6W2u00YYezoP0r2jjO2nd6Vhd&#10;nN6r1xgH1aNbZjG2j4HlzJT7Jx4b7hMf7Tuxsbgsxow6VK+sO+kV23Wuf4yBJV6K2CWejC7xTdp7&#10;J2wXx5nq0zoK2rKP2RPVS5Nv016Wd46mXiO4Uuy9WnTtUL4/UJGx9zR/9IbO3RhV3Ordslfk7f7/&#10;+AW++hNjRX2r112edcqxNloL5kCqBXu6fF2thZHOuf3eLrsqtupt+aZz/XbFBu3lsnt+vue3PT+P&#10;7NhsbOy1ZXeczPg16js1SMbPQeDrqqqr1SUOS0vdYKO2y2bsnMnIHZfPfrLRyMTAYpmF/LF90PVC&#10;vjltv1Wk+EHnvIzt+0GjfAzvM9bF70zctEFsdu5M0+a3Y6DJOIF/uncyTmMtBfUufDKwA409whYV&#10;Xgnre2WXtKcsMm+KabrBSVldGd8yl9TJz/i+wf/URpYvbY/6uusj77tmPGfsz8h07BX3ixBY31EM&#10;LBlAzjFx+pNPoG7Gufd7B/3ptf5KRk4o7B4Hu5Iz3spXnp5j8tU+mz/T48+/yxM97Nvf5rmaGFh8&#10;aMK/4WDbuI38FkLMOTpmWpaK8z0dxMOSbsHvMyx+lqc5Tha9r7DI17hyOu8d83AQA6veNuiipD2+&#10;ZKb494DW1Zi9rYt4ru51Tn9LWGr0sUcxsHREYlOj3xFXxfkmmJZvdaIyvRRsN2XbqnKKgfzgM2Gm&#10;WFLLssxFPiuqnm1DXXNrlcCyFoFg2olVpLVPYhs5d1MbKde2PU3t4l4N7x+U67tjqSIZjp+VeReh&#10;nyv37zfkslq72dDH58LpPvERHxUDS+c8OR0rzBfSOjrVtztpL2uny3qQXmJgoe909D82HqJx8nz+&#10;vfcV0rh1SObwTOb9fQ9wTxHfNM+3X60zn0UzVfiuwBftBC9mMbB0ZGLC3uCJUKrnj4zb2tDD9c51&#10;7tu225bn5OUyvchkybxx/A6/LpvwBn3rJXjCXp2VvcfdqG0Te2o+NhJMV41plonT8za28muZiAuL&#10;+ax1W3L2r/W0nlzLt74d2w4NkZ61r3hcxXoC/dhx0+pWW6fP1bFT/JrvGbQRCzsxeoe0/qHNb9g3&#10;xQjWXJL04QkndYdLCss+ENvoks0PxOSavk8QHI1uY6VHOL0rjz49Z5eYV1rox3OHalto5yV/nsWc&#10;wpIw9UkmP2rXab6e2KK9H873bVxHehdtnvFYad9TDCw13c4FOF1Otb7jkyy0q4+BZXsfkLxMWrXM&#10;kd8BYb9ju2tmlybcVoalGmsM6s3oj2QGxqqN4dXzZXVPV45qGr4Mv9GxEwPxZ41RNcS3kkGE26bm&#10;O3x3YRQPa5pf3+Cp8+oQA8s2GXYQh1lLtxQ2g9k+AfkDS0XnTTP5Uz1ctk3z/qSJgRXzVrrbsYHH&#10;aW3eJD+S93w5vNO0zKdQ4d+pOFYqbh+U1Q+XvcNbhfG2gnpD+9EqxD/CD1XF2jv8y6SsNR2ajy+K&#10;e1VjYDWsk8wfxZJ5DKxjJpq8HxCEVGGyUumgrjP9HgNL2oKzah1kL7FX2kc4t7K6OH2t3mozxnkY&#10;A+uF8TAwVveYKdivI/lZhsuZDh2/0r+vMFb0bGRbPz9LoecnrMc50Cv217WtXYNDO/GMhWJg+YOQ&#10;NEMEXw+xqOCkF2NdBfVu2/+SnbL4pn3Y2iBXOjgs7MtsVMOfenVb2y1NMjrbgAphGbou7K+up5bl&#10;upp6TaddUdUerf1cT+7dgpENa/2RH2L7q072SdT2jB8yZSM9mX7JxDhz/bX3x37JtZf9M++X0B5s&#10;uzAmp/yU7UcvMVk60t5gsjLsVeECWht0g43rTBc041V13vZp6Gca09ZlP0SxkyKdu/IZ28Y4SoWr&#10;SjF3b46HjnWa8lDJNkbvB4zyCz9FTNytvs7YeUFmar/cQx1PmPD7DDsJ4vQqctNHnxn5nhm8kkw3&#10;X83Ca/bA530MLN4DM5eUYaD8nkLmHNzl2U6qZ7LafPz1XAbamAtLyEf2494zZVttRSQv+dKecn/B&#10;bFTPSenwKVGuThmrRjJ6/2DPZBVaUNZBxMDyVaBuakvTmZmK0lk+C2sNTr520kV/HwNrh73K8Fkt&#10;q4XBeXzsWV9Nlz9IVsRVRfyUbUhU9VO8lf+KjXRaNTCa/jGkOzvlgE7om8diYEG/8Ts1De7DwuDU&#10;WFfCZInjcWpe0prD+VrWZCzNMr28XqOdzv69hLCntWrgsCZ1+SmkDhOcK11hoFBWe0suymV6ZK/u&#10;1FvLHpXLjK98h/FWOoZuxUTDaK8ePmf67jFTGGO1H++l+dJRnTjLz7BRHK8qI78rc6q/rqwtL0Zz&#10;1/a7FFnnRH9gD94QVB6BqA/VgxmGCL7Oy2d0ZmQ+q95iW89YPeYHudJ9odM0RrWP6ZKDzQD+at6w&#10;NJXSuc40ULotuyfDdWViUUV1tTaXKzdsS1RvrH/dLveMzRdTf+7LcFvWfRT3xVrPO+9nXPut7Ysy&#10;PuWMCTGwjGPSsRcxTV8h33r8lL0K7NRjGbmmcPkhBhaIngzz8oEyZhU4lAxz9IG2rX2liIbckyCG&#10;UUlHft6V3+2vt/Xv2sPyUfypE52FToralWnvhXo/bIw5r2fjB4ur7JaPq7WcQ8kF/DVPhWbs1de1&#10;Nu9Db1chsI5p1GJg+d1Bz1W1jNI5S8V/TXBbRjNl+KynZAbGilmtgduqOxS5lmc2yOKDMazzvNNV&#10;IVdlMn0cK49vNfBZpFPXO6K3cD/I7zTEnamdHXe3FmKob9+bNN2E4BwKq9WbaY6TFcTAkgVdVvlr&#10;XFVU1h59of2k35594XSzck+6qyifiMlimUaeywbpqGytNU5tsV0y/eL4VJ36CMMiDFTVacezeI7q&#10;XBXHvRJvlvwgTSxVyGqRniZOVqM/eKdhpL/45LDQbPbTQx8mOMOSfnyVw9IxZ3Vx+lq9brPe2tYY&#10;WNoK6rtoPKyYKeihq+aRcfXU+DzTQxczP/em5xthPCziobZZqjP9mG3wrKZOfCX9aF2mPxXza9re&#10;Iwpj4TXo0YXoTTFEOnIwwafkL3JJg35cvx9fr9vfM1aw5AF7sKDpN3xL37bcWdurjPlhyN9loHJx&#10;kdiqXTsjm6vOqC2cn7OTbeN6Mzb3ni/XSOmR1p49++N+3LVtPQZydUX+medP2q5Zst4hBtYwet/g&#10;p+7o3GCvAv5LXYOr9fjIQyV+9vsmd3OBQzlGwQdyYRvxmDJt2eWqduUzNrDMg/off6ck25ZpV4Yv&#10;y7R3t96Mbbi0nh63sn1uY2Dp1PVFmSZMLjhf4/SXPXFLerJtVxMDy3Z2zE+FLFWesRr4qV3e6m35&#10;JgZWz3bBJzEjhvtZjBNcNW3sqiYeFhNYxGehFJXltOlkmZKWXyx6WYxV7AEwJ8x4qP7cZpeZekoe&#10;ZDfOyBB/bYiBpW6XT3msnE+L5LysYxY9t+WHFVrMfhFq1wMUab4mww+qxGeQnzBZ59pIz0SQ9Uf1&#10;9vmI6NQyUyLj7xDcTwvHRLGEzEF6Io7fIXsMLK3F9EvHdjxUzWnZq56TUs8672N6su8WbFgt0+Pv&#10;pJvH4fpLxcDCGBv4pl1myuXRU3OdH5tfr+i2Xhq3/ITZJ45j9H54PCxMeXXi69IvxrQaGLEygYZ+&#10;+LXEwOJHHcr3qctXHJbOBhlm6mEZrZdj2z2sv217z1uxfyCZl1/4VsYNYmAx+4N3J52zVDErVLVh&#10;LDq3FaW1RfBwQr7lsOY6M7G32vZm7By9dGZz6595G2M7WT7yT83P9MU9e/banulHloljhwX9i9Nk&#10;jBndM9TWXeGbXue2bITfsK1QZr48LmJgfVqcoI+PgWUT4nlsqQyDsxvTalc+YwPLPKUf1DNiSHF6&#10;157BNopLBVotxwPuxsB6qt5Ee0/HUuaaamNgySEAdg7H7X6JLeUc0FfksLCfx9kEp7/oiVv6ZK22&#10;JYiBxYzSwCvRHtv326ds1IRpqvK4Y2r04Bc2U9ZJJJ/isPZsntRrdmLltRMPSdf3AwpjpU3pvqPY&#10;WCovg0t5rlgPaoFM5bYoFvNjMbCe4rA63qo8KH4wBpbugmwg7aSllMg7j6FljcPSpH2Qrx/msJo0&#10;yTRcFalpmCnWzzKJekNui+3s7WljYGk7t3gZPx8NGS79gzIdB4F1JGsMrFKXvGfQ68W57zIGVhDf&#10;Sp9hznguqks8UOJkBe9APLXhrxMDC+M+GA8rDmss61fKcsw8yAPO7a9jYBy31i49Qaf3mHy9GFj0&#10;vOgjOSxcy5hYm3hbyLEYWNr7mHTzLBXGW14+0h/psXx9LyGnF3rS8sn29rwVc2Qzv53JLxg06adJ&#10;DKzjHLZSLSqjVwT6dYfVmpdlPebnQX8rw/XO061t63rbVqzld9vesmw6bic+jOpl+XlZ9luGm7tn&#10;zxv9HvVjbe/1GFgBx4ReuMNSfVpZGz/Y561jYGXeUfihnNRHMlkX68qwPy+xUVgZfXK3dGiPr6Sd&#10;fMQZ7bbrhFcqDFf07r8MxxTZc2Jnrt7zfgedcXFs4IHbks/qYmDBGz9jYH0N4kyvrzEGFv2+oZ4r&#10;nfBHV2JR+e6JfyfRx7diGds/NxxWhv/KyAT2Z+J/lVhaYl9tC71DkGNUBexV4aeE2wreXcj5Ki99&#10;173rUI7I6p1gjYGlB+lgnWzTpvMkp52E0q2GnVg9neZYWp6W8/FPiYHVsldHUw8f2TMH/0fDT+mf&#10;+TNhqaACQoO8lb0jE5Xluob0wIstYmDBzpMYQ84rtTLaZqtL/qOciPwKT/PFqp6Zcvk+1tXw/kEr&#10;279/cKIZkjKwTziv4d2FJh/p99NJfSSM3/T5U2J+Yvx0+kNiYKGv4cnKItkYGmJaGZN4If5UP2bs&#10;Yqtj5oLO8sTgYtnadr80dcTiqePAIvG7/z6SgRrqat9FyHaexsxa2Mxl53pan9CTn3diYOmY1GFS&#10;+awTjglzbifvs/Ak0lPEW5kena84/Qqf5Tb3EcTy/FrrH/WA9BOgZozjDMvDkmOpc5ZqX7/2lHm4&#10;WujetnFGlrPMKI+emsvEbBfbENnD3otsiOqFzr4t7ejqe8d9Mrcn8vP+exLP2gsLI3+2+df9FnBq&#10;R8UlBhYu5q8eA+teHC7Z+/pEgxhYeeYlwZ6s40NJf6qfT+vFxDpyWJmyPLVN5KE5YcN1GYVj+hhY&#10;tV5Ml7DBmKaNmFkX7J/ag93ylh869qpwWHf0lF4exoMtrsivb+Ujm+ftauOOtTKVHZvYnLkWjI3a&#10;89tuXfoI3lpt6aPCnzGwlJ35POLM3z+ok5fEU5bFw7hd7N2MmcJ9aMBDDVwVv4twg5OK9NhaGnFS&#10;Axc20VPtX9gTMWKLNkI/VmTcv2NFcN6KWKqGqyKZTJwsjo3l8sp5dXVhRHEMLI0tVTa1/W/myjad&#10;fwAyTTM/9RSTxXpgp7yF8Nu3f5JzSttG+XMq3QzWc6+j3fZ8A4NEdgK48czIzMsWnfUEV3vUzm6R&#10;btmrFAPlBaWs2mkfTlN2RifLzHWWGDqsGU7CD1U1PbI2Kr7HZIn81DPLGFgx9+Q2VDJLa5GuNt6q&#10;LUvyLNPIJ3QSn+X6nav05+04w5K+ezUG1rP6i81ieI2Bhb4exkMzBnSUUnyrJ/gs9V6C+2Pma8Z/&#10;ZfXENtPVSM9LbSrhpx94RroZ90r1aE9uvNPQJ76obGTDpm0Nw8VlE3qadx0WDuVKDCz1DibvhsOa&#10;5e9yTFUzaxvrinioyLYFA6VtGRgujINpG6/4LbLBFkO9ZdOrI8Py2BKKOQ0a0mX39Ver2nqRX0e/&#10;a672zOR7m1v7uS2sh22I7InKRvaMfuvbYmNg4ee5PZGfW6ap7/GREYts8HOrM3/e8X/UL5R/VF1i&#10;YPFe7rtlrOzZbGS/3HH5HIV7+yUPIuvIwPXc5VAWOo9tjq5f8s1pmJ5iZMoU38lH+YisRPrvsDbH&#10;4l9YG0vXenHYj0XI/D+Rj3x+ar/onMWoEv3e11yXnrKZPznd6yk+ZGbqlJ+qfTR9z2Cvp/Qp9i3D&#10;eOO4Vzw2Rj9jzAT5Gp0qGvOUzz5xe/CIZj32ZmV53Nqjnp1r6nuLgVVPmr7yexLjs7Dj2iwnZTVd&#10;3z9oBJYsHs7C4O4swUNFjFKGXdp9n2CGvcIdpe3Cevv5viAjYyt50xbS3/gH+wTcxWu6e89gEwOr&#10;j3vl8sxe9ayWKO7jajGH1TJZuF/DPDl7h6CfZ1kTbTawcyuaz2vOXM+M1bLHv826EK0XlG97ZoqB&#10;JV0p5214rt6ndbOj+b7pPpM5ObcrelyduK6o1irk0QwSmj8wTS4PGf4M8hM+C3WR/kV6qGTOfOG8&#10;trSl6n8+BtbRfopzRG2pMbD0VFWvni7u1cBbTWRqKWlR1RPFvWKZIa0aWj2DTpOBbUc0dxH3qBx6&#10;eoUTfZxtfxfpYrNdTnLAbiMk8/7BTAys63xWO37sesDo5XFF6afiZzXtcoAnOr068jfYK/6FvI6T&#10;NMNFa5h4gMqyniidkV/zVpg3VvG/oKeQJjBcpmpniPgBPOf/+GnMD/AGp1v/7Pgh6VtdNk9jYGF8&#10;r7iqKhNxTJm4VHFd1TO5uFFsD5dlD8/blbEzJ7Ouq21vpo1s867+dVm/NnuPRf3Scl6Rn+ft4rp4&#10;5GfiYdmkT6uqTC0YpTfiTH3VsmA6eGbAbeYWgwMH6RJhzvp6adA61+x8OfZWhvG56tsoRlUUr+o0&#10;htTFuFQ8Ni7GycLNFe+LPnC8DTZvjIepP7H0ttcI62yuI+LyiDiTO2qOgYWzFX4j3udyST9i7dgD&#10;4wyL05X/CmJg6e40Yq/s4IB36REntacnx20N7BUdZPj+f26P7cz9LEKvUGhj+bl+Kzv4xPaqNQYW&#10;x7fqY2DpFWR81izN8r2eGXtV5aUfERXL7nrkhNqu2TUzpSfadmKFK51zkOb8KA2OLytvGx1sqfVu&#10;6HgLjRNY9DtDOxcsD4ilnHccpY+skr9OM6tlaZmvCyelGji+VcM9qen2UUl8WD6MdUXyjc4gn2W4&#10;2oVt0NbrZAIr5LDuxCQyN0j34JS3MFPSw1N+imJghTJUtnmnIcfPYpkgzbG0uC5KN+89PK4l4hFw&#10;eiUPIqVdOOn/HtLVZpxPywG79YuN2AQPtWKm1Bv39WDU3tezO4aJccAkcifOFD9vCVknuzbP6mpY&#10;p4R8ihHreSsdHfvtRRs5BhYMrJzRk2xRhnv6ajLwxvh9xc6kb6UvJzGw8HoZzFfEWEXp6P2Du+8l&#10;jOtSz6g98TsBqwzrGemw83Zl3jmYk5nbc6+N2l/WL7v612WdaGNvn42BlvPqS412juOB9hzT/p33&#10;uw9KW085LtX99/3Bw58W62rCYQl7VXkBXZDx+HvNNP2UeYhBe5N3O4kJxdwQx4HqYi2BCeoYpSk/&#10;lRkzbE8jj3V/YKxGnbaMpeUzOs9lQpsT18j9GGFlEmVfNQAAlQJJREFU2R77RZ/9/ipP6ewMxckm&#10;6bBP/FXdD1w77lngW07rYjPGwKL9rd1HYNcTxIriPXYkg3s92z2xnnoMca7f9tjb7yLs9dfVe25P&#10;oo2DT0Rnuf/Vs7B5DCxxtseu4jhWTTqIgcU6WQ+xXb9onCzQQjYv6aFcu4FumdkEG7XLUg3M1xmT&#10;5SdlunYfa7oQWPITwsPwyl75pvsQUiarPNqmdEamL1vZLj/mcz7lsEEqk6+ImZpzTy2ftWC1UAt9&#10;NvgsLbWwYdCvA4MJrLNYV0f7bzAvHgNLbJjHwMqwV/37B11bH6+Ka9GeSzJWvW1etuXFMBLsafBH&#10;xcDSOUXrfYLzkovGnvpixldGxvoXYwmjHZ6sOffSb+iMbLtbFyI74Kk47kk3eKtBHhq2+am5ngfs&#10;OW2L3T5utPepGFivxJZy/kt68y+XltXeFzrtV4xqG9NlhNsoP+ewsKjOZFgPy9T8DNOEK+2aDS0r&#10;FNk5z88wXy13Nrfzjg3c9jhW167/d9u7q/96f0V9bW23oVZiYFX2qq5c2BPKvPoDxMbSbfnxDMw+&#10;GgPrDq/0lTmsO7bdir3FMZsqU3OVq9ri3TIxqlqZdewtltetvMziScZtXpYYq5SeXfnr/J1xZxTb&#10;C8tYdjzgN7m4pji977daLxhJefb7xx9y/RZapPJBP/Ap0qeczc3YK9yntEyW7HNKDCzcxdAOPM1h&#10;xfxUvQvLsE45DuuU+bI7iMpSGZc05Ed1tfKrumQngPGMWUXT/H7A+hbC/j2DTWws6RYvS3pcp/yV&#10;9Tf5WtYjmpXf1FcCVG2bsVE7zBS2wnnGqiW52rJcL55ITWNg6RpvN1m64g9pHNKdy/hZHQbAXI89&#10;E6inrb6/CGNXlR1Ix155wf6/JG+1qETEbYX1sl7WucqXTaBWptf/G5wLn2c7b9UwTeJ+47Ci/Gpb&#10;lUSpyltpN070cFn9vaEzX8H7BxudU/3Ye3/3MbD0yZUMunkMLBlFT4+HN3TqhT7hs+7W1TwPzLBO&#10;GZlEPKnhvX42kd3hv07LynVzjIQ7+p+LgXWFRfJHMj/L6rXQvsNR1mfFiH1J1Otixvhwvi6JKmnL&#10;4yIdla35GaYJi/ZOvdXOlhXasz/DfLVs0dzOOzZw2/e5tj2/5fqCfbju39w4WeukOFD6zOYg8DFi&#10;ZZdZ2ecfL60Xql6n0l7Z2rzJBGU4nS8mgyfnKT5oyfLozgd7/md0ZvRkYlSdsFrT8fAUl5Sx/yvI&#10;PNXeQM+FMaYs8/ELhuPS7QgsO8/6eYb1oAf0mp2wVxzPS+/g5BatjYFF7FKaw7K9ccRk4dc2tks6&#10;Y52elmH+K2uD7+YiO1mP6peNpIL64nJNl0hYylhpV7T5UWys5p2DzHMRw9VwXm0+x8DKMFZ9nKwz&#10;ZmoW9wrrwj7bRfViH6sE1h9OYIG3qpwUBo+O1I7DyshEZTmfGASpRivTT4alYpkNlkprYfkoXa0p&#10;KbKQrW3SXEz9icp0tr3H18AzYsPNGFjSsR0zNcTMMpmeydLhgFPbEmPr9D2GLB+VJXt+sBhYfjlt&#10;xsB6Y5x8DZ109dWT/lvsVTrWFWaYpq4ywXX5G2zUmh2zNfiOzsZOioHlLmTuySZsnbZ7HgoT1V+Q&#10;k8Ii9kbb9cZfY2Dp9Gx8E54bMzG0w1WpTp3nsXd7Il1ta+1kmzld6x1b4TlzmdhmtmHerv13/GX0&#10;sJ0sH9mztpPbmGPf9uzc7ffIb5GduBZAC+JZtw61H4a36triO9vSXkMKIqYGdPAHM0ToAN3iWWd8&#10;bHoj5tGn2jnxz/Q9fZ0/hzhZPSsE3qf4/CyO1Sqe18UYWJ/T7+bPx2Ngdf4knut0nBsXWXiunzGw&#10;HjyfSlBdegFciYFV2aVrPJTvd9axpa7pt314E7sq4qS4LZfaxTwa794pbffgksOxq5SKmnBVzFL1&#10;aWayPM16hrLGXoHeQo8ra7kRAwuzZTmHusFq7fBctnnFtlhtphhYc07qKBLwU7v5HAOLfuMtFahd&#10;+KYPc1LNX0kyIxOVbZgs1rmp/yT2lhNYk3fPIQjD/dhD6jDlO7IxsKTnCye1TrfMFMtzPKx5urYR&#10;582zeo/Y88x2/SViYD3Q70+Nnwt65DRWr5HtslKK375RY+E9wCjZ/T7NJynuaZA3PRlmyp4OpRmr&#10;XdsGXqyJgTVjo/SK087pWKEyxY75Pxmryz6RseIxsNTnOsL1gSXF8ptzT1UeZ1XX2KhcWa6L7IS1&#10;k+9qz+yvKDWXie1Zt3f/HX9zv0UMVKS/tXltJ8vv81bst2f6PdOupr+kATWm5I/HW2FU07uQdINd&#10;93WO6squKXrvG+1RH+CSvgJf84PagN6Z9xHHvZLfo4F3qO8lbNKHf6byvd9W7N4ljkkjcNni/Qnj&#10;7ZLNa3/WfsEeadXGnzGw/JeSH3tuZdQVTrh8b9+ncaup94N6xeE7E9OK98nbcak+kr0646fk4vT2&#10;+r1GEJ9L7+9YhstKutyDi87gPYPMVYnjPR4Wp0NWK4ifRWWPuc44L7RLZ4B682Bz0T4nxadaPauF&#10;+a3ViZU6x2T5qZnq6WNg+UNkH2yHkD2J0oFbbg+Rjw7KpkVn5bagzZSWf1hWzY9iTqEoPgv2ikU5&#10;zXUNeiZMVlRW9ZzYIK1WDsJ+0iryb7AwezGw1AbpQOK5SuQsyoe1LW/FZfm9hBGHpRpM59m7Eas9&#10;GBzfZQwsPRU+Tt+lvUgfX7MYWO0YwCh6a2w8P9749/CXxzORHU3sKjwNoMkok6bpqU5MST1lInN5&#10;W3t2613I8xtY1twWZsWRF9Pn5PSKD0zA+v2Xiz/1Ytt7D4e+1SudF0PMXba2+TyQY6lysZl8bszp&#10;xGKe578ysahYJ/NZWLlXvNhcJscxcdlIT2RDzW+ZsnUfZd7rh7azB9wPa59k2u4207bLVslqf9sX&#10;3K5J248/Sz8eBP5ZrCs85/wRY2DJDriyTidMDa4zYnO+YnrFBJVFIm4Lpi3isL6XGGGndkZxrGQL&#10;o3dNXcymO3Gv2Lf7emzZ+CT+7v0YWLnryLkt6xc5c9S7Jzkq+RkD6/VfTV6PgWU78AzTVN8zeJGl&#10;GvimhZ4H5PlwZN1GY5pOfKJ3xGMMLFnTyzsHjcOK2KshNhaV1RtK/PSr8FysR5mvwnlh52Jnx347&#10;gc2cnSvF6S4u1ZLJmuvkM6x0XbMYWLqpwdYGD4UpHeWzTE1X3sp/Dg+dnE98QalY94FRLKomdpXa&#10;Yx8YjQ+nKTtktVgm0JPhvNjmkpb2egysw7Jff5fKOm7lXmysev597IMXsa6imFbqNS8r3V701HQb&#10;32otL56c6Wz0zJgs6wIfejgPUm2gzD42rbtXs2GdNoZC5fF0Qtbdo194DIzjofrqjGmajROjmYiH&#10;yrFRs3Ho/TXakNOpHZdmsurccpz9c+yqII5VmZL8rKpOUmViyjBTT8l0E+XShu33G9JEDL4SHsAz&#10;TJukMd3at7j+q6ZlvD1h264elUff/MLpwVcm4/kcwkXKruRrLdo711iqXGym6/ptSefxY2ld6s1y&#10;Tq/rYj7LfDjo3K23la/2tPrntrX2zMu2TBnLzNMxF9brZwub6/TUJxmGi3unrSXTX9VX1PYjk2Jg&#10;6dpa/krsUuGYmGn6/tKHm05iYK2YGkxeS36kzM+XWCfo11MVm+c5jQl0ZFjsHqOUPbGhTMGRDL93&#10;77uJEUZ919jvvureLehtPzanci6pfuN0+y7CHDc09WdQb9SPp/1L4+HeGFswUGozxuGx7S3jjdOR&#10;naE/E9fCPDaW3ICDZT6JgYU9J84COP36Wc8nElKJXwI2RFVevo91NYs7No2BFb8TkPauvIcfGCXb&#10;32b4rN2yQywtvneY1Lurv7k3ofuXpi2tH6RW9BFWFpxGOWOlbJTnR+n+/YM6/A89HD8r4rCY+Sqc&#10;HZ4E+Da946T6kyls6Gf7BM2v2/02PejPslddXcYADjGwdFMjnwVjpUKnMpW3auNqcb4wC9JNViUq&#10;tknL0ppX0gs2qggXnWPZSEbzI5ZqlwUjeX4L4ZzDuhcbq/rn2AfjbFtOTIzz6t5I2MSu0jNgWaOM&#10;/ZFemKVdZnhHYVBWe8t1TmROWa0SX98pBjmxaqJ1gM/ScfIB+bqjNBsyadjmNtvQb/sdB+PwEtLw&#10;PEZgnJ6NEy9Vy9oYXujcqbdcMUk7M22RBmMOOf6/4q3mv4rnpxz+K+5NbivDWEUyNGvpuLDGeFsG&#10;jmwis8dhoRZZY0p9qLZlr5Az5n8mnwWDYkYsb/Ncz8wPaC/mCujn9OAfk0n7rZH3gVxq4RhY2N0w&#10;QbNilKp8W7a2ImKIIgYn5qrYM5Gdc5nItri9c/tdvl5FM/9Edq5tY3uidMRAZWJLZfTv1pvp90y9&#10;Ybuwm6aVtI6c75i3OuPFLMKXtVqx8l2uqk6s4vvnmayICbJ6AzbngdhVAYt0Xu9nxeoKYmAhKj8I&#10;Mk9f6yOMIiuL+5Hn+zqvM+zfxk62+W764/vdWMjuLZb4TZMQWPqge/7bOuyZ+TcBF89u8qc8f3FJ&#10;/UWO7tvxKxPsS3HvabutKI6VP4WVDVPEMT2ab+xVrReslq0CsNy+79Sb0cNtx2901BKpveWh2ncR&#10;NvGwCjNVZfTkS9ypJ7ZdWcvXv1JZqRfvH+QYWHqaT2ucnk/Z1hxp/taN18Bn+baYNnPY/jZ6uOxa&#10;57QsdtQSA+toxT/JSaH886hKO1SSnub8mm7lmavSwqZnXhYDRmVkbfDf3KLiiL2y5+haqEkjRz8N&#10;nwX9g3zEUmUYK663kaeqGhmxAW8h/JQYWMQ3qSUl7tX63YKRfPx+Q9LP9UpXz7iwwDadX2wEHibj&#10;JEgeBiGt/vzQtJ9GSb2ZdG8zxrkSWG3cK+awIKMjezu2VB35+2Xn9fJv4E0nrrpt207bZU/7pZex&#10;ioRsFD/T4OcY/bMOHR33Ymk9xWc1TJnNCc/YduzqsHBol+hXwwchZ8z/TD5rZifbc9fmHf1RXTq3&#10;bPiN9ZSuqByTPlrDfIXlDvp1NhvzWSZKuwbo4W/WX/OjerksBtHKzrlMq39PT2sD7McsENUV6V/b&#10;lvPtvF8ysaUy+uM+XY+HqN8z9YaxwGhMYj0ttXzP8bD4mXDHiOmcifEln+PJrV/A67g8sqb41CBe&#10;p/SCycJ6lJY/ic20pSfBvGCy24lhRPK7+t+Wf9ZvG/37qT75XuzcGv88zsEAykqKB+/dyZRcxquY&#10;TT85rOc9MI+BZdRShj+KZF6IdRWxVH5fo7uzF+o91Sl7Fln3ix9aHqq+f5DjXvE7CgP2aniPoax3&#10;rTa5Xirb5XrsvqnEwNJNia2P5WajnDRhozzPp7Md3/hu6+GTsrgu2THK/CDr+D/ZqcFh9/GxZ3Ge&#10;hh3Ij9M4Yqsgwkq+6jwky0mkpMseoySgGh9Os6TmT/isQT5iqRb1ntY1sQ32iMdAYO2xNiKvSjPM&#10;CwTrKThRVByjSnVKB1pMK7Gwj4GV4bZ6Ge0VsnMaM8tkevbK7aka9C5GnWdn/DirRuv4ifFHpf3c&#10;SmzIpGGn2KwnxPI1j4G1x0BtjAd7wmDDQj0/ptH78zFWGa57bOAizledZ2yqS8eQMnmaburEdPj8&#10;Dld1sezAW13Uo+P8vGwbA+szuCpZvN6slx78+DzwAUyZXhF32mXrE/ScfmO/AJk76Z3YSVfqirgt&#10;bl1kf2xb9U9bdjd/7sOcbVwX99dev0S9fKdPuWymLZF8YmzIUQxiYPGINVLpO+awpu9S1KMGWZex&#10;u5Ant7m4UeuYRI/Gz5Jbct3Bd7GZdF8kpg/2YKs0cjp5xgfsEtXrvyVZt31iz169cbv29HTsVeGw&#10;ntL/eXqe6d9PsP/i9VXfiij3ph4DS5ZMO4uhe70pe6W3Q/1p18+cWx5wxk2nCTlOxB0ZbvvrL3ii&#10;WFR19+Hyvoe/wz0NZY232tP5QSyY7fXcNmk/egSzuvFTngYhFeQzh2UykCT5iYy/6xD3dxwDC3fW&#10;NQaWrpW2K8BZFTbiqXR0XjTRM3//YDkdO633KNvGwDpMlOW9nL2JHSsOC52ixXxAUprz52k7m6+E&#10;ghrQf2AWPpTOMFMNz0Vqwnyum+uN8gPbSot0jyiFL/I1qv+0LHmmxsCS7VmJabXmrWTGL3yWeHkV&#10;A6uR57Lzulh/G4eL3z9Yz6R5GOI8SPzwwezVMbgL/5Vhr9hOSeuWWdfdY8bnMeDpXOwzjj+1EYsK&#10;V0sYe2s9rpi32qg3HKvag4XhUkBFcuQrZK9oWmniZJWpyk8AMDOk3jn4GGPFXFUQt+uVugovI/Pz&#10;Z3BVb9fLiENZXrCAZGJRXfMJrpdrZX1x8zmqJ6RUM0Y75jHmX26kMzzXnXqj9wxmdMa2RX7Yzdet&#10;x+DPnG1cF/fOXGfUX1xXpt7dft/V2dqzbIvMvN+Ot1DTyCwavmcOax6fS91RtqvyUCkV9yrBT4V6&#10;LsbM6ngi/WWHTX+yxr2VphhGiIL0QfViin+gXSGHVTk4LC1RXRf76yn7fzQ9V8cPorn5OJ/FwMI9&#10;kdzz+z62T/88w3rWA31sLPW7cbvYjTesUz0OGN9R6DugF7gn3CHaDiurv7UHpbJld+pi28xj2kc6&#10;n8uN2tm7CE1GhrnHxhp4K+mSTk/zHkPXL78cdD24juy+bIiB5ec/w+8Hyxp0j8O6ql8YF9xfUwws&#10;GZBHfzTnZ85VReyVb8ZRVhRCwxmrxTwXsQa1Yr2VGD+qmT8TloplNB3J7OZbvYMNk/zehjYGlhbI&#10;cFVpGXeJXEttDCyxZMZDzfL79wO6jJ4TS8c6t0XpKJ/Lcl1Rva28n0v6YMQpksp8Boel85nZkEnD&#10;TrfZT53leNx/fW1H5bIGZ7gqjmmVi2/FY4w5r13mC1cQjef0mFy3y588gLM7jTNlT3VYpkxSPAGd&#10;6HmPh8J6+aH6PQYWDkh1umUeyibgIf8uM4WNwS1G6ZRv6tvCHFbPZFFbwLdO/LCZrxfNLT2mQWeq&#10;iJ3JcUm9hpH0wbh3hovl5/mtPMvM07n3IUZ6qj1cb8xzVT27/mn1c72jDajFL5qyDcHKQv7McE8J&#10;vqnRyWMjHieR36L+zYyBuW91g8azKI3YH4290llLWXi6XnQ7s8f4YPrTJdGmwlXaJpS0vMXQHdir&#10;cz0PxMA6a9dFjmbXV7fkOe7VJAaWL12yUp/13XZ/bY6Ha218sX/VG/nxfM3+Df1dDCwlPn7GwPpq&#10;NNk0BpZxTMZAlVMku+vBHdzFdw7a+pzhqoZ6h7Ir3gr3O5m6dmWqbbby2l2SDvHKW/UsVRO7KmCv&#10;PE7WWVncFbZxsnAKXNr7KTGwsO3W5yXyhCnBeWE1d+74eAI3xsCSwaY7HGz3KF2ZLPy1l5EZJyo7&#10;yYeKyi8Upaq5+aCy4bMdM4v13EhH/NdgzyoG1t774CZxiNQlYD1wCn58G4HFPNSMdUKs98JeMbfl&#10;2iR4YsNzWS0n+U2crDAOV9VTLFdLftgYWMbHOU/3Lpe3H69qHIe1X3DV7evE1Y0BWtPlvF902iUo&#10;43Y7Blb/TMPuGV/hnpi36tNWL0+IpzbcsvOzYmDB2bcYJfBNGEsD64Q/1Pwm1IwvHZ3MTI8/HNpl&#10;03S0R/oDmxt5Wyqhh77bfF0e9a+cb/otv9cwkj5R2adiNuXeh5hpS5WJea65TMY/sc+rD10GteDa&#10;o3E49EWGe8qwbxn727pGm8eRsPZ5GPcK/JGN8yNdPfHj8VZoKbVLN8a22OhydD0GFr3v72Fm59lY&#10;Ts+wWlc5mo/kiR7y2zmf9QAj9pE+ydTVsk66B3uL78PiutDf2WO/pZV56mcMrGeJqjvaOAbWMZU6&#10;Y+X3nuV5UNnj4J605u+mr3BVvifv66o7r9gel3nLTtEv9tkZgvizclUctaqPdSXrlzNWelNFLNUs&#10;1pXJFFbLorzj1pOYL/QU3pmAU+O64Z4zVs5kYdNcT6D686JdPT2Txfo9XWQQA+swdoiBhcEmg7Nn&#10;qSqTpUN3kPFBOys713lIcgwsVRl/UCV9FhzWQh0aEAhxflQvF1UZ2ONu0qSyAOH75na5GNU/sDBg&#10;QOq7/xBt6ux9fw0/ZWX7mFmuM+KzMjG2Ihmx1m3QtNuv14+5UE7udTDKJfUpHFYm7hXLwE6xWZ/1&#10;yddZDCy0et6nG/kYdLf0ROMQoxoj4bqdE3bMSAdcQeKrCcc0xJaaro68Us71PMVJzWNd0drcteVU&#10;/hq31cbAqpMN5pkZk7XJIi3jQN3ksGiCzL2XkNvYt/cWM2XzDPyjIzxqe2gz2YNR2PI7VTP/1bRp&#10;jW1+1RDlx3wQtaLMPz1nFMmw5WzDrvy8bNT2iPO6w2HF/oz6Yu7zd/qRbZj7Nn5f5HpsbLQds67c&#10;Gco+odBJlVT60TgsvX2W6wKf3RhYYFXw1Nef/dZtCuVv8CZTfuezYmB5u+7af1PPZSboiRhYDZ/1&#10;YJ/e84mNOh6BTCrl+b5zXuzrtLe07mcMrC8TySuKgaVryDwGVt3duIzvk3VXvMFkrbmqCduFu8WQ&#10;pap3lE9xYYv22l6vi4Fla0p9h6CY7DGq1H5jpix/YLUy8bBYp1xTjc4S0WwjBtZp7Kro7Ih+RoEz&#10;L7R9J831DjGwbCtdzt6is7TzfNsW6bN63S3YoPW05Az5DYelGhq+yTcdpo7/WdJlZ1J4LoynzIfK&#10;NuKcH8kEttmzPikFpuDpGFiVl/n2q6bV0TXulZzvau3d9zoeltNbfVm94mc6G4aLZTgOV82PmC/6&#10;LS7aY5wCzoPw5HyS1pZr28GgfW6abdYts5gTxcASn9TRPvJN9pB4ZJfGOFMYhhfjrPFY0nHeMFMY&#10;Rbc5QbON6irzgK1PNoYbdulGbCm9ImY67+TzM5mMnhv2hwxX4Xcw+euEqt9wMa6dXf5oR37KYdk1&#10;m9EDC8/txMzJkmM6U9dTMpHNnA+b6buZx9BHmKNQytKcv063+uc6Yw6LLZzXFZXNcD22NVi0cW5D&#10;jvliv+36cE/+nX6c2x+1Pe7r9ThZ9IUOQZEpMbB0sSo1/nhMlrpMdxHyoRhY0uzjWULhqjyNCciY&#10;EaauRpaEpqr7DAvFopINl+z1T7mYY8tT7OR0Y39nM7dx2t4ML3MiE+lkPxffjn6+xgGxrzR9h4/j&#10;5Wfmf2cWcNlM2xLkp8Zbpr8CfirSv6j30TE8jr1MX4iM3lyzP1cxsLSAxcOq6TuE0c+yowdOYmDZ&#10;nIo7L9yH0m+q2nhSJPM2k2X3U9Uets3Sg80uc4X5ws6u1RAzXCKH+yxdcyOuCmPb+SywWr+pPEpF&#10;ZXWNa8o2ca+62FjwFThWZqZAMdsZU9mO+95gzKeznaKnnFLVGxW+aTEPnHNebgPxWdircAws+WfP&#10;W0UcVia/slroVtku6X9KWpxm/5B85rCMq7Jtlu216r9QCp8hXZks7FW6T1Q2qmumo6/3zM53YmBV&#10;XqZAX8cAKTGwxC/1XPzs/YPSORNWq2GjTKbXeZwZLWNsibdn7yj0fGa7nBqzfsUz8FX8KchI23Uk&#10;fHK6tVlmNIz5aQws8Yy2NeCb2G/3Gai4LhpLZI+NabPtGU6QOUSaDeoEcXjsGpeElSOKk/WUTrzr&#10;k1Ype8LzqH7MabEfKAaWTdiYttW092JULVgnzMWY4JcM11pGr+UH9FR70HUVpNjRj0VmxYvB5sm3&#10;9o7lc7rKY1TZ7BGk47hUe3q4rlwsJ27X3M5MfKtcG3fbMpfPtOtOnK+M/tjPa3/a1XQ6lnL+DPoL&#10;5zi0OtvVoSvpD8lhFcrMl9yIdbL8rxQb6JydyTM4i1hRlS+7yGFN4k+1OtnnZTrO27/pB1uQLulf&#10;la3LyXlcLVtyKjM1vF8SnJFuA+sS9ay8/Rave9dkXO+mn5s2BmVX/vSFWc+w2BurGFh2evXz1OnD&#10;PBDEwKp3YTHTxPvn0xhSCz5r0DPI286c8ycykT1pO+1eoLbFdu9DvvmkcGGyLuPE4xj5wlXpjaB/&#10;E1el14JK1u/KYXF+G9+qykNzEyfL9HuN+vsYfe+t3UioVd3pVdnZIh+W59NYf6Gf0xk91RLbGJUb&#10;noOk3ouBRWds5RkFOkt3RGJfIi2SIk+UAQqXb002H/wVn900KwrKNswXy1DZjMxg23kMrAfe76YG&#10;4qlFiYElPpKHjBTfCjnn+VVGu9HkOe0a9K+J+FmNDU08rNA2HeU2QISr0lVdzqemaWm1Fvhk9opt&#10;sCe92iO4LuQwPIiBJU+NIKOt/jppXGnv2aMn6HAPJo5HY1fpqHlYJ9tp+vlZE67Bl+uV5yTN4wq9&#10;UmzSnbJRdjU9xSJFevQa/KC6rrQFndNSXVk9PiNF8j6CxQPwQ/OtvWM5nK6StmxiHkNvDumYUdrT&#10;w/pzsZy4Rf//9t5lS5YV17bNtksna2f//0fe4jrFa9KQYPCQIezh4TPW9Gzpk0UIIR4GGHQXGdvW&#10;8nEZd8syl8+UK8d8rcu723YY78b+0OoZexFi5vZk+kzT7vqOCBswy/9i9gqlK3yZ1j98YEW+k77N&#10;N9Ap45NhWypHVu5e5LJvMkToORMuKaMzI5Mu70bZnyrjHT27vrouyDuv13N8r7b7nTrpWTPnDZl5&#10;XPnA+tjeTaG9/q056qAp73G2ei8rXlu5hEzTpj+pFJ/FPFfPTE3sGXTW1VZZt9++f9B1BuUtXJjM&#10;43i3OmqSfF3J66C+Cc74KY63sMqLnhPfWCzD+ktY3z1lPIcPLN1Iv8ZeeSqUq31RGfipUabhv+pi&#10;verxXTPVf8UHVsNPySLIdtT24iWVJLXfdXtiVTd+kA0+HGbJTHykB6aM+gf5hczM8sJEBD6w9u+V&#10;01zMY1QNgw2pPrCwv9v7rnKuin1jiWTEW63iBx9bMp45+WXhSCa0QV/HtVtJidwHlu9hCWPFYcho&#10;z9Aa+IZwPZ/X0+wzH1j+23J9GKQUIZNlD8ypDPrDuZ5rMtoiN3xgeVrSo8MktvIxfxjHNPcb1cqw&#10;/Dw8ubvwUU6KT5nYNpvRH82rKXvnA0vys4ONp31diea8Tu11G/J4xvP6n5N/iVOzvSfUA0akTa4q&#10;I88yTHvtpsVTN9qZ8cE0skvlGd4qe2xDtS0qYy5+3Ra7frha9mpP/34b6dO96EtRO3IdDnqswep8&#10;baOxn47+Rg7rqEuMljpJyktYd9/fZ/mgDLeSkbEiJTmjJ3xFnfFZrF/6u1b3yBPdYHy4vHtlN3t+&#10;9F7FiPvr6qrUz67823oi/U/FO49GXNvRiY63p+PRtV8I8pr5X7+j9KFfTbbvKce7G962bPmORbyt&#10;d2wddDRY+p6+wiXN0kYs1SxH2MD5ZliqKmN5WVnS9u/K25yOtsMI6X6piI3ieOenmNXSMLFaOq/N&#10;9DDPxfpLPN7ZbY9bfiHo+0QBY5W5K3Dgs3zzxl5XbPE3Zbgy+gcfWIdCe/k6/jkNy19dhsN+xtXr&#10;ieXtt+4X2SutAvuoPfiEnBTJMCdlfmqQOJDJxDf5ujZnIp7ma7BJi/LiH2m8wljJczzhp1qWan7/&#10;YOujKtIzv9Ow8Z9FNjT3EjbxrN91Wt0ZgxCyV9jJ0pJr2b8hzDYX2OPMB5b2txR7pSV9j4da2FD7&#10;2z0bXM8xztYxpGGvBqbJ+vYun/WUnijf5qymjmDPcmRD2Q8SuLA5AHi1IvU7yxO9wklhDHrPhgf1&#10;v8WplbFoxk9hjXPOVUUycVqtc+Qb6I/j52mjuwJZz8gulRlo057IhhrPLFtrwzqt9ZnT+on9T2Xa&#10;a13/u8zUc+3IdTiUBXMsrQd0zfqbOSxZold2lXxghRzWg1zJUbnX/Dq9YcMu17NrQ8BYaQ0YX3Ms&#10;1orfMawE3qsfnOqT/lu+sR6wc7f+d+UzfNxtDu6Beki0u7SdXDJxvOMcz6+8cBsB9DXezf8lO2gn&#10;PrCw+sDvSGSeke/N8Km/Kn63Nf0Z/1YpGwJuK5V2s4ys0+ZZ7c8Id/yUxnD8RKbzY1W4LY4f+CzX&#10;0+qPfGBlOayyz1XeeRv2qnBVtrjRVwUO99xWfxch67ewMYByC+E/uIVQljM4ysfSJg5j4QMZDvtP&#10;I3lDs4GrBnnhFKRKTZ2vqWx15fFlrZWL3+CkNF+TL8qLPWO+kYzGB3q+ywfWUadGb8V3FEbcVpRW&#10;4vVsc8J8SQ33PrZYHn9lGd8H9JPnhrcaOSxtLRnXvoS9gj1ip/V29DHZsHE2Cj901kfnAaYJtYce&#10;+F4YNt/X73r85EEf/Vd8V9Go8phfLWbE6mxNg2YtyzMcGcYiYtP+KyeTZfAv7JXE6OT+HtOEQXr/&#10;nr6HGCt7YKoNmGXW5eVZ6cT+yyyY6596v9Ia06fGv7WlNAaT+OfDsT3VTh1OFnxWbP88LcvHHFOU&#10;NrInI78uS4aryvm9ytgTtfudtKxzrcd+pu8zbx09dCbVYUVb/5eEcRps5fKpMmJbnAG56AfqBls0&#10;8ErOLj2pU/mjjsN6Q/+UvcKQrUsJYQqeyvdUT8Py0F1+P9C+u76oduWjenhKzyfaC56kidqTpaI6&#10;H3EC61+yZ/S1v1IMfGC9xivZWumSfrwbgsni8LB6b39RcSmvyM4hXxn49H1ZV1my31f8W+lrlnm8&#10;Qnj2fYW9cj0Dw6V/OP6/7QOrclL8e0OM6oipYVtQDvtLLBOHq3457eD1iZDU/z02sI7dPmnio1a7&#10;vTE0yixeJCN5NRd/1O+IyRK6Qd9ga4IU6wR5fHbDlLRJG8WT/ojt4vhBBj6wnJZSi4mjyfg/YpmJ&#10;vKoGJ5LzgaX7vhN/WEWDTBbS7DOGK0qbuYuQ05L+hs+Ssab2HOxeCWNlu0JDWMcCtfybOCx9aGSM&#10;sgdAfWC1bfcU06SVlWK4+r53naUqrNydfLV+bHzQtttlrE7ltdfkdJbhqZvVMuzVqYwNfI+VS898&#10;zAcWxj5nr2yQfostQjMjx4jz0mdwIXOXEWMbMKesmS9/BFf2X7WtP15CPYTfPjKUKRFj1zY/dV1P&#10;axvrqZZb7xpsy/FErGduZ+aexLZO5jojPqu1P0pbbYvtiWSi+o/Kvq6TqM7j+Os22LKLZvxSk7+R&#10;w8J62s51tT5tCYZfEeIMnMIJNgSD3Yscyi0/XJj7ynk43aX4anlP2KuSb1NvgZ1v1e3iPsf9Nq32&#10;D5zXE/V/gb2a3acJ7zZf2s+7tmY7Sx/+6wPrW4gzDJ2xD6yQXcIaB9TSDXZpNy37vUr51bLfY922&#10;09d08o7Tl1fWAjJ3214BfGDpHISXQg8XH1XVK9bIapH/rMGXlusMZIr83AeWvWCUBS7NoTyflt2l&#10;mfxqT6lnr8orhO2C9Tpld6x4tIQPrENECSwsoo/PBQ4rSmtHLINOyUWyin1gwRR8hnDGX1VDdQV6&#10;Jvop2yYIcxP2NDJ6kolkASOT8YFlhoCSw6fhd+Q/wIYsfWCZjPqfkkYzZsrDuits8VG4T6st5OwV&#10;2xDlRTKeF+u0PU1s4GLfypmmWdh31r+LwxKbHYkpPrC8rVFjTzFN6A9o/XwYNlyVV0bvbr52wl/0&#10;PMtJ5XxgRSctzD0NYdvnYsZq4K3KYConG3Usuhqu+nHTbTtUY/D2Ax1p2cs80Vla7TM6CM30aw8M&#10;89VWtrTnevivUV7X47Pc1oU6xD4U800o9MhY5VgemlR1DLzGakV5tXbu6c/4jYr058u+U95azzv6&#10;uYahgeth3nbcpi3LxvJR2r6HnJdxt+1m9qOMQ7nseaxz/S/irSJ27KgJWdHbylN2K57ygaXDYsNP&#10;nbEwT3NVk7x8mDuK2/nGSvrAYgpmi7sx/U2+Vs8TJiu2M1mfW7Zd1KkPzzxttX/kvOb9IeL+Ittu&#10;yYNmeq6fJ/2sTcqS8zt21LNzecZhoX3/+sD6afps7QNrwjfV1TWGXaecHuWbGs2cC4UHDivydfWc&#10;DyyfdWupe3v0Hcp/idKTVsxYMYfFrFbPbekLmRNbMm5YWJ4g943l4Vbn3AcWlvs9S+WL+O348krU&#10;7TV1rBbeI1b5KiF+7GTJLYSygWUEFjqDzPLlULiE/XeJuvTZZrKqzqqn/BbdSCiVwWfXL9VEHtoS&#10;OjntKUs1sa1JS3mVEklj3WZtUBLKS34TLrWEusI/Ms1WH1jzO/4a9kqa2jmsgJ+K/GFh/1jKKxug&#10;lFexU/5KnBfpb+9GZJmujLrYLOyVllDLqHW7DOt4OeG2kJZ5rrzOTL5VfyGwjr1Caq8aXnFM2KG/&#10;zkmdpUXPyevflddnYaK/6ql77cdZJZ17ZHilMjwdbRfKZ3QG5y0ZGxqb+YyljmbPMWVcFmMltO0w&#10;rNo3c1L/28U/wUb1ee3o9CFqZvNMjz7jVK6nwpjX1tyW5J5isnjCVJthOcYo1JiFVdL+WsM25Q4y&#10;vu8ADVn5fF6tnXv6M36jIv13yhLXFdd8viw6R1AbZTisVr5v8fN2Z/sz9R/VVa5ua89p6608WUeg&#10;zuM6W/1mH1jazlgYy9SEX9LJfxwTrCyHhzAGoBRj1cxldVCeM1BV5xX+KH/vHjNBDR9E5VVtMy4p&#10;5L8SNgdppapL2aN8qc5158Xqn8NRu6QYqHybVn7NOk1Gv713lRv03H62ue9v3g/D8m7yU6Qfb1iL&#10;fj7vJ+rd5bn6z7FvwXP01wfWj/9qsvrAsvc+GUQL01rfyGxlPmOOZLb5IHvV+JyifDP+tlJ2EmOV&#10;km9t0IlHSRSdL44XxIa3Ymaqklnqtb2wWj23pfOaMVwcdv0i/3+7vED2nfnAwnKh7CiVMMdnw74j&#10;hsVxmYwH/Zd8YJnGaJ/Mzt79CF7XcR2rhQXRGK/vDCUeZ/i2HdlwUviDfnb9Ui3kWSfl0uSl8cxP&#10;TXirQc9CXnT+iA8s+Q1g8S112BD7qJLGcQ5LrPVUHG9h+as2nfM+ibQNY2Vph3sJOV+5OVGbgQgs&#10;2W/SmpT1djKsnU52uwrDxWmj+Lz+c3ugXx7TcoJk5w+FvZI56ZxjKvWsPVNr4CL39I1pC8xz1NIu&#10;o+Rv91LDD9xdyCdCp+zVqZ0Y5upgty7XKcMV5tXwLxhW7cf0Jewc0B3/UzZgk86aV8xhPSWjPfYV&#10;juxOnUzS6rSp8To52OikJ8lT9krLhdGsIbZUTxOPmDE+k7baM1JCmXxZJpK/w3C1+ud1sisT21P1&#10;x0xTred7XNW6vaK6XbXLWbtnbG5kME7RrFr/+kv8XoU+vLCIE6QgxUy9wfgY33SFP7KFUYKFYYal&#10;4VkSaYnb6tiZKzZ7PafT7vpsqrccvtimxFiFDJ3JsP1nLF7jj+yMB+w4rEf75KSfFDJxJ99M/dB9&#10;lLM6LPWmT6iu7mxOhA8scED8/eM7O/rOiJ2I3/+N9wiszY4vnSnaFa+/2Jf42P/UaxzWKQu2cTdi&#10;VBZ++7B1315Z2rc52dej+wSFjZLKLfcJWlhjjKuK2KvIl1bVD831TkP6VVDgAwuNPe5hcfy9cORL&#10;axZfdtPQBZXAuugDS5IfqyDvwFthT6qJoaJ8axAf5qGYpWq4KpJvgtB5qieln/RE+iPbjBXSk/yG&#10;wVGdG/zLqbwVUVakvQ8syVfSHt/SXBOfVhwf3hXIaaFNv5nPslwsrzn/1fm6CvxwyV5bYR+wA7Xm&#10;rbT3aA04nzX6zGIZ6ITMmJb1XAu7Zj+jUB9YLUt1lctbcVuP9avT/pnx3RaxY5aWzvwxiKS4p4Bv&#10;4jOQbT3MYdG5yraewLaMn6yM/VZLDf+i46ahejVs42mOIVINlNbCiBnjU1zS3bQ6piUZqLt53Suj&#10;ToNaJ7AZ44keWE7ZK/0rxhzgzpDXUa6NR8wYn0lb7WFaJ58v2xbZmWGIIj1t/LxOdmVie6r+mGni&#10;tmB5tm1tZ6a9MnWS0RPdF9nWw7ws+htk72/Vt4V6l/idHBZ+caDPqHzgO+OEx2F2ZsbRnKWVuSzP&#10;YfWcV56xumVDlkXKsTPP3rG4yRyhxlKs3LN2BnXY+JzqZEpf6ji4qY+q3XrItumqriRf9QqnT0r1&#10;n/Wg/ml7deUtMu4DC+9BoIEQ/pfsHH1JSWv9E2nuvn2xogkYK7yd2arnZQ4r7evqqj19WXxFli2X&#10;yEvetv/wfxquinxgDT6ttMtrn5/6ycroUQ36XJseTIfH/zFq1UW/zY8jJ4V587n4iLeaxZfdNLEB&#10;PrAOky/5wEKHlIJ3v2lcxlsi/geKbHFRwhMGaldGVUZ8VsRYkR2h3yuTYXs4mYdlpajn8w/7PNI6&#10;Mh4HRZSu11FXKqNn+C2NhbST+LP7B6WkM/aK9Xh44L8sLevvw0W/rTKJwNpjr7QnNezVyFtp5zUZ&#10;yOuYojY8EZYcdYdYvmTGRR+ovfF6f5hzW31/eJvVsv59iQvzRwf1Y4PIEd7gsOY+p2yO/AE9l7it&#10;MlCW3QzM8ZH99teWpMAArAfPzgfp26nFy18zzNGufEbnDZlt+2/klaqfUL/0Oa1u78c6hniM/hWj&#10;CvFWmXDEE8XxNa/9O/44rdqPUiT4L2upoYytnWudOTYqqs+qn+s2Z/+ezqjtcu0ytzPXH+ZttGuP&#10;yaPZjj553EIt/1TfbRb+bRyWLLnxjOqX3F506pcn6SvqSRbG7LHhI8NJlaFfS2TTgIdtYqB79zYY&#10;mSfLFfJKZ/cAduwPsTk/xs2l66RnqTA9o11Kv+raLirv+/Uw7yfv5ztvR32V1lWQTaI6sxzr52P4&#10;K78/wL6VVOiX7Oz8qyzRWwjxroQ2wlsA1jinXmUHGaS1dfsY/hBLtbahtbPsxJ2Ud8VkSZnRe5XW&#10;F+rqlKuasFeDnyyS0WZR/e2dhjoK6bPD32hB20Pn5w67VCXm6fDc15XdMzjkW3bNdMdp2wfWdd5K&#10;uujRXvSa5mE7D8HpdeT3KvIzlfGT1TBWOuTZR3PEp9FDIhGfFdo5S6trRM1FK6CcG9wNV53VB9ax&#10;Xp/4tMJer5S3/W75qcBnVpN2LaNPdslrftchy8xtQD2W8+FrnJSOi8ZYcVi7XhN/DCGPc1his54K&#10;6rwb+MC62wfw1KBfcR97o79xXvXZudifvYHRzEct7bJOGV4po9Of/Ss2ZPS/ItMwNaUKiVeSSUef&#10;dwy6KQ7L9WTl3+awdu1/255QP09uGFto7GLOZTMc8URxvFpiuddwM5byuBrY0xJbrCcKz8sbc0Bz&#10;PTk2ateGjP17OrEXOWPZonrgdrneNyLeatcek7e1ynG6ZvN12+6/kMOSqbiOKuQDy+eggZn6NP+y&#10;zzqVIV7m0FPm6yl25pN6Pl3/T9dhxC4hfmy7qLw/VQ+3832KJfzrA+sL9unwrgH2TbcTy1ymL/YY&#10;XfVN6/iOOCzE129Nt5Q/ldn1P7Ur3/jM4jImyhvmVQgsBfWlav/bcFhSzXiNwy7V1O9V4CeLuS1m&#10;tZCL6XT97kdb47txqTDLzc7RT7FXnq/tqWENpgTWP5XA2mWp0vJYL3n31rCkVU+B+IPt4/pJti2w&#10;NL4kjsNlPVbTQSelJZUeZJnhzxvc1pAX5fs5H1jHGlf3fYW6GlgqqeWOwxruIiQZbSLia9xPljNW&#10;2D8edWq89Czzq+Uyzg2d+c8Ct1V9YEmtXuakdFyccFisEzJSYzhPeD5su8jKW+F0gnxgeR0+4d8K&#10;m+qsH2Ht1Zc4qbfT1n39LfaKTz80fMcHlo82pId1vh3e9YEFeeJKDCkoPrAqh6Wtf48tUg36/E71&#10;eF5sw5n8nj3v279nT1gPMobMfGBpvWFU0fFwh2li+bke1hmFIwZKh4QNe3Z5ruiOwtZOLhfbMw9n&#10;yusyfe3tpEV7Xa/zO20dpc1wZLn7E6lm8AZCs17tLb+NvcJprX17+577wMJNr8zLIJxmcM7YImln&#10;53E2wrl73IjDesgHVstPnTJfl8o147N2fWDt1uflOxaT7RX5wOJ+xTYv7wrseKjd8trbVs/oob3m&#10;PrCOF8TiCauEN/O1BUSGJawyeIv2XvHXB9a3UGZ4j9COKO9otjK01Q3mTNuNsjcOfbtqwu0thCtG&#10;yd+YoCfju8o4qRe5reHtIyzjuc16Hy7ehUWDclLMT1lYySwOS3UaP6XPiDFWWs0dV6U7XxMZ5raY&#10;ZNRxQLcWrWkn7FXERumC6TKr9Sf4wNJmwhFR2by1/ziqq/qgKX/WPzYfJNZPhr2ybJCA07JSiudo&#10;Zq+a8BUbzKPTZ31gyS5S46NK9vKmbJSMDRNmiuWbsGqWeuA78mK2K6On8411PNuFd8AOlO3ub3FS&#10;vns1562g8xrbpf1JHvRTe/DX0AeW73xr76Tf819kmh7m+7Sfn+p8yAeWsQyY+e7wSk8xWXds2E3L&#10;/FfGfsgf5yQ6WWgb4av4wJJ4fXYw6qXYq6vskufFNuwwX6f5fsD+h+pHRhKvcx+pyuG6jpNYf83Y&#10;qBrPMq28tuOgJ5KP07KeGt71tWTtYvbMbYvuKGxtjuxh266VnWu7r/9MvbVlXLdR3HbPpL3XRnMb&#10;5Pd0Nk7wPPWrfWCVuUYnNx8iZd6ZsVfyyw6cjev588/zTeXObjt5tqF/av97nNRnmK/b7M95e+Gv&#10;u226wROdsFfcl9gf1us+sHb68Mv1L1NaVP9cD0Xmrw+s7/D25d7HjnfASuyOPrB81g18yw5cEsvr&#10;Gipmsk75KdPzug+sni/L2c/0mRFYNgk1Pq2Iq1IOS+cgu6PQwhrj4V5eZzfdmWoZLotXnquG6T00&#10;5QOr90ulSzTbvboa/hEfWHWzdeSqyiGmLd6Pgmm3xNae7/BRuOxEatzwQTJ8NDzhqgaZuaqSlv8c&#10;6VeZBf8VZeM6CxMR+sBCieR7h3nRuiCfSp0PLLuF8MznFDQgX/8e/FLJWGIsle8ZR/6t0nosx5D/&#10;wlONboI9pitslO9P9RwW64SM9irpoA+GRbOebsnXzAdW/T0/t/vqXsL9frLbr7Ly1u+3+y09a0SI&#10;YID4U3xXLewc/HOd+rTCmKZ93L8n8vW0Ss/26efh/qS0nFR9gi5yWD5i/5Bvqdv2P8eCYSxK+cDy&#10;kaqeT0rMir1S/RiFkJeGY59Qkcw6bauf8612ohdeszljf6t/bUOkk/myKMx5sZ5cGM/k2BZRe2Xq&#10;f163+4wVtxfnOw+39aBpMX7LWZFR26UOwSth/vpFYVlm61qCsYA9NmTGCm0yKXcYJWu2tM2QH/ma&#10;OzbwxPOAnnlZjH3DTHfmT6q8VBC/k2HfrvkC26t/ZqYmdsLjDFrntLwde/WCL7B5P3k/33n/kZfr&#10;vt/+9YGF3+59ybf7wLLZwd9eI95qpJbwO6Eqj0E5w1h9SGZguIztGuzcYb6whveVvMzCeH8Hb2g+&#10;sJp7Bom98viRtCIOi+VVp6ivdxd6GO+eiPd+pTboHrf5NRs4rLm/KtiPPaz98Ed9YNUzf7xqHZ/y&#10;2lXD+geNZ0agystfq0zjA6tyUra8wiLLM7sUDlkq132mf1dmJl84hZBn0drY9o1V/RxVH1h+z92x&#10;Ay1N5JwUM1MNP8VMFsvXMOs5fpk49aUl9s99bLGeIG2js9yvh1a3boI9LM1lzT19i4zYrKdMYrKM&#10;Td5eUsbadn8KbzWxE2203W//tz4kfO5NA0qKY6KzHZbnnaCUniDfW3oC28K7CIPBVOUx1NIZ10EU&#10;29lXc+yhzwszTfQEXeKwfAy/ymf19qT0SGmVDaldo9cj/ccmn0vleowRw+ikd6DQhIbxZ8ZbxRxN&#10;lbdxzzSoZox7DcM1159J28pwvlFe83jWE4Vz3NDahqhc9QSYT4PbMNdbxuZWpi5z2rJE7RW1y7pu&#10;c3W1bouoTtp6KD1W3yLgA+uYreqa7U/lsJx3ntsvU7GuZ8BV+XodbX4UfspYPX7/4A02SndzzE4O&#10;YwBa2/9gWd7lsIwVOjpmYd84fFbeGSuHn34YdXWp/s/Zq6hdzmzeYa8u1cOkP9hPYECfUT0cj0Wp&#10;nyZ8pf5TXNsGy6Z9/lEfWPbw2y8Mru8KPaXni3amkntk7gOr3uuqqxTmrZhR6textqZt5AOZXX9V&#10;KfkoL4rHm2a/9p5wYXhzh+9pll+FsUrE7gTmo5aZOvVdBXlPVf1kibJCV52EzSm3c1jlTk9wl1ke&#10;CpZj9+pqOOK5EpwX5vFjVE/7wLJTOz0xiBgrjq/yR/GOBpVv/aeEOx9Y9gesJ/CB6I3whJ9SbRsM&#10;F9tA5oTB3uaMDyxTtsGzVJ9HXhh5ZooPLKm7xheVWFVYqkkYf63fWvszPotlpCO4zUE44ra0Eznb&#10;1dhTfWChB8ju1YNsFHTq2l3L+27Yd6aLDyxhrNB2qGH0RtT8vyFM/bbs2U/ZqzTHxLxSnUWmvrHS&#10;Oid6tJ9sMGJp+TIg+k6F9krLi+ZFPA2Hr0fnNejYA51JFLzr90qG8BeZLCnt//tHv7VAk7zwzL5o&#10;w5AvLIns0XHMfWBpWC3Um2WWPrAg6U03D89lmDlCv/GYGtbhZKmf5VlPTct5Rfm2NnC+z9iQ0d/a&#10;uVsPe+XN3JkY2zyvc5aP2i5T/3F/oPbFgEEzoI0eOjPqGu/P47Cstwf2Oy+AUutrozMgPnQeER0T&#10;xIwMhledrq2yfGh4jUXyvM58JM24sLd9SH2QO7tft/d9gdkEMPJifT0bV3UuP/Gtlmmv2367XmHx&#10;znnAwObT+mFmEDuYmPGP133b66memK5wSVhvg2bi8C7f9JSe3Xx/Xr74wLJfmdgKNvJpVXZ2dHj1&#10;N682TG9h5/cS2jJ3yGtgpiJWy1ZbE3m2c7A5zLflqmSOWPv2gg3+xof5qPFgxTEIw08WOCyPqexV&#10;4z/LtJ35wOpzhM1zH1hll+oSY3WHz4rSYn3inOZxAnc4cT/286QIR3Q98F2ERZLldTgQvYGeXl7T&#10;ypoAyfybmam6k1VkVDATz36ymjA0DHoyfrUinotVDralfGChVNs8C+pNPuA77DS1sFeuU+IDH1hB&#10;vIzvU66K4vkOQW32Wb4UzzawfLFcNci+W+E1sHsFruHP4rBgbegD65dwWCFXeNafjTesvIC2cOsD&#10;K+MTKsNYRb+3z6R9g+06zdfqgcZD+AVr6od9YDFPBMF3/V7J0H7KUmEcu8dG1Qlk1POEfrUwbyck&#10;Q3m1VuvEpj4dzdRZxJSfUnmVsbJYmOPXMszaNPlWxiSpf57vPt9U9bS2aW0syri2oS0j66zh1uZ1&#10;HbJObouo7HE9c9n3ytLasLY5avdIT3i3I8YKtEudp/5U9srPjU/tt/LaeskfD5l36Ax56g+r+OUZ&#10;+Z13WSS37eR+usb+lfwl/sjrB3N0qauNMPM+GEw/o+epfCOb4TXGyiJheEzzCeO8L2XuHOS6uuS3&#10;61o932mjJu2uzZ287evJGKXONWzvxj0x6WvPlT0s8jlbf/tyhYTSti5WXbfnWil+IpWUUd/R9Cm2&#10;X5lE7FXAJTGvNIR9JcUeoyK+idbGaQbK9A+Mla2xm/cF0h/Fp/Lt9YgNkp/tJ+i4UXionq6SPuZ3&#10;EWp3M39Y3vXojsLOv9XUB1bjb8vzRel0RJLnVw9onK4aGSvE3GOvem5rR2fhs+ScWH8D8T+yA4cF&#10;+PEJGatWRiSfkNcsoUi+jI3CMmP8QPL8M+hhnZH+STznxTqHsJkz2oaTTOUFQh9YmnibwdH60lT2&#10;i1bb05WYI14ac8JP2V8xHZgM3w/Y+6VyGdY2+K6ivFi+Sct5sW3TtKhO3fAVTko7pjxSH2GmnsnL&#10;qbHQB9bT/QEte60vfTItPbmVJsDQ0/BNZdemi9/1P8V6aJzZZqku2jOUK/JvBR92lIu0p5e9qR/3&#10;gaWtpgMAf2MQHeNPGCKVf4JpwmFEzf2iTiltZM9H2avI/qaMaq3GoP2sVw8xzV/RdvZdU7FMFM75&#10;S6r623zneeUYK9Y512+tr+XK5BvLRPbv5vu2zZE9mTbdLSP1Lp0Tz5m7ltWa5KWDSvGBhRb7U9mr&#10;HC9WH1QsuFb3+pF/otscEOe1ynfKN+E3j/KLKmVSznwh3fEhNeO5zB480wODtvbJZffKXUrb2LPr&#10;u8r5d30hAw3k5/ZXyzLYE7eLTQwnTF/GB9bFOo/bETVw1o6X+men8wYvZoQj+rkRWMfb0zFeNQQW&#10;1rq7e1gz9uon9eza/1Pyfb3ZGxmeKbyHYnwgb60Bi+SDby8/Y5fO+Ka6ymjzZbaL82rzXTNWsf4h&#10;Ld5Mw/LO5GX6Re/FeG4EluiZhdk3FoXl1L/eRbgI95xX1YO9AtuLl9MgHbsi9uoNJmtfp3iJlZlF&#10;frFRCCx0wiPGXqZav1ceL3+tMnfCoQ+skHXSfPHJyFTpNtRwXvSnO/zXhPOSVzq7I+wSq1KZLD3c&#10;KaV2fgcxMFo6XWGmpBmNhxKZGqY7BEmm4a04PvJ7xfob+ZpXw1gFMuxXq/JcaA/vYtjD0lL8ORyW&#10;26x7vr/SB9bF/kwPWBlD9u8f1N7ugxSF8cvwdidInotLvJXp2U27K893EWb4LPeBJXujI8vjzw6e&#10;FzxHHD7lpzCoX+anij039dyx4RNpaXTiuuLaPmeOYlZIp19rr3k45y+J273qCXkczXEkj2w5EPWl&#10;iZ17+bL+2M8U2z/X3/bzSH43baYtIp3rtDmb130gqrcEB3eYUHxg2fqhpEoxTcYXf5rbOvd1hZ48&#10;s19X5LauwL7DOU/U3T94y4cU57XKN2KUsnfDMRM0C99goLAs2+R6tsu75yPpxJ6f5eN22/Gkfbnv&#10;3eqH5QE4acft9pr0B5Djl3g9tH5NKyzz8Y5zDIUNgXVh94reofh9ansX7EE910rx+VSg3pCv+8Aq&#10;vy/BSrPnpHwd3vvDiuJlrpMZKetPaqaH0g4+uSL53fiJnUNeLDPRb++zWp/mk7G9Z1CZLKnVhrdS&#10;+ZarchmKZ5lGnjivhvnyPQGMPz0bpUuch3mrOzptZ80YwIUPLGyw9kyWLnw03l8VRxntiksZ4Q6k&#10;CYqoKzUeSuM5rCpNPiPD8hbWfyLeapIXJ4Od42ewk/RkfGCt2RmMHWK55MX8jv9BGmPuA0vkkUp/&#10;vVzYK42Rhup8UfXyzHNp7S/8XoUcFqVle9rwr/CBVQgsO/Ut/N1bPrDQA1GT3E++LYyDBrW2gCv7&#10;PrCmg4ucso4nIRkGas5/YZzZZrV2/WRxWdj+QY+dLLU+sLTFjUvKhFHxF9moJi0fb1edasMj+v84&#10;PfqobfnAkrF3pJ8wqSL+nXC1M9LfWjW3h1mwlgtb6+d8M0zZbj3s6mzLwu24Lnts27we9nk3toF1&#10;Ioy/ZvoMlUs7q46WzVm60hnfw2GBFuntsafjqp2YEtkH1sCkFPZK2taZo+oza8mwxPzLmleapc34&#10;SGKmJuszK2JttDNx2T8btrXBtboa2KINH1i73NCldtnwgcUM4JM8IPexJ3irCc91iddDi1dWznnD&#10;vz6w9lmz91itrA+shZ8pZrXA/xKTtWCa1n6mMr6oIOPrrCd1ygAqY+Zcp8+8+jKEkta7AquvK2nB&#10;9g5Bk1R5sFdtWqKxIAPNJI9wf6ch6mHuAwuzLfawdAHxo+Gym2YzlBBYEx9Yh6EJxgoi5aDfwtJw&#10;+gdvxCDevV9JtTSKVCk+iE+HM36sSGPDcIV5cQK2J4gfbEj5wBp4lo17CdWQHR9YLRuV8I0lTer+&#10;rRofWBTPMkE49sNV9cgz/0f7wAJ7paOXPADGMOpGeuvjDD961l5+zfdZk1Z65hN6nrKnMn1jGd/2&#10;gfWU/6xdluq2vPaa4+yROLLGDxfOZPQ36s7LaHtdZqbupKWjmlMb9N5ATAgzO3W6uMOFLfR/rn6w&#10;ZjGGJeUDi+T1+T1nr1j/vfA6rwwjxuxPhp+KbM4wZbvl3dXZlqXWT8ys1baLbZvX80i6zdo9aiOO&#10;RxiW7NljazPtdTxPBezSpxmr9i6kygbe4MLwi4OyaPMhVsdbH55KmFmYK8zRVfZkl9nZle99EkWs&#10;DZ/Db5flMX7qGr9zp70u+GxqfGCt2KWM36uMzJ0y9mlXNj+Z1+ouyNEHFjyL/fWBddXb19Osli5A&#10;kz6wUv6haK1rfqmUotplmk65LZ3lNtguW4dPdLJnrlFn3fI458jEHn1HxnTU+MAK/Vj1TJa+Cxx3&#10;OvX+s4zSGhguyOtGqPvbKmHstBQfWFis2/d4LyH++nlWS3L0HTS1IfaBdfz5qGD5PvONVfmsnHyv&#10;E9ZoNvRd1hglgL/iE4X1jxFXFaWdyHPunFcUP8g0DNd1H1iWX8jUaF0Ya4OiiyWFtJKqderKwj17&#10;5ZzUmT8s5NJoVoaLmayGz6J8ZxxW729rymrZKlO7huzK69gjz/sf4QML7FW1GR1EN72tr2Df/WGf&#10;aGgj5PXJMPfDNl9v69Yeeo4qiaC19YgPrAqFOq9ETNYp34Sx5XXeauEDC7eBELw63LEI7yf1OETs&#10;lkRdzBOMlWhe6Vnnq70i1lMmgXVecz0L/VY/mbLMZPwgOaoH7f/6YGsj2HlaE4N+jr+eh+sTkWNq&#10;cnfhqYVmwzx8n5/Sx7qhybi8bbnYBq6TXkO+3jj3qJ4jXixT5yzT6meba1nidlmXPe4nd9KybWXE&#10;ODql+8BC211lmv6EtPqzJJmX8el9YA0cSsdbTZmsMuw+xAqZ958Jz9L6vXrRB9YDPI4NiB+ok1z9&#10;2wTZcT25tI0Xrb5ddn2NmTx+pzNyWHMfZ62frJp2Yf8D7XjfZ1nUn899mf31gfX0rtOV30h2Nlzw&#10;gTXxhzVhsnQgtvhKLdkAvZAf+KaB4dpgrKK8bO3G3rgiVmt4+zixX6YjvK8VH1gRe5WJZ95q4LbI&#10;x9bclxb2VYoPLFrUfo63Ys5rznzpjlXhvxofWLbfaS+SOss/GBZtc52ND6yGXfKFhplS/rOsQGDi&#10;8kMyIZ9FShq/Wpw2sGfi90oly77yvg8sT6slD9gcY8eMwXEfWMf6zP1ese8qCmfuDazsDHaIp760&#10;Uvojf1tVJ7NgNYyWtXsubD9IY3BWjL9+Zxgn4WQzOqn5LNOukbl/cM7f9QyXqkbjUz/ZYPce4L+Q&#10;O8olLMyKKXvGB1aKdWKOKQrbGCL9KqWT5H38KWltjyLlx4rzPbNtptMZH31GtOZ1rK5hibnDNO2k&#10;TeQrZfiYPU/nhXmwtZ+ZL69/G68wLl1lqTLcE9ZTLlnDcTzbMw/f56cwsrH9rT39X8+Zo0gP62zD&#10;6zqPeLFMncf2cLky7RLZubafa3i37JO2UHUSfxD4NNuWkt5gnWSf6Av1aPNgPMWE2fjAWnEo6g9r&#10;jy266atoyoXJ247WbeefS+YvOjPX8NGwsgcxhG3CmPNNq3o45XH26qexeZPz2qnbY0jWOVrrBO8/&#10;k7LrQB8xX2WK9XxlSvD+w/WcaZdGhtvxhL1KtfvqPs0XWKrTvrTZpqX+n/GBhbUo9m5quPfldJVs&#10;8rW36OfwF+49PfJbwra86oWmzFk2pp75rhJZeXcLZJp4Whun5Hu/V7ZmNp4LC7iEX61d+VCnb52c&#10;lRerRHtx1/H8+H/gx4qZrMEHlnZtI6pUD3avnLHSGIsnyZoX36G59oFV9o8KgfUch1XuFizrh5Hz&#10;IhnbHzAfWHaf3SlvlWGy5jK6UNLlkjNgHpYtSKle/bP9HlUlH/5AP5TClDGsMZFfrSgtM1xN2Aqs&#10;+eFHqJp3gpFpfV3BKtHGaSf+sPQ1q/rAIk7qeE7aOwehzb7l+e58WjEnpX9dyAwMl8mfsVoNw8X2&#10;lDayM2H7RZ5a+/0cFs7eyWac2ilvZacBzl6d9Yd5H5gzTdS3+QlK97dMn8zJoJ/3fbVNW2UquPIj&#10;3NNt3opGLTBT2vKtH66B+WplIhsqhzWTJ74Dg1lll2RxvmKmWP4jYSlDZ+dH8tWaaevnmXy1h0/q&#10;GfH2fSwhpvfEaW1gNEswWSyT8znFNnBeNR4j7IzJiuTnNm/7XWrqh+1ke67XT1tXkc7dvOZ2eivb&#10;80ltnal/lJG/+/4QM197bRHp0ecCIxj7wPrNHJaMjfbcYZra92llA8rIFn3EZ9aGL6cpwyXPh9bA&#10;a2zUUD+vcUDMJT1TLozHQf2kfV3t3pOIGjPfybh3j/M6s+fFdsTvg97rJ6f90O6s1JrBbiPeoY7X&#10;GH1o2+94d8Yf8rqWLvtZDxBJOnyaPW342Vy+R1stb/GBhREVc6BDrZWi8rnx1LcUflXT+IqitXTg&#10;Qyr2LcV57eo5lQ/YrlkZ1/n6zFs8cMkv+3Rk1p7pvqsQ09wzSDLMUjVpmbdieQsjF//2p+OIwI58&#10;XTTjN3q6THDuiRmogYcqbFSVx7oIu12sJw5n5OET00fOqQ8s6ZaHSHkpezYMbfptTYmwfjcMlIn0&#10;8RTd+rHiP3DY8yq52B8pPmKvbD8YCViedY52oizyrR6djr1nbIqqlgd8HvV6cOsHdqwrh6V5KS2l&#10;T5XzWcUG+WuNZxnmsDIyTVrOKwxHvrfs+R8JrO9mr7CnDvbKOSxpC/RzaX2cA5Q+8Fp/QE99ub89&#10;0If1XNSHAQnvMlBpeemDb+mns53RX5XlG/i0iuw/v5eQfWBhQKp8UM8K7bBUrOfRcJ1M/lgOy+GG&#10;0/rEnpSzJ7Jjfc5JsXwmnPM5pf1Bx6KYq6oyGCvOeajItm2/S2YVW9iHM/WQkckwUxk9XD8tq1Vr&#10;uG33TP2jn/A31hbcf6J2qTKtfBQ/12MLLpuzypnnT/m6+ki+1s+1SY8hFksxnRcKu3Q1/G0+s54q&#10;1109t3iuBSf1yTqP2Ki79aOnztobC8/VhCP9d+74y9r8eNvlnjXmIm0vT9+h5MRIvS/Vb6ylz3aj&#10;fL39Fif1tv5v47lq/RNtjdW1z2AJ1onZpVNfV7Zub1gn4psGBuqiDWXu9Xe0Sb7MZ6V9e83s93eB&#10;8l4sO0fCTOk4YPwUwvzd8FmDnyxLq3yW62HfWIXJQodyPquEdV9CxlvdALSXCl850I8sRt+Uvj/F&#10;/FTVAHnmtjDnxtxWpKfXqXpiH1hYTEmhsNf1dFg0u07NBv8hXxcZKGjA51J4ki9rG3QumCwvizER&#10;xy5Shk/RHFM+jLScxnOh2qTr9f6qVEYJLLGn+5aGpbz68MBhkQbkjjsNJ5qHvFzebS73IbIet8c6&#10;3EBgyd6Qtq6W9FvDsodV2QTdw5Z5t1J4zuI92x/QCtx/3tY/9lXuk6M9kCcZPb3B1jzexXbv70vL&#10;o0c9oX/uo2qin8a07XzP07oPLK1hNLnW4Wc5LOQ4fk/4L6md7+PCyP6HmDVbB6FdMFKhfiys9XAx&#10;HOmp8SFr09gztyHDUsVM0PUyxjZXO+N892Sea4t1O+bKNbc/0xboabO+xP2BZYY2suqQ+GNMK3SS&#10;rvd+LYdlA6VORAqlP8give8zCwPuyGG9zVV9k37M49pLlVey2niwHeXZ0ier09mxUdhbQYuM8lH8&#10;iZ1T/aE8Tnlndj5lz5b+B+vf6gE8iA5bcvb7zz/yWm17VeyPKdrD6n02VdLkGabpbf3LvbkP7215&#10;eZ2Ak/cvnzV4vbrJTE38ZGGtHupZ802WdsJ2pX1XTWyob535+w3tvQBlYYbr0C9/Q39ufGAxb6Wj&#10;kNFSHOY7BCM+a6ZHOS/8VrG53xBtqiMeftFclvVG2JWYkaXi/Sksqa/JYD2zYrVCH1h25m8VfvxT&#10;NlU9LE1wPez7augYVU/jAyvimyLfVVF8xExl4lmnMVneC3XJpx+1H59GnuKLjDMRz7JXSx9Y5c47&#10;+/1gYa+Ie5KmsHjmrbSEJb6GpXSr+OiewUgnx+uJdGVVRgJL+CZ98tWSbw3r6CujVd1Llp0+5q2e&#10;Z69+zgeW9nnjCjPlqjIYB/TrFfbK9hOeZa+IpRr0a8s/XBbTWfM6iGLjZWTvD+zVT3BYeAY1c+d3&#10;NDxhlHTI/woWzPvbO/bY3IBePakfrQeL3w2zTk5b4yPmKGaRqp4MS/Uc08T5zssV3Qloy4ehDjNl&#10;bPvqbv3vycdtMa/zlu3ay6utE+4P835CSzA8weQDq7J7v5PJQnl9ymp8YF1lrzqepfhmOvNRBQ9W&#10;ZsoD/NdhA/uE2vEPhep4xoY39EzL1fFKugx/uD6nZRk5KaIVmjqM4s/t3OWwCr0160tNnVyz56f6&#10;RusDS+/zPdbPx3Bme0/sxyraxykP+Us+qt7W/+H9qeV+WVte+MCS9aetAW3tU3aXNjks/s1Bxl9V&#10;Rmab7UrYfMdPVpPWZl5tZa1DeUGcc1hgpkyG+SlNxWn1VazVwzpLGM8RXknPfWBleChmo+6EM3mF&#10;PrDM/1THW2kflU8T7y9T2Xjs1I569BSF2Ssmp4xv0lQc1gj7TBgo/jOyHD+n8XP+C09p91E9Ezut&#10;qCiw/r/SNzlfQii1pm2Ymhp/zweWvmd3PrCyLBWssm/S4zqjOw29LGdpi+Z6gq07QV/MW/nOeuXC&#10;pE4GH1i6kb7hA2u3n3B/4KdjV889+QzzVWUwKOjXNqOUYa/sFOUp9mrQM+jXlp/6wNq1YfCBVfM6&#10;7s01P2tYXuooU/gm4z3LIcpDbFHk70m7nZMgYV5iZmcn25wJf65cbX1mbCsyGPF97NKjNfRwPW2b&#10;han2KC0m2HO+JpbhtGxPpHMeH/vb2tPT2snlXefLaZlpyjFK67K3OjPy67JneLGoXG3/WddVrIf7&#10;21yPgfVYn8ioVfqnhX8hh9VwkXoIvcGwJBmTnG8mGxCTOqWd5+wV/CWN99k9Xy634RazlueSarng&#10;EcnLWJijtp6v1edGWdI+sDZ0Mj91Q39U9tfrJM9/7fXz3geWQip/fWAZfbbcaXpt5wvvpIXAshWd&#10;zB22DL3EKHVckr8l2Vr6Gs+1wV6d+ueyVXeVwRv9VdtqWt8ZwNs9OEojrSRCr6yv/rAoPPN7NaQ1&#10;bfprxElY5D1H7AiL0PH/hA8sWLvipFgmw1Xt6PQas5eKw+ZtH1iqwhrx+Kc26CRe/soyHi7xforv&#10;SvXf8jEGqo08/quJV52TTxA/YayQmOWjMGdzni/+Kt/f5wOL7yKs3JPsWId+qch/VsBwyZPt3BaH&#10;mQVj/Y085+vsku622u7V1/JW2r5mJ8K+e+XxduArs3DrN2rFK7V3Dm7cLYie99cHVplpfOZI+8yy&#10;QS30UVVHrZAdi/xY+TgjfeaeD6w6aP1+H1g/7tsLlX3OkWF14zSNHq3p+J+5/870Y74gPW0Y2s5l&#10;qg2sM8NYtfZzWVjnnfDa/sjOfUap5pXTmZFflz3HgnHdcp2wDeu6attrLh+yYBgT0Zdkv6P6NPm1&#10;4cILyIPxrA8sZlV+0DfT0aiSu6IRMr98hEs6zesiB1TrECWa+WP6wXp+nN27xF59Q/s+b8PoAwvv&#10;UH99YJ16+3pt36r5xWXgA4t+l7DLKN32J6XzmA58ZXfpMfaK3yD4txcJVuuUEZMere+/tkRjrqoJ&#10;E5NVmKnWT9bcp5VzWDrTEW8laWfcVt4Hlu1eYQ+rzC9lV2uI3/WBdabfFr413zs+sHjj1Y7zpLa8&#10;O2n4+A/enC1hjtdww2FpBD4TxkrlIyaLknoQ+vEZ0kb6Gz1s4ZjBoJ/zOsLGDnyZD6zhfkCpHfNp&#10;pTV14t+qT9vwXJYWGuY6XX8vo5wC7Xb/wT6w8AtnPTVlH1jss2ztE63eOUjPAnkcW/lKy/BQ0IyW&#10;uh9Gy57rIRmrn/JsPs1hDTeSZLitjAwPapF8JHMxLfnech9YWpM/5gNrg+3SZ2FDvpTrLrf1YL40&#10;gYRlsSlRnybnp6Kwjw8FcdZUmKViMggynHauZ5cDyuhkmRwDVW3L2BMxVlFeGfk27bot4rz6OkdL&#10;te21bpe2ntkerquoTSP9e/FEAlqn/usDC2fgOh8VWLSE8/zIlBW6oCdgW7Ci7n1gdSwS3v/zNr/F&#10;0Vh92lsA7NFvK8UyXy5Xx7W9XM8bPrDm9XzJt5qiLfJuBt9PJfxc/xnKdcnOF+2BFx5/EosPLHko&#10;//rA+mEC69QHVrlNrzsz3uObFr6l3mC1bD215xsLb0wy68r3EE7yX/q22/rAYvaqD+sMpfL1XsJB&#10;xlitlrFq2S73gcXcVuMDq+zblHWsjRuVpSq7VGUNxjEjn9XKR7xVpP9E/tgdEwLrP//5n7kPLGmg&#10;46/1UJjCuvixRmSZeXz7U9kqH/jAwsqwfFTePhRmDititSKuqkkb6G9yZJmMbS7/jg8s5mv8x6x6&#10;jjrxdaXP2dQH1py3kv3B6X2F0uCuh3SG+gP2KtRfdKJ+BwKrZ52OR+0D/rB0lGq4KjBW2v3lARjC&#10;To3hJ17H9z/dHZQr9upQjf1+ODgqv1X2+u/vYanxkOe0nwxrs5m183zZdxvGFrTyHTZKhyFtDdOj&#10;LXaE6czkjv5vSFvPc6oPLAzs6CJ4XtzP1E/ySv+rlrT2sG0lbM+42zyVyehZyKTtWejxLnZmZxkT&#10;KiflPdz76Iyfmsu0zBHLSP8+17PLAWEttrKtyuzzXGv7I8Yqx0/Nbcvdw7gu12hD7Q4zzq6tz6js&#10;8/jI5t06j9rU6/koNT5rH1jMREd8VkbmZ9kuOWY91kg2OuE9OWKU6tly4Zgwp5Q5fRYmjkZ3Ih5m&#10;oA7ziw0cVsrJy3Lqe2ssb5bVesTHFtUeJokFvxOV60IZ3f5cu9S2ZjuPB6XUM4eHslC/iuutsmkz&#10;v2mn+lf1lqlbkA6njB73jWw/mbfpvD59zVY4Di9X7wPryPwLfWDVHaWMT67PEFLv5eLreSk11jl4&#10;uSlrb8Tb2rvu77Rs1HY8c1U9D+V53eWhnN7K6rF+G92B2PBf3Y5eUz/6Zqegvrw2GRulr1CTsMtE&#10;9wwyVxX4xirsFd7CAh9YNprp+ODtq2PF2T2DWPSPTBbHj5RWKx/or68TWKTi1cLtOUaw/x77gP8z&#10;94GFDqk91RqiDzN7dRbG0UvLZIm8/vQSSvkbT0X3KSsul2R+KsVSQaHqWaSd5b+0hwVI/xs+sJjf&#10;8cJIdwPBNOOntOTOWEnDOmPF4YmM7hObDFLNv12GfWmdhkOdRyptooHAOlpOS6ct+LGwPgS+J0Xh&#10;2Iay26WPDXapN31gtT7OtGN1nFT99TL0z2R+Lj6yv/HVVRmKW+wVD1K4ixMDVoalMhnim7bT7uZ1&#10;Sd6GYHlmT31gyVOjXcG6XpZ72pWP2SjtjRneyvxn4UnP2rnPZMEe5HI9L0warZ2u0xjbnpya+8BC&#10;7yQKZnEv4YwJsv5d9Oijv3W/YZXfZanY/qgsEW+V4bAi/VzGDCeV8zvGbbFbh/O0MT1X5XNl2Wuj&#10;7TpRI3gmVUaG7h+kcJmLZcVJZDGHm7SBjFaB5RLpeSde19ZqlSzLdTrd9YHlQ6TMLEQSIRz5MKp/&#10;9ZXA17BRWJksWK1P+9h6mgm66FuqtvUdn1YT32SlPsuEpJxRqi2WzFpZbT7Uxyb9/IoN5ul4xrVN&#10;69l9YHnbsQ+sHQ9QWDPzOrn5Ndx7ez2/VHOtT15T1TeyhkWqb2oto8Q7OMMvJOoqt+z77MrM2Shj&#10;pkKGC6nSvNigx97OJvZPd/TKzFt2CXquqrlbMPCH5TItS1X9W3G8MlmybWUMl86AZQcW8cY/2liE&#10;GbMunbE/hWW0h7s7AUs8y9Rw2eHqdrJanUPa8npX95co36wPLJ3zy8K5ho8oi4/uGYwZLkkrdSrV&#10;onqab40IfV1BHp9EOOKtwjsESf0dtkttUx9Yb/oksqqS5sEviqccFvNQ8rxOWCr2gaVP3sSnlZZo&#10;h/OK/GqxDb0MsTlEP2EXSc5RfUdJz1Rf5rA4r3y+sFNsw56xbHdv+sDyen72/sqf47NQD/rE4rmj&#10;VsYg8mOs05/CauHOkWOf2jkCDH6jbyaM1fm7//y85TavhBH5e+4cNHtKd7to26yeXWepZ6xfrFfj&#10;aE1Hy5ghqvKcttGjI17LRunYQnlZGTHXNPGRflh1ZltOD5WX7Iz4r3tc2Nrm2NcY21n1tPU8j8/U&#10;Q8uOsZ2RzZmyrGVW/aRv36Z+LLH2mXqeCY8Vxj7TuSvFa8+ZsFSaasVY0dlppOc0/irnJWd7lRfQ&#10;iQjLxgQHlJGJfBjBI1XhXJ5msh6zPyrjDbbrkm0LJmhb50/5ljphx572n2WzwRf4Owt4ro02VT6O&#10;WEL7PSzeoY5Trm4HSh7j890iX3M6N7SS/6V7T4/t3M19YEU+p0L/VnUrofFdlblb8JKMrYzS/rZ8&#10;JRUwWYOehfyU1dL3X52DZO+su2dQ1/nqhd1cGWsLtncOuoyzVP09hhTfsFe9TjUBTJbMVjLG2g4R&#10;5sfysjGEmZmK+Cxmpqq2bg+LuCqStzfEsqj1zcDKgt3xgdXzVtie8327bDi8hRAtO+Gq8Ad8kOX4&#10;GeIj3irDcJlMkFVjg+bb2IxzP+UL7KeoIvMEL6PlN+4G2coT4YSUNvqMt9JUsIG/Wf7YJzqV0Xwn&#10;+t2emS+tUJ701HzRsh2B5ftWPQ8lpX6TybqWr5TLTpt1saytv+cDq+8n6F1aM+iMY/jLOCz0sZmP&#10;LY0nAguvUxvM1G+Vj1iw0AeW9gSrzjscU3niAs7ImmvFMcGciT1R/B2bE2nxpOgi/03Oq2Qio1Ot&#10;AasNq1sfE2RkqGHsOuFZyIRzjM9cZ+wTim3zsbeSYr1t+3cUVp1RGVs+K5Jn2/bq8x7/1ddn7Va1&#10;lvbaMW7rdf1n+knb97g+rX+queIdWba6Q2aKmKwvkKmz6rbNulWFgcknpYu8D/SMvqgiDqu5R48Y&#10;nBmTopoznMvXs10X2aVM2bdk8FtR2xmhcLKet/LK6OzuvrzdH7BqSvWZzbLM+/k7eVUGTZkGe74Q&#10;lrPfY/18PL/GjOAB1gGuUCT9Hs2MvTqTX+6F/d3bovo/thPrrOFvi+iHGY4p4rCu+pPK5puxjf15&#10;ZeVlalna0HFbkga9FwyvsVEz9kr5KZLRju8slfFZLKN/pXgO12envYtQ9cvesa5OZ7zVwEZNmKy1&#10;zAaH5S+6xoLZoof5rzs+sI76rwe+G2FJVdMScwF1+Ggt10+Jj5mskNUK9NS8ON82zHwWq9ngwgRY&#10;Nz81zJ48EMaWqZplP2bV88/ZPYDybM18YDVMFt8tGPjGIj18j2HDakV+r2TPq9g2Dx+7b87maLE6&#10;H1g6QjTsFXgobTMZDV4KX8tXbNMls867gQ+s9p7BFRulT0HADK7San3+gG8sbZ1JvhgB9K84A7fn&#10;8dPhMoT9oA1N2fmuE66TEt/7wMKjgupU0vNiGM/RqIfjIxnOF20a6Llo291y4QznXv1kbChjUWWm&#10;vIe3HNYdf0Yx7yMjVctqoU1rfOwTimXY5hqO9OTKMtfT6mSZSP56fd7jv/q69ccuqtt1W3DZ2/C6&#10;/uO0nG+kpzyhR+84/BvYvKnjcOHylixVhrf6LhmtGh0HdCK19XqZiRb+mO5yWANX4jPgxXxbP0E6&#10;b5Zz7B8LN3cOvmDPRf0/xWHt9pmM/L9PRlnmzgeWPcAnu07lIfc182MU0r91J6vWua8DnWm1N7s7&#10;XFWQFnOTrWKyPqpkoJcZ8svk8ZZKbxyDD6zgzkGpePz2wjgsnb9aPqswVpXYin1puQ+s/hnBOOnv&#10;rTJX9vwUlg4jP8UxLHMnXKsKc7QtemzedDs7H1gud0iVfa9nw6JN+6TqDwgs9NoiSuEJD6XqFqyW&#10;65vqXOQFc+mzlZd0A/zAVPN+jJGxH62qWVAqw0n1gSV5ieX9N98h6PfczVgtWCvnGJ0G6Ugd28W5&#10;qM6JzBBP+hv+S3LUKh8IrJ69wn6Wllw6+0thfXBkd0y/a/g8X7fNdqnnPrDqPYNoKTTmWbjxIZWQ&#10;z+j8KRkmsF5kr079W/GM8qIN2j939ZeBsqad+sBitugqZ2RtgXHEnj7wTUo6mL8qPGvn3JPKTHxa&#10;RfHIMdI52nMuj0GWZZDvFT0zjixTduSo58bOVfloVqY+k6nxGT4o5+eI85LxKs92WeujlYkLi2yL&#10;ObLr5cpxWFjM9Hayzbtlicob825cxlrPLZs2b4tYZrft5vXc2hzYhjcDmj1rKvyC4At4q2dtgDZd&#10;lh8fPcC+xq1s+sBSzqu7U2+ThcE7AwayazZ/hoeyofYhH0yjzdv6L/rAeq2ep7zV1X74dn8IfWC9&#10;2w/9Ds2/PrBivuwneDEZNMG18ZpK37yYWkqwSLa+yPi3GlitjmOS8fBRTmpim+rH2+WtvGpZfOal&#10;nYTubkHJypksC58xVg23RWmdvcJul0979V5C7OoiHic6Nr/wjKPjzMhkbbBU/hZMeth/1ky/Lchs&#10;30oXOiV84gNLC4PlYeGk/FzXz/l15dPJsHyblnmrMRwQWGqGZTMLRwxUxEwVHZ3O0AeWlnFiA0Un&#10;85JqZ1pKLXiWhVGjUJOxDyz2b3U8jZWHCnxjVTtFJ/NZlJb0lNxlX5n1R2HlkpCK5TUvYnOIusIu&#10;0lFO7CVZ+OisL7FX2s2bvDL59jJ24Cvvs227117xcH/o+L49zuuF/hnxhtTKGFBuc1j23s16irOT&#10;pH46Iblvjw2UT5ULZ0q9Dyxmi65yRj62a+tjgL92pyFG7VssmLJOpkfHBwtn/XN5WVjPrFyP2Ml1&#10;ZdOm2qzeBAoPhZi+XBFLxXpanTq1mp4abn0/cV5z+Uh/W+esf64zZq+qfIZ7iu0/KwusfaosbT3P&#10;7c+wb5m2uFbeGVuXsTPoJ9hCQV9SdruU7teG7dnRjvM5H1hH3YJF2rw7DwMxcVVY/dsA/SxvBc1z&#10;nXs+vDCPv2XnUCervH6QvZrWG9tzn6V6rT8s6vnVfN0HlvSivz6wvmsPS98EcQd6847Gvxvof0Ng&#10;a/KneKiGY3qKsfJ1hKwCIr9Xvg7tZfq0virp9XC8hPW9GHORzg6FsTrzaQVJbQS8PlrY42f+rZjb&#10;OrYJBr9amA4xJ+75wDrjszBP8ZzV3mO48pnV7kHpIsYXfFkfWLLAcUpCC2lndB7G4lHifSEJmRoP&#10;DaN8lbH7XKoitOjJR9U9xWExS7XgqlAMfE5taGyv/AKzM08wL2oH757iNLWjrnreKpLRRvO0FEYu&#10;xmGxDOXFaUM9E/3/LR67eqtQw3+oD6zKauk5nnxd94GFnob60Y51IbzPeV3Pa8tOOvPHILLBKM25&#10;Kgw9jR4epCb6Bz00nO3Ys2v/nnxzyoRTXK28E3aJWSFI5uVvpMX4eDEvytf0aM/n8O59hWXAvsqm&#10;rcri5QVwLdaWseuMY/LxLcc6NTUADtTmIQn7c1TDbe0h3p6NIs+T9qgfOiGzCteyxHf/7emJWj9j&#10;Tx1VmlVFWJZWPmPnnkyGm5u1V9/zY5m1PWOdYJ0m9XncQv0kbwU64zsZLh+YfCLVipM6sFXrPDzw&#10;RJaqu4sQv0k81tl6jl3Dph8xPnB/WfjsLsKOHVv4bMKYof2tlvGir7EJazZnfyL9xr79TLtE9fa0&#10;D6z3+tW8n8v6qmvfR/u2vErrk4LnSPd///rA+qrfLer74PE/I2TtzdHWCyON1TNZGY4pluHthrnP&#10;rIjJ2tDJnJeFBxaMV2Ek7+umapu9tVH9yPwok4/9dEpHSzBQU19X+leZU1zGwv3dhcxbRTpnrJYO&#10;1hixX/KBtXdfIUaAuswt9DHiK8917gMLS3Jb5uhix8Mcj4WhLoUa+V7mVE9VUV44EBg/yEw/zGFF&#10;LFUjQ9pS7BXnTvmatYMNHG9JpQ6ZwFqzNllehnIvPrDm9w/KPlH1gSX7vlKW9pt9WmFvGDLasC5P&#10;fqza+wrZp9VcvtXPPrbYkt4HFrrVYc+cvUI8ZI7O9zVhWNv4wPINc9Rnnr2qLfXkXYTZPqZ9PuKn&#10;8GQFLGEbL+yM66lhGlv2WSc658nwTd0gVXep+JyEzlIyOgcZDIX7ZaEBVHXO9Mx8YElfSrFO2usw&#10;AKfk2d/Tbtq0vHaf2B7Wk9Y5KWOds/bLnvF75bbZhgDGojknxfEZGZ1CMb4hF9M8TLkUP8rbtKyj&#10;uoehk/X0+me8D9tzZhvbOYZHG2Y2r+sq0tMyX7X2cvJRGa/H5+6gnPcHbvc2vGfPWCcYDqRO/rH5&#10;XRmc+xwW1pf39TzvP0urTNZjxkPZvgYeLew9tWFbK8PbFPEyxyOu47zVYQ1jb8J4KwoPrM1FX073&#10;mZ00G9UwWZt3EeountWP7+g9xGShBrL6rS2ODl7ahcOYFJkXe6JdsAZwzSNPVCaMZ7i8FYN2o89w&#10;Pz8KRf28rzcrb1iflDZhT5uvPJuXfGDpL7AKMfT3/sG7NXB03FKfWJP4WIo1T8Mu0Tp2egefJD7j&#10;p3yFsimDXyDZ6uaMgVrIsJ6MTryB0qqK9U/KYvMj3qEwH7Usld45qJXafit7ZfIqw2ldnn1pBfKd&#10;fryvkQ8ssWpxF2HZSypjO82htBdU59y6Nlik9V0qqdQSdp7LYjCPHyPPcQL3n//BDtxs3wvLHPzV&#10;w2isc/lIptOjGzxFHZT6ir3Ea3Tz0ewjfupO/JiVFTVhg4mgavCR8J4PrH1epvrAsl8jY8eKfVGp&#10;f/TDkolXLI8ffF2J5ROei+WbtBP9Z36vtGacJ7K0sMH3HL3T+X6Q1OQkrDUsfcbYh58Plx037cko&#10;hmye42RAT5O8936Ideq4rf0+Ftlp3Zz6iY0k+ENTXi67jzb2iLzOOtEI4zNN9At87T8bLFiVN82X&#10;0qIi/EYhtqFjxP6rfhZpAJaUu1zSN8hjfLSOcO5bCpK9DCaKVdm1171a3kLDWYmQI31jXcMxs3CV&#10;yclzLlFazncuw3lF4cjyWH5tTybfjD0ZPSv7fUSYs2Z9a0Jbm+9aJuoP+2WseWXK3vYl6g9YcaMs&#10;OntWC7+Un7p7HyJ4AVlOS6l1oTG/H7D4AekYqzJgET/lIzaYER+S2vADvpx6pmmfeZmzS6EeDGpp&#10;Bsr1vO1z6pr+dNntDegWH4e5W9+yOhbP2aL3mKlJe90qC/eB2rcn9iOXgbmzCT5/TyLzfYXzEu8b&#10;6sTEf0/nNwzafsoJnZSX/AmvUmv7v8kqHzRHH1i2Gs34tLrtrwqjN/miyvBc7/vJmu5eNXayDfba&#10;U32HuY+qnsMamCxmr0S9+8kiPkurx1gtDyurNYl3/bqXgl/s1kU5zpBs1hvDiPH4gbHq9oh8Pcyp&#10;8vrLbpoMM7Y+cU7zOIE7NrAEHbO9wHJQK6bb4u7459GwaFOduqDwHSuP0T/YX2uYQ5AcZZ6KD/Ji&#10;nsvOxdc2gMCq3M1z/IvxXKp/5gNLmzTyM1XiIx6qpm15q0An5RXKsy8trRNpL9trK1yY/qLBOwh2&#10;rIRriDis40H5GvbK7cSpuz489ltf2Uj/IR9YXs9PMlxFJ55S47D8F/LlyQz4LJM3LqA8QffZJYwk&#10;oZ4yhIkMnc9c4q0WeT2lc/DhJaeddai2JyXDCn2bTHnGL3BhwAJljlxwVeif29zZTl0VdMPy0jHN&#10;2kXD2O+w3o6/Tr6rTE6e9URpOd+5DOcVhSPLY/m1PZl8M/Zk9Kzs17Ga2qgNz9trV4Zt2LU5yiuj&#10;p+1L1B+4vN/KTOFJeYjn0sW2PY+yXtIx4Qd9JMkc9BCXlNFThqRkvpH8uZ6H6rPhv5jZ2dbvk4RP&#10;NlGdE3vlDF2CFXrOzjnThInko/0k05dGmf5OzI06bMrYtS/Krme/eujaEVX62nPqJQor0q/6/d0f&#10;bc/cBxavUZ/ydRX6oqLfXnwy30vl8tXfjAUr78vSu4m3ahirnp+SYcx9Wslc1oXZN5b99VSm5KVL&#10;V3idq4tXGzMbrqpyyrZ7hcVu49/K5tl278hlIqLK9dT5pc3XfWbJ/lrxnyV3JR0E1n9AYGERJwV5&#10;Pyy5eF6aJf5Dv/HJhEk8Jc86M2kHmYmfrHOdOPFTdsA2ReFPSjVf8Gckeoa0qh/cx5SxmsRH9w/2&#10;GrQlzAcWM1wNzyUdZ8ZqBfmynVP+C3ua2PzFvpWcmvoeVh+GjPYYefh+PCx2Vr8nN31gPdpPnupv&#10;J3pkraCN18igF6EsFLYz//K8X+OeMFak0kKS5Dm8oWfhS6tjpnK2RdwWjY12wm8EVn1GrFjlsCTB&#10;JeH5usI93WGmfiCtdq4P5Yu8MBahddDbnG2pYY5/KrzL+Oznq+XCSItaRUl1fB7jY/1R2l0987rN&#10;3AOYa5eMnes2fapdMnrieyGndSv7v4cPLP2nElgW/m0clm4F1GfzH4XSlZGZc1g+cIx3sb3JuTDz&#10;8meGdQkw4Y/kmdP6TzBB5z65dvRjDF7na30jYRvbv21nmgU7tfk5n2JReUc7r/m9mpf31P7xTkY5&#10;+z3eno7n13ajnKvCevLv/tQnaoBZtt4Hlv/qQp81Xf3iXYw4qV8Sfqpc1QeWdG4dFZ2ZIsZKX5iM&#10;sZqFmc/ScMBneVrVxvpL2Klk3SuvLxJq2zknhcVuI1MXiFj+2jqqZa8qsbXSz2xXx3y1PrDqy92R&#10;bT2UnIT9DLndY9NVrZ0pYfE+09PKkB8B96dTV/6q0LL3IPuuKn8/Ak285nueNmKpIv0Rb7WQl72Y&#10;PR9YR7UVbiXHarkzMOksM39VsmSoHq/IX1Vw/2DDT0V3FErzFt9YFJbmLf6zmO2ah5kRq/laq1v3&#10;wR7W8T3nsLSratm1jb4kLDbrklnn3aP+8VNm7c2BDyz2GxX5lqp9g/vJbjjXrzJ5zezUZiP2yn4T&#10;OpS9jg8P+I2yAeuUe7IB7ik2qtHDPNemf66MLy0djrWMxyxlfF89AhmOmV9mjmRo32GUflJexwSM&#10;JG/bbC2EHDEWNeyVTolDPMvcCe8yPvt5cblquPXxNC97m1eUlusno6fKt/f6cfxaT+4uxett91S7&#10;ZPTEZZnW7VE54gML82bHqT3EPT3FTz2gBytS57COQdr9EzX3AybvCty7m485Gh0VrnEufxCPw3Vb&#10;wk/Zv81hnXFMT/i9CvSPdu5ycIP/NfTh1/vPaGfPWOX68Ly8e/bLJpWsmY/ntyOw/u5efa4GsKrH&#10;jqGtYcpYaqtTWgPjLcxWQGd+qf4wmVN/WBtlqT6wpHNLffa+rpjJiu4WZD6LwnrPoOls7hzkXFqd&#10;eNfDeMXPbMRDreJ5/6fOubbPVYmtkOdi/XxfYZ03bR5nH1jS5XLslZ8w9/K6IJLPiZ5WhrgDZzfw&#10;nmYfqKPPhIHSvy7YKNVjMizfq5/pYZnInkhG5Pd8YMlpAyzMslpeMHl+lIQ69YHFvq56v1fMQ03Z&#10;qI60chmxWUtK3I1zW3o+b2Xh8Cyt24PadIohZK/AZGkNa6m/Key22X628ncLH1h8T+XTd1aidfb6&#10;VYYTtH4/MFnMYbVlwUGDPkcFU7nHKKV9TtkpUFpee9aGbU/pt7nf7KxeA9Qe8oGFDVKtyH8BS3Wx&#10;jNrzL6bdrFsbtZAjfWMd54xSFO5TPc1tRfprPNsZcUz75ZqXl/W0Ouf2cN22dkbyNd9NLumk7TJ1&#10;mLFnricqV1tXu/UZyGONRbNnzeW3sVfGl4Esk+W0lBo+sE7ZnJG9Avsz4bYSjI/nlWWCMtzQ18m8&#10;7fvpBf22DtlkrxYc2aN2nnFeMmas+bI/Rmb0gSVLHrxDXfGB9ZfPeq4GfNBM+MCylbPtYd32e/X1&#10;enb9cPnMi/cgzEfFRxX7w+rvGYSktGnr5aqJJ39Y8zsHew9Z/kbW+cAqY8sOh2ULNdvAxFueLkGw&#10;mOY9rAv6/cWx6DzGRoHKBh9YR2YJfirDW9FvF2c6C1kg5dM1VehnSqvGPiqJD8szDxUxWY0860zo&#10;Zw4r1EO2GRNU6Zt3/BCpNwfkpbvdx7feGMh8U8s6meTJXYSxfHDnoOeudxcSb6WWmG2yH7D2vaW9&#10;0zrLGXsl2vTh+Cr2Suz5l/rA0lYr/rCkU9YnesJz2Zk/njvbtbG5qpze4Ly6jhL3wvz7+ad0sp67&#10;7JXVA5d38IEl5yTS8zHM2JPy9TwUjH2bgRr1fzJfy0vHOmsXDaNPr9grTYW0zXcmbUYm0l/j2c6W&#10;aZqnzZVrbtuspN6d53UV2TmPj8oS25wpY6YOM/as84rqJ77TcK2zqRNsfaN/yvvtN94biGfhIdt0&#10;8VzXZvCBtcsEPcr+vM7RvMZ54eR8Yv/b9fO2/t3+8FP18JSd36Zn9IGFqfSqD6y/vzF8tgaSPrB8&#10;1fOL2KvQB5btWugqL1teqZ/yLqxn5AEzFdwnyFxV4zMr8qXVx8vUx/ceYiUw+MCi/SbMlcxnzcO2&#10;yLDFRXlRmabl/axIfy8ju2CdD6xjt2HwgXWo0wVOy1IhZhaPRXovL1HYelswWZ5YJHf9TLF8FFYT&#10;zMSMjMnrP8xtbevBiR+oE2jTOmnCWkFEMG37xpr4wIJndOTl3JPmKw01iTdJ+OfalGnkkWOjZ7jf&#10;0PQPeVlarTLvOfj9oJyagmkawzoWqP3fw2G94QMLfe8Dfqz6/nk9X3tc2O9V5AMrOqXZY6DwjM/8&#10;YbFfKmaahviLfNZTegb7fdSq5YI3Cj/SQIXiMOMNDqsOnLf0Q40913fs3NTzWL4Jm62qqHWwexXR&#10;RjuMldYeNOsYOEtbZTjfNpyRmeu/x0lFNtd4aymM5FRvubLMyxXXFec7tyEqb+TzK2LT4vjIhnl8&#10;xGHFdnKdDP3HxmbxgXWMXaCT0K8s/Ns4LN1ywWIUE6n5wMLQqTE2jHoY8sy/4F458pllv7nI+HX6&#10;TTLbvp+u8U1Tv0sP+Nja9SG1K6996QE7J31y0lfRS/8UDmvpS2vKRV7xgSWP8XP80Sf8TH2ztT/v&#10;Awvvdy/71VqwVHjTbGxgq05Zs85+fQu2Rc+CmeI7BJnJGsJiGjYbWl9XFj9nu9yjGUYt7DTpUsBG&#10;FY5JhSd7QXM/VmVXq+To+nsPWbN8ZSUs82+5hfAwWrcHmKtq+Smt7kGGEAQ/4zpkRFL/6cKt/sYH&#10;lolK5XkyLDagYvxQfMRehRwW64z0BNlm/G2VSln7wCLfT04qScYgvAKG5T///d8qY6J6Vjnjm6Q2&#10;F/HtvYEBPxX6w4r8WwU+sCJ7pKWpbr37YN9K2uhLeauZbWJz6f+yo7f2gbXwOYUn4ZxpMj9T2p9P&#10;w7Vf+W/a8fv2uf7YZ1bkt4t90uGo2+2pYZz+2RlgwodUGXqOVNtMFrNRmTBzVTzABWH85hwWcpht&#10;LkNh0v4mLet3lkfyM44AFXmJw4LdYVov1plMJl/kMuYl49gsPtIZ6XlKPlOWSKaMUTOGaJepsakY&#10;OlFqDUf+nlimTatT7qAnlqnyEYcV51XtZP2xzddta224k+/cBm6vqP7b+MiGtW25toj6AOtnmSi+&#10;LMEOAfGBhbWBrBGJ/nuIe3qKn3pAjxcbT5NOOHkGqmGOqp8sOXSXddfjrBP72FJraa7swxhARxvE&#10;ZtfD4Uh+N57rhMNHhyp1wuHInkiPlXqo20h/2v7d9lrIn9k/9wWGdYJPezfDZfp0PW+3e7qeA0Zv&#10;ZWdfn+J944IPLHls/u5hPVUD/k6B9wWlHCoLwxSS9u2nfEUx03Rbpw36DSfVW47VVshS+fvpmczp&#10;/YkyCUH/EbJ3Ih0HmIeScO/3ymWYyep9XbEeneO0/1fvWoHO+t5XfGBhrpwzVrP4GSdF+0iVmUrp&#10;xLtzr7PLF2sV9oGlPdL2pzxsR1ZNvL9Yncvr4kg+truGcJ+28YFlCdCH8IGKRHji30rTRjzXJF5z&#10;CfksK8yZzsDOtQ+s+F7CiNsyQ+03tLaRezTp3AeW7PWK/YWNsrDGSC+Y+KiayUfMlDJWgR5txU6/&#10;xGhH83i2R+gtLbZ3HNm9+jrGasV8ic11Jxsb4wsfWBmfU0/J1H6FOV56fuxz7aR/os+jHwbfkc10&#10;cmj362GAYN9PzEPR8JG6c/AiS3XKfJVBjQeyavOcn+JTI4xpYRkHv1c629GgLGnBgJRB0dmrFYel&#10;T6Ima1gq1TOJR7Np5i17dSYf6YnjdZx5hR1LMFOn+XrZ8+VFWYZvtJ/H1zDHR+GIr4l1sg1RXhmZ&#10;edrIn1TMGdW82jJG8Xv1Y71X65zDkT1xnc/t2S1vTn+U154Nbdm5j837YdMDy/Bx1Js85L+YvdIR&#10;jCgzLbpOVufcysQH1tucC/vYorwwQG/Y86gPpogde8qeDT1v1/8l/ZGvNPB68JtmYdNPU8s5m7bk&#10;lbo+/JF2f4AljOws8fqE2i+YyAdWzwH9Zaw+VwMYNLVDyzuajp+6qvHV6MAfDbzSgm+y5eaez6y8&#10;Tpdk/edE1RnzZdp2ubBSJ0et2e9pZD+L7hCUl0X3XaVhEVSWsHJVUfzAWHFaCrtOJ7aMKZOdepor&#10;V7xVhpOq+1B4zcjoxLw857OwGsc+FebEQmDJf0qtWoechvHX+u3yErNKi431Lm2rDqsq+iABPpnw&#10;Q2knjJXmnvGxNdiJWwiju+cuMjWoEbJHmRTb+Z75wIruFpSd4JmPqvguQuaqOG3g66rxh1XldWwo&#10;xFnDah3v54VxwO7Vn8ReSSvAZt0hNg5LtsGNjzu/i/Bif0izVw/r537Y8IPyvER52XPE9YMzSeab&#10;An9SZXjq5LeZLMrr7bSjHysrBXNnfdltZdDUicqIDyweS529wrh9zlLNWCdtKQzeA4c10wnJufx2&#10;PPrPNXbsKRsWZU+XF+svJncQbuOrDMdHYdZmdbXQqfWJNi2jUGsD68ndW8flmtvf2rmuh6gsmTpp&#10;ZWp523JxfKbO5/IZn1M5m+d23uszkc3cB8aw1oZVlvZPZbdLC/7SsI6ZdQ15zQdWwDqhQpmpuXi3&#10;HfsASuf1A76odm37Ud9VF9tit4wsf1reDXt27/77eD1vlCVTP6P98ishGaP0ELX8/qD93cBf0upT&#10;NeBvwcf7Wl29g1eSmUR2Z2jdPvBKvhrK+oqyNfCpb6k3dG7ku8uF4bdEWlfl/V3eteu9gewPi+8Z&#10;TPi3GngrfV+YcFge7/cSYpUKH1iVxeZdJCz6y4uHhhOclL+oDGkrNzrqxO9y2vgpz3XsZB3z+FGT&#10;gw8sLLqPj+11eVhiVuEorf+4smWyTB2U6nf+w/JR2t14zT3DbUUMl5nv+QqYryyA/ThV4p/gaLS+&#10;jJ2ByfJEOGnV+MBSSfA1ym5MeChYVW0782OV4bDctjPmq5dx23wH0Pb43e+VjY/SS7SkKwbqZ2Wk&#10;nnWHWL6EuUUfqL3r6f7wVL/6hB5/RFA/ZQRouCQbDdi3VGWRMMT8GIe1y3aVQbOzGaUYy2Lx87Lb&#10;TViotva7Z44woK74Jm3xn2KgeDL5KRuafMdarXW4qE9rS9SnfiNmFs7I1LTQ4HpquI2P8prHc9pR&#10;j7WLjsn+1+v6o3qI7N8tb3zP4LqeYxuisqNl+/aN722M2jFTn8+0Nde/2WkFKD6wMJT8Yg5LlsS6&#10;lvBD9y0fWBhqz3w/SR1rHYKaucTy9PcbznQS74NffAQc2SM+mFDqoCxcJ+v6ie3Z0xPbc27nA9xQ&#10;Xw/mG2tu/6q8L9gDLzYt80VM0zlveM2eO/28YdN6JkufNTn1xfexfj4e3fJbAX3hkc9fL1cfqgFn&#10;33SA01/J0Ordfgmko6uH5TndY6kuyu8yULy6HsJ5nsvW7dtlrGt+fR/ULi7V1jFWGd6KOayeyWp0&#10;sn4KVxm8TeP3znUNUHaRyoyGGMxu/lf2bzX3dcXyq7AxfUV/LF99YMkGFvZNrVE+Fw59YMFvDj4c&#10;puiGh2LuqUmrZZl8KD7Mi9NmwpyNywvsphk8zMhUnfYjV5yjznxdScM6HSOjzizM/q0CX1ehn6xA&#10;v8wuxZ6Iw5rGox6N5jDf7VKfunstfNP3h2Wt7AXQEZ/7wBv9Qfvbw33sNZ21gZUFNfZK18qtD6nG&#10;t9QHmamnmCwtkfbWdvct0s+Sgy8t04MxUzTS8YY+L71vJmS+4JvsWbvj++lOWi1Lxs4PyVjdqlWw&#10;Dd94tE7r01qaUqHVRw7L6tzbMZCpaSMOK+Ke4nznOkc9biHLR2WZx2dsy3FbQ1sM9ZZhzaI6iW2I&#10;yu4dIWbrmp5znLWsuLxMP8nUZ67d1R4MwXK6Zufkrc2/kMmSqQZtoVOl7j485YfoWT0DhxVwLiv7&#10;7/M49Zz8CZ9N9+15tp7vMFZ4fzu356fKm8iX/UzhkfiBZyGys+POJj6wsNb90N7N37zIFzP7wCrv&#10;OJgJib06ZaZsnX9LhlbUKQZqWIHbSrtnwXyt/iQjNisv3mG1D2N92HFS2/cM9qzWROcJn1XWAOKf&#10;pKwE+AUjDvt7buW4Kz9F+1y854Vl9JSxAtkX8VkUbwygEFh2C6EsZ3ofWHMOS7PQ5U9G3l/KdLlk&#10;HcnTyja6VLWpszWV7N3aAkv+yfBQZT3WyWc4qdDvla/xqi2wc4yn6CYo8msfWHLCoMmIgVqFNcGG&#10;Dyxtro6x0nylMd3/EYX17N3lIxnWyfIWz/cP9ncRzvItlvz1gbXdH3b7z1Py+kRs9Nuar5/uHjEz&#10;H1h/FGMVMVk0smHQtFOmDT9f9RTLToeKDyw+DpEnTptim6XSBrmY9gFmSkfI23pyrFmmfuqI7eTR&#10;/5etH6tJlMhOj3X8R77QjJ3HIRwxRywfc0ZVZ+bevZjbmtu5m29cxnnZo/rJlKXNa13PkW2Zes7w&#10;bvs2c9vdqf912RvmDpux6IfSK8l32y/1hwXvHv486pLnMR9Yu76KIj7rrw+sm/yaPMeVg/tMeN8H&#10;1hnXdsvmtA+sPEt42x5jEhs9f31g/Xm7b1jnhz6wLvJTvCreCGPOohX1Im17flzPiYfVtc0Pp+zY&#10;Rr6RHvyuyNzMwgeWvkhNfF1plXu8ybCfrCEt6ZH5bpqW9OjyC3Y2K4S1v6q6J4Ul8ozP2mW1KoE1&#10;1+lraV02yZvjrg+sypVIcl0F2atZFNYKUhk792N5W1BoWqypGj9TGm0fyOhn4qMKfyCZMJzQmdHf&#10;yLDOXv8rPrCYtUGV2J6uVO7MB1bEQ+mTXbitGtazykm87nmRt6OpDHNV0ioTX1dhvsez9NcH1rez&#10;VPVeQnnidv1qpXxgfTFv5eOMDWQ+8oR3I9b50vgy28fgM6iQyRrOgtgHlrNLOvZhAN72J6UteDHt&#10;HfZK06Lutm2+xJq9XUasoez8ShaoG3f/RYxVo5NYHo6PZPb9N2lbaH+4k2/GtlZmnW/OV9dcT2TP&#10;rp0ZBip332LtJ209r+shtnld9oax0r0ra+t6dgqvFr/SH5YusOv68FkfWLu+iiLm5a8PrO9irBZc&#10;UsgxJRgoPH073JOOyt/JfJ3056nNJ+xVd2/jofmvD6yv2e3yN/QTH1hZ1mmyBt5lslLs1RlL5Sud&#10;nh3j+Imd+CUQr+on4ShfT6vv175rEd0V6D6qej6L/WTl7hmsdxEyqzX4wLJVRJkrA04q4qfO49ln&#10;VuQ/i3muGYcl+1ZFJuMDy5vmKJntz2mlh+xVK4+Gdnmc8/dpNQp/kK8MD5XhqtA3TLP9R/BPJl9O&#10;CnmyeaIXf9Vtzc/5wCJmqieeJj6wpHaMnRFrz/gs3S2WxnT/WSxv8fpXlqH4iLfSFnIbXN5Wmdpb&#10;ZJddO5E871/u90p7m9kpNusOsXz92T6wam+vnGB8L2GGJcSTgbPWhQ+sr+SwaLyqA9zR1qccls15&#10;8FU3zn8LJotOcnBKz8zUPf4IraBPon33vrRejMcY/WK+rP/pvKQVqK7QrjRLWku3vFXtMTscVnlS&#10;Su+pMTM9ZImOn+d57bJF1mr2/LL+3ipiXqa+tPpyjXZyrTY1XEcP8YbwSBm5XG1e3GpR3WbKkpGZ&#10;lyWyLY4/7QMGvhcfWJXAMlJpwmHhzPMP9ZOl2wXST2yZqQua0zvgMDCNfM0tJmXJBx0nGYXD0uWj&#10;9HPikrL2TH0hoURYgZ/ff7e00wdTZnmu+eT6mXpu6/Zam07Yq9JnHvFF1bQXVg61P8zDj+R7u29c&#10;t9Psdx9YR3n/+sD6gt9Lpn1grVmnp1gt44YGHirvxwqTwYY9ltdQxiGebWvtqWn9d1d4oo3A4rC+&#10;JRl71cQbk6V/DfisWdqe1XKd5tEMv6nXtaLTymvGCsv3kb1q46tvrLIjVlK1ae19kHRGfrVSPrAm&#10;zJQu5WIOS9dTJzLy1/9rMnqjlidgrgqr9PLJhEk85KdIhoMN8xXlxQmmNnfKXU/GB1blWbRiyl0b&#10;cdj8ghmHhY1cqfQpS1V0CpnlOkUyYKkCH1jMTIX+sFg/sVotb7XyjYWqdLwPe1hSn1/rA0v7a2On&#10;2KxLZjG89YHVtp32k7TvqnoPi6TaS9v2q/+d5sv3vLi81vxmXgvbtH312UfDGj+IPhz5fvIxQWUe&#10;4rMGnRh5tvU/ZhudBTVlLPHHDbvO+Oggn/DNlOKb6IlLyd9mr7TdW4LsKZ2sZ8wFMVFe8lxkeTSv&#10;fx+poFmfl5FjwloJhI6NbxjTmNtq0rKeXidrOGemMhzWymbkDvthM5c0ip/bH+nhesiEG56osa3a&#10;08qct0tfrrZduNVY/7zssf0ZG1hnRv9a56QPlDND84Flk1WpsRmHhXXq5/gs97GS5cLO5bUq9Quz&#10;j6y8QU4p5TGGdXqy+GOekmSf4YMkl8C/ktspxeCw28lM0DFpFz0W5jPt22VBneQZook9vgZo6nlW&#10;LjRbPq9PynM9NOGx/oc69/VGnQibMl5qr6ie9+uk9v/9tH174dlpmLWcDyxlmQ+A5Kgq83uFB/iq&#10;DyxOe0fPv8sDl3r1KfWvNEOZd2wV84YPLD7rDfxVNRwWvRfs8lyDvK/OKN+IvRpYMEtr700oBduv&#10;D3bxPCXdUBfy5S5CipF+Po8nPot9ZoVpe1arPkfFEruF0FZ6GV9UKRmdwXUMwc6Udp1puJJZLhMx&#10;WXi/XvjAwtn4yFtF8Sneyg/cD8V2suSHYsjMV8gIl086HPnMIl1NcMF8RcnUHvbVZYK9nWsfWPs8&#10;C9/HYffZgf1RUmPGVYlVs3sG/5/0go6B6u8Z1Odv4g/L07r9fb6Z+wpnpBgq0rqJ7l59OXul41Nj&#10;p9hcTjulnygHDWrP/FtpGTd9XVkXM/pP/+uS/6noDsTar/b7JJel7Z9zO0sDa5XYQHPUEod9BLB1&#10;XhkfFvcADvf3LfRXeW3J/fsN2c7dOwon8pH9shMqp75ipbxJTtklenZu+5aiofpVTuqDzNeiTnSc&#10;HGSYcQt5Nxu1oIF8YO3ekZfzOYVcMEeiPyBmHm5lalpmrzIcE+tpw3N7onwjm2P9XC7OKypLZM9u&#10;2aN8a3xUD5l2zJT3jgy3b1PnWFOj/+iaQbuRU8PlDPZHeSvr1WkbfM6dM2J+qoyZRqdNsE523xmH&#10;jXPpmRdblHyAT0FjqJ06H53bWVcaH/Jt1Ns283O0ZIVmZbR7GHfT/ony1rJ9H1uzS129vVj227YR&#10;S4hnx/rnWX+2uzXLHYV6UZseqj/zSzo8/NiL4fDlHbEv2snyctXS3djpm5Sr84Hl8wX6yanfKFun&#10;7Mr46mapP2KgLuZbf1/VlqvaU1dePp3Yu0OqHjAvl1yEjdLRvuOtImZKfWCRvHNYHD/IqJ36VdJ6&#10;jMbjtMPmOH57jRioDHvlMrb4WLJaK51iP9mz6wNLOupRRFiTCs9ZLdEAPfpd926h2j8RG5VipkhP&#10;o7Oqb0MJefvNqqbL+Ooybgibq0ilhd7kWTLynQ8sy+X4Td/MX1VwJyDzWdq8Ux9YNf7YKZvfMxgw&#10;XFLDxR7S38TL81+7BnaFvpe90v5q7BXbqQ+HPCTW/2WD3drC+0DtFZn29b186j/aoTbS3ux7Mrbi&#10;aaX+f6oz4rDIB5YNABhQnuKq9LxCWyOnk+9PURssbRnmknoG+zdsmPNWs/sZ3QeWPjX2pETM0VNM&#10;Ux2q7/urmtn8lJ1v6fER6ZR3w/NoDAv5wNq9Iy/j78ly0T5gUzH6A7FIu+xVRp7zasO17JFMxuZY&#10;v4+oPeNGdW410MdEdrI9cdmjfGt8rD+S+Vx8WOdYvqH/fJarepHh0tk21N/wgzaVYfdK6+Ep/1Nv&#10;sEKv+FR6iGm66f+r8FYn3JnMvwGj9OfG36y3p+ukYaOe6sPDM2UM40l/Hp9H+MCSU6Vujwlr0Sv7&#10;R76O5TXtFT3Xcn8vFXNS/r75ZLmgX39/U2cWf68ZOaMz/1O+xn5IJmKgbnNYMzt7zstXYZmyoJaw&#10;3qi/qyDGinirhqvqOSyds3SHK/ZvZTLl/kG8u7U8V3mnkzFWNxiFlmLuqfdXBYpqxVK1Mrovdspe&#10;5XSKni0fWLqbcJTq+JTXOglz/Fl4xmq5Nug5PpE/qYiNmsSrTvvAXHyG8ILPiuRV2cKe0QY9ybRt&#10;T2gQ/bvczUxey0YsDziOnsA6fjNYfFf5jq/7sWKuasZhqX5p/I694vj+nkGX75mslR4vC+x3xuEo&#10;EPaG/JSYT4y/Kex7WNVOsVlPnOSr94GFlsJmOLfjU30jo2c/Xz6zKj39tD9HHJY/mmqnPXBSVw+w&#10;S5WfwrC10llPhDBWNPch2pCX5rkGP1Y5G9jOeV7N3YXuAwu19yS75AeuK52V/NJepC3o36u0T9v8&#10;qXwTZbT5pvbq6leoTKEzTkprT1NhN6qlovp4lmnla9pYZp5XJN/GR2nX9mdYpFam6oy5sHl5d/Xk&#10;yh7V7bo+WwZqt1zrur1ov3VWeTOU5eqXsVfv2CNr33bJKW/LoIcGDkvXIfJUfp63mub7p9i5W2+x&#10;z6/vqv/dcr0qD5rJ38JqmPtqlUn14bfYvbZ97fE7ee7kFdtZLYTFL88//8jLr+3FMD+1u4c1Y6+w&#10;Dr+4F/Ylad9mr7h+1J9ynTWIJAo5LLz52nr4ofADOo3bSts2cF773Jmu8oyUBwmIWaZjo5TJki5p&#10;TJa+LJqMh7F7NXJbLMls15zPMu/YmOlwioBlqK09yl4V7Vs9wWT5awP9kGSLzxp8YNUOdpivnU2+&#10;PYy/Ir7uz2HRXWVi31hznbEPLM3LPsgYnyhMIqEPrCBtSj6wp0k7yuhepm176l8fY6+Y3wESIw2D&#10;feiWumKWSmqgclXkA0ua0Vmt0HdVkLbhrZjJmsvzPYYN51X0WEtblzG+SUuopdM+8ONhfSBC22Tf&#10;TU84xVjh4CLeCr1C2+9y39j1oSbye/zXpN+iz23ZXOxsG1groA4upxyTDVLhnX1neuwZ4bQRezXI&#10;LPJtuC3yBbDLlEX3EjZ2+tmXTihPMkc+tq900lGK1CmeU/tepRXJP0oG/TxTRhuFdXRq6R70PI7X&#10;aXOQtOn0NJ5lWvmqM5apNkQycXyUdh6f4Zti++d1lSlvzlfXuq5y9bOuz5aB2i3Xum5zdg7lxRAs&#10;p2s2n8pk9UH/Vp/PS6ug1IPOfxP26i+H9Xmm6Svr/EP+zk5Zp9CGiGXgtqNJ64f5tah9c1yh/iSj&#10;84F1fb9J52Hbq+Lwl+xDXd5He5u90tmi1Bt8YPk+gL8F6PsOFpGBv6pHeSisqsa8Ihsm8YP/rEXa&#10;gfNa5VX27Fo7be2H+gT/27FRAYclHd8kJW0JK4fFerS5VP/IWwm35RwW2pR8YDWcVM9eYSmMufsK&#10;h7XDbbH+SV5YP7MPLF3BWIVL7zzaRjskwuicHp5xVTjHm8vXtFWzyBvShD9Xzz5Y7Zfs82GVvMhY&#10;wfQxL4q2YpDMJK9eviWwYKHk1XJVtQZyfBY2Y6EHRsiz1BJYGmsyzFhpY+rub703UO2heE47C7N/&#10;K9YT+c/qWa0Z8wUZbMfVDig7VrrzXfmmbwjrAxHaJjaXUzJrI/OBxdxcrq2jPuPxZ/6qZv1K5Ln/&#10;sP55P3TvXff6bWsnjzCn7JXNi3x/X8ZnVobnskEt8oHFJzNrnovmb3s2V/zXoLOuAGJfYOwDCwPS&#10;sxxWzzTJqA5Q8Hped9J+irEK2DGdTuhRjlkzG7X0GWEfWFhnjewVx7cy0OBVPmeyWKbqj3XObYh8&#10;ZmWYqTavtT27vsCiOtm3bV32tu1YvparZam4ztdlj+pqpO3GfhIxXFFbZ/qbLujwSONUGT0cHX3u&#10;Q+pPjzeqC+XFIjHvW+qHOay0D6wftnOXWSs+kuSk55t4t7IA/VH+zhbB79kAH8Tv6tf7Lrv2/esD&#10;6x3m600OC2taBUHlzdFWg+Wt8wEeyla/cx7qAf0Y+UP+q+y+ycaETYcyKabDE/1VJ+frM2/ZPYg4&#10;qZ6xCnmrgNXSp5vYLveBVfX4r2RkNjTa8YS9wrp0ZLKwRF6xVHvc1oz8avegpI3++X/HLTT/+R/Z&#10;GZX/1FWNvYg9ERZtp3p04dj6wEIUPpr2PBwxUBFXleKtON/AnlB/Lw8Ca8W81Hv9rvE4Mx9YYH+k&#10;LMd3w1XN2as5DyXAxNzXFcvr2ebKZxYsMXs4zPchyp60tr18Y4fo53kr7YvyYBT+y3ev5rbpw6Ty&#10;6P9pH1jPMXrI12pbw1qrC2Yqku/j3c5d/fp0wAZjE8qT/pwPrKc4rE2WqgydMhNvpj1lymg2VWpA&#10;JwsfV6Ui32SanPPyp/JKXnfSfgvb1XNnQz1gxvJerUdr+nRgXVa4uWl8K1P1NDpVm+vkcNXPeqJ8&#10;Iz9ZGf9ZkX62M2NDK7Muyy7PlbEhw2qNlNzYppmyR+WN9Ldt8Uy7N/1Bl4JWFj9TRczn2Sj06tfz&#10;9THTpiB5fnMMiDzBn+eSmM35Ojt1VLtfJ53fq+v3D67twfB91ea1fjxNV/X/UNq3/XBdYK/++sC6&#10;sbf1Nof1gz6wfCWV8TMVyFSfU1NuC6ki/QFLxfKn+tl+CZf3Zd0jq5xUYaOcn9IXJmOpOCyrwdb7&#10;Vctkka8r5q2mDBd+yQgfWDoX24xc96ratcEYHzGhHM9+tTLyMxnfKdM1g5wT/5/DB8KxgQXP2bKo&#10;gcRDYdE26vRFPfI6PhMfWEg2fjgeaSGTiVfBBZ/FOQ46+Y8Re+VQmVnl/ELMvMAq8FAePsqzEUax&#10;xNozH1jsl2q4N1Aa3Fkt09MzVg235Xl1frKKDQHbpeWivLTlvOwWL8+SxusSW/eJvou90t5m7FVk&#10;m8TjNPuQrj6wam9f3wOY7QOsc+w/qOF8PFqQ5ef67VHY8OnGTzoeDs3LHjKpq8V9fBlfVBkZ5p5O&#10;fWBlGC72e4U3RDqx0Z6y9MN1KmM66XRICKxCE9Qn5SaHVRqk09PH/8EsVcpfWFQPCQbNRvzaqztv&#10;Vj4mlClRJTEZOm+VkdGn5jRt5j7Bma8o5D63IcNP5diojP1Vhkm0qK4yjFJGhvXnypJpryoTM1ws&#10;M+8Pmfpv64frcLDTRmDxgaVrP/fY+JvDskdm89YxSMsTvfaBpfyI1OvLrMpSv6IP8mLR2fwztmHc&#10;erpOrvvDWttzw8eTvGDqPE7lfZtdOqvbr+mTmT4QtWnUn2VfWZ849HN5r5YV6V8fWOe/LnyTvbJf&#10;DpZfWXY+sOzW+2H1266E0xyTvf6pfNpHlfFNafkZVwUL+Y1g+AVGVMaI7QrtwWyOfQ+MKs5JGUtV&#10;Y0Sk9X7F8vxXjx/8ZzGfRfqrvP6S0XxgVf5ad4gKV7XHT6FcoKiwXp2FI24rI88+sP5/jqFt5GkO&#10;Fm8AAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAONv6k7cAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OwzAQhO9IvIO1SNyonSpUURqnQggQHAk/ZzfexhHxOsRuE96e7Qluszur2W+q3eIHccIp&#10;9oE0ZCsFAqkNtqdOw/vb400BIiZD1gyBUMMPRtjVlxeVKW2Y6RVPTeoEh1AsjQaX0lhKGVuH3sRV&#10;GJHYO4TJm8Tj1Ek7mZnD/SDXSm2kNz3xB2dGvHfYfjVHr4FQPTTDJJ9T+/E5uu+ie3rJZ62vr5a7&#10;LYiES/o7hjM+o0PNTPtwJBvFoIGLJN7eqpzV2V9nBas9q02R5SDrSv7vUP8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF&#10;94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCO&#10;rYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqG&#10;luShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48&#10;NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZSPXu+wCAAAbBwAADgAAAAAAAAAAAAAA&#10;AAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAQ+1PfB6VAQAelQEAFAAAAAAAAAAA&#10;AAAAAABSBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEA42/qTtwAAAALAQAA&#10;DwAAAAAAAAAAAAAAAACimgEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAA&#10;IQEAABkAAAAAAAAAAAAAAAAAq5sBAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYA&#10;BgB8AQAAnpwBAAAA&#10;">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
-              <v:shape id="_x0000_s1029" type="#_x0000_t75" style="position:absolute;width:71939;height:11264;visibility:visible;mso-wrap-style:square">
+              <v:shape id="_x0000_s1029" type="#_x0000_t75" alt="&quot;&quot;" style="position:absolute;width:77343;height:11264;visibility:visible;mso-wrap-style:square">
                 <v:fill o:detectmouseclick="t"/>
                 <v:path o:connecttype="none"/>
               </v:shape>
-              <v:rect id="Rectangle 3" o:spid="_x0000_s1030" style="position:absolute;left:6223;top:57;width:1555;height:1752;visibility:visible;mso-wrap-style:none;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCfeZXBwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJutVwHinGihFIIpKEX23mAxVr/UGllJDV2374KFHocZuYbZn9crRE38mFyrOAly0EQ&#10;d05PPCi4tqfnEkSIyBqNY1LwQwGOh8eHPVbaLVzTrYmDSBAOFSoYY5wrKUM3ksWQuZk4eb3zFmOS&#10;fpDa45Lg1sgiz1+lxYnTwogzvY/UfTXfVoFsm9NSNsbn7lL0n+bjXPfklNo8rW87EJHW+B/+a5+1&#10;gi3cr6QbIA+/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ95lcHBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+              <v:rect id="Rectangle 3" o:spid="_x0000_s1030" style="position:absolute;left:6223;top:57;width:5156;height:2775;visibility:visible;mso-wrap-style:none;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCfeZXBwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJutVwHinGihFIIpKEX23mAxVr/UGllJDV2374KFHocZuYbZn9crRE38mFyrOAly0EQ&#10;d05PPCi4tqfnEkSIyBqNY1LwQwGOh8eHPVbaLVzTrYmDSBAOFSoYY5wrKUM3ksWQuZk4eb3zFmOS&#10;fpDa45Lg1sgiz1+lxYnTwogzvY/UfTXfVoFsm9NSNsbn7lL0n+bjXPfklNo8rW87EJHW+B/+a5+1&#10;gi3cr6QbIA+/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ95lcHBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="15F26B59" w14:textId="77777777" w:rsidR="00290ED1" w:rsidRDefault="00C042BB">
+                    <w:p w14:paraId="5FCD5A03" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA">
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="88"/>
                           <w:szCs w:val="88"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
-              <v:shape id="Picture 4" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;width:71939;height:11264;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmz5wRwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvzaZii6RZRUXF9qYmUG+P7DMJzb4N2TWm/75bKHgcZr4ZJl0OphE9da62rOAlikEQ&#10;F1bXXCrIzrvnOQjnkTU2lknBDzlYLkZPKSba3vlI/cmXIpSwS1BB5X2bSOmKigy6yLbEwbvazqAP&#10;siul7vAeyk0jp3H8Jg3WHBYqbGlTUfF9uhkFs+byWm4/MsT1qv/M9/M6/zpslJqMh9U7CE+Df4T/&#10;6YMOHPxdCTdALn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5s+cEcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+              <v:shape id="Picture 4" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;width:77343;height:11264;visibility:visible;mso-wrap-style:square" o:preferrelative="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmz5wRwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvzaZii6RZRUXF9qYmUG+P7DMJzb4N2TWm/75bKHgcZr4ZJl0OphE9da62rOAlikEQ&#10;F1bXXCrIzrvnOQjnkTU2lknBDzlYLkZPKSba3vlI/cmXIpSwS1BB5X2bSOmKigy6yLbEwbvazqAP&#10;siul7vAeyk0jp3H8Jg3WHBYqbGlTUfF9uhkFs+byWm4/MsT1qv/M9/M6/zpslJqMh9U7CE+Df4T/&#10;6YMOHPxdCTdALn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5s+cEcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:imagedata r:id="rId2" o:title="" grayscale="t"/>
+                <o:lock v:ext="edit" aspectratio="f"/>
               </v:shape>
-              <w10:anchorlock/>
+              <w10:wrap type="tight" anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4A3DC61F" w14:textId="77777777" w:rsidR="00290ED1" w:rsidRDefault="00C042BB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D1673C2" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:t>90431</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0A4AA28D" w14:textId="101F8629" w:rsidR="00290ED1" w:rsidRPr="00FB5C38" w:rsidRDefault="00977DBC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58779A53" w14:textId="54E4E72D" w:rsidR="00143538" w:rsidRDefault="00FC0C37" w:rsidP="00143538">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...11 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00FB5C38">
-[...5 lines deleted...]
-      <w:t xml:space="preserve">Deferred Payment </w:t>
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Title"/>
+        <w:tag w:val=""/>
+        <w:id w:val="-2006429689"/>
+        <w:placeholder>
+          <w:docPart w:val="1F0E59823E3545DC80F74B6BB5DF4730"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00FC0BD9">
+          <w:t>Deferred Payment Agreement V2 (January 2026)</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00143538">
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="00E92917" w:rsidRPr="00FB5C38">
-[...65 lines deleted...]
-    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="157513233"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00143538">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00143538">
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00143538">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00143538">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00143538">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
-  <w:p w14:paraId="6C4AA195" w14:textId="77777777" w:rsidR="00290ED1" w:rsidRPr="00C76598" w:rsidRDefault="00290ED1">
+  <w:p w14:paraId="7F684F52" w14:textId="77777777" w:rsidR="0013055F" w:rsidRDefault="0013055F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="140FB7CC" w14:textId="670B467D" w:rsidR="00290ED1" w:rsidRPr="00FB5C38" w:rsidRDefault="00E92917">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E6EE519" w14:textId="77777777" w:rsidR="00032A77" w:rsidRDefault="00032A77">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...79 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="351616B6" w14:textId="77777777" w:rsidR="00807232" w:rsidRDefault="00807232">
+    <w:p w14:paraId="22EAFB64" w14:textId="77777777" w:rsidR="0071083C" w:rsidRDefault="0071083C" w:rsidP="00855F4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="517BAE20" w14:textId="77777777" w:rsidR="00807232" w:rsidRDefault="00807232">
+    <w:p w14:paraId="407A3787" w14:textId="77777777" w:rsidR="0071083C" w:rsidRDefault="0071083C" w:rsidP="00855F4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E294CC7" w14:textId="77777777" w:rsidR="00807232" w:rsidRDefault="00807232"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="3C94445E" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00DF5BA7" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:anchor="charging-and-financial-assessment" w:history="1">
+        <w:r w:rsidRPr="00DF5BA7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Care and support statutory guidance - GOV.UK</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="37FB9C99" w14:textId="6031ABE0" w:rsidR="00C136BA" w:rsidRPr="00A1092D" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00A1092D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Social care - charging for care and support: local authority circular - GOV.UK</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="4AB368EE" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00041424" w:rsidRDefault="00C136BA" w:rsidP="00C136BA">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00041424">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>The Care and Support (Deferred Payment) Regulations 2014</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5B8850A5" w14:textId="42CEE3BF" w:rsidR="00290ED1" w:rsidRPr="00051E60" w:rsidRDefault="00C042BB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62230052" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRPr="00051E60" w:rsidRDefault="00C136BA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09F6D9D0" wp14:editId="7D83C2A3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CC5874A" wp14:editId="30E3F55B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4076700</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-64770</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2292985" cy="1009650"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="6" name="Picture 6"/>
+          <wp:docPr id="1671922385" name="Picture 1671922385" descr="A black text on a white background"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 5"/>
+                  <pic:cNvPr id="6" name="Picture 6" descr="A black text on a white background"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2292985" cy="1009650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="178AAA60" w14:textId="77777777" w:rsidR="00290ED1" w:rsidRDefault="00C042BB">
+  <w:p w14:paraId="73D03635" w14:textId="77777777" w:rsidR="00C136BA" w:rsidRDefault="00C136BA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="277BC110" w14:textId="77777777" w:rsidR="00290ED1" w:rsidRDefault="00290ED1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="462FBC0B" w14:textId="21981F7B" w:rsidR="00936DF6" w:rsidRPr="00051E60" w:rsidRDefault="00936DF6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="8"/>
+        <w:szCs w:val="8"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="304DC924" w14:textId="77777777" w:rsidR="00936DF6" w:rsidRDefault="00936DF6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="73DC7B9F" w14:textId="77777777" w:rsidR="00290ED1" w:rsidRDefault="00290ED1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09986F83" w14:textId="4F356ED3" w:rsidR="00936DF6" w:rsidRPr="00051E60" w:rsidRDefault="00936DF6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="8"/>
+        <w:szCs w:val="8"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="37FABAE0" w14:textId="77777777" w:rsidR="00936DF6" w:rsidRDefault="00936DF6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="032012BF"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9EAE1006"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1778"/>
+        </w:tabs>
+        <w:ind w:left="1778" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ABE8547A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="022D15F5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="12942460"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20F93017"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4462E74E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33ADC1BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17BE3634"/>
+    <w:lvl w:ilvl="0" w:tplc="F190EC38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AA84F4EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5D4A5FA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C3CD34E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D6D66B6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="68E82DBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D3783C04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DBC247F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6CCAE510">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="366C7D6F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="926EEFCA"/>
+    <w:lvl w:ilvl="0" w:tplc="97423DDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1077"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C6B1CF5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="522A88E2"/>
+    <w:lvl w:ilvl="0" w:tplc="B0D0CBB4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...245 lines deleted...]
-      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9503,2144 +8600,1170 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EB31A8F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01FA4FCC"/>
+    <w:lvl w:ilvl="0" w:tplc="C0667906">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="BulletList"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="1560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...366 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="7320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41731047"/>
+    <w:nsid w:val="56EC6939"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="11D67F8E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57DABD3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="53D0ACD2"/>
-    <w:lvl w:ilvl="0" w:tplc="8A9AD242">
+    <w:tmpl w:val="2668BCC0"/>
+    <w:lvl w:ilvl="0" w:tplc="BDAE5980">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="02E2E2C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="573E6984">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4C20EBA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="497ED834">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C39E3EE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C4A20A88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7A1C124A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EA5C56F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58BA14A7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FECC6B22"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="721567BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="207A41C8"/>
+    <w:lvl w:ilvl="0" w:tplc="DFC40FD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="TOC3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="420B57FF"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D642AB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2264A8BC"/>
-    <w:lvl w:ilvl="0" w:tplc="8A9AD242">
+    <w:tmpl w:val="295E6410"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...657 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1019040093">
+  <w:num w:numId="1" w16cid:durableId="517548403">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="598874797">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1719091936">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1490974951">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1258058254">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="387917008">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="754057553">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="868222618">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="8" w16cid:durableId="764036817">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1475222594">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="9" w16cid:durableId="182986306">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1579242339">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="10" w16cid:durableId="981930539">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="416488457">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="11" w16cid:durableId="2005165376">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1858304736">
+  <w:num w:numId="12" w16cid:durableId="1835951128">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2061203351">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1598489710">
-[...28 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="9021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00404237"/>
-[...536 lines deleted...]
-    <w:rsid w:val="7FC86198"/>
+    <w:rsidRoot w:val="00230263"/>
+    <w:rsid w:val="000076E1"/>
+    <w:rsid w:val="00014BEF"/>
+    <w:rsid w:val="00027612"/>
+    <w:rsid w:val="00032A77"/>
+    <w:rsid w:val="0003600C"/>
+    <w:rsid w:val="00043E50"/>
+    <w:rsid w:val="0007061D"/>
+    <w:rsid w:val="00094C8E"/>
+    <w:rsid w:val="000B087B"/>
+    <w:rsid w:val="000B68AD"/>
+    <w:rsid w:val="000E0B16"/>
+    <w:rsid w:val="00122056"/>
+    <w:rsid w:val="0013055F"/>
+    <w:rsid w:val="001368D0"/>
+    <w:rsid w:val="00143538"/>
+    <w:rsid w:val="00191901"/>
+    <w:rsid w:val="001C4412"/>
+    <w:rsid w:val="001D2BFA"/>
+    <w:rsid w:val="00202ECD"/>
+    <w:rsid w:val="00220858"/>
+    <w:rsid w:val="00230263"/>
+    <w:rsid w:val="002615A4"/>
+    <w:rsid w:val="002C67A7"/>
+    <w:rsid w:val="002E2B33"/>
+    <w:rsid w:val="002E5331"/>
+    <w:rsid w:val="002E682D"/>
+    <w:rsid w:val="00326A18"/>
+    <w:rsid w:val="00330605"/>
+    <w:rsid w:val="003352DD"/>
+    <w:rsid w:val="00351E3D"/>
+    <w:rsid w:val="00382DBB"/>
+    <w:rsid w:val="003A1AEF"/>
+    <w:rsid w:val="003A42C4"/>
+    <w:rsid w:val="003D1A1C"/>
+    <w:rsid w:val="004013A2"/>
+    <w:rsid w:val="004226BA"/>
+    <w:rsid w:val="00475AA4"/>
+    <w:rsid w:val="00486553"/>
+    <w:rsid w:val="004C5BA1"/>
+    <w:rsid w:val="00540166"/>
+    <w:rsid w:val="00542022"/>
+    <w:rsid w:val="00582BD7"/>
+    <w:rsid w:val="005A07E2"/>
+    <w:rsid w:val="005C0DA5"/>
+    <w:rsid w:val="005F506F"/>
+    <w:rsid w:val="0061211D"/>
+    <w:rsid w:val="00615AE1"/>
+    <w:rsid w:val="006452AB"/>
+    <w:rsid w:val="00680A79"/>
+    <w:rsid w:val="00683702"/>
+    <w:rsid w:val="006919D3"/>
+    <w:rsid w:val="00692BF6"/>
+    <w:rsid w:val="006E7422"/>
+    <w:rsid w:val="006F0626"/>
+    <w:rsid w:val="0071083C"/>
+    <w:rsid w:val="007205A4"/>
+    <w:rsid w:val="0074176B"/>
+    <w:rsid w:val="00745A75"/>
+    <w:rsid w:val="00794825"/>
+    <w:rsid w:val="0080070F"/>
+    <w:rsid w:val="00811808"/>
+    <w:rsid w:val="00855BCB"/>
+    <w:rsid w:val="00855F4E"/>
+    <w:rsid w:val="008571B3"/>
+    <w:rsid w:val="00862FB0"/>
+    <w:rsid w:val="00871801"/>
+    <w:rsid w:val="0087621F"/>
+    <w:rsid w:val="00895D4E"/>
+    <w:rsid w:val="008A5743"/>
+    <w:rsid w:val="008E3648"/>
+    <w:rsid w:val="00910DDA"/>
+    <w:rsid w:val="00922AE6"/>
+    <w:rsid w:val="00936DF6"/>
+    <w:rsid w:val="009454ED"/>
+    <w:rsid w:val="00972A23"/>
+    <w:rsid w:val="009A3433"/>
+    <w:rsid w:val="009B55D0"/>
+    <w:rsid w:val="009D0CBD"/>
+    <w:rsid w:val="00A000E3"/>
+    <w:rsid w:val="00A037B4"/>
+    <w:rsid w:val="00A26F37"/>
+    <w:rsid w:val="00AC0C0F"/>
+    <w:rsid w:val="00AC3591"/>
+    <w:rsid w:val="00AE2C8B"/>
+    <w:rsid w:val="00AF7B15"/>
+    <w:rsid w:val="00B26D9C"/>
+    <w:rsid w:val="00B63A02"/>
+    <w:rsid w:val="00BC4DAC"/>
+    <w:rsid w:val="00BD4CD3"/>
+    <w:rsid w:val="00BE44A1"/>
+    <w:rsid w:val="00C0183F"/>
+    <w:rsid w:val="00C136BA"/>
+    <w:rsid w:val="00C42007"/>
+    <w:rsid w:val="00C45B3F"/>
+    <w:rsid w:val="00C94B7B"/>
+    <w:rsid w:val="00CC604C"/>
+    <w:rsid w:val="00CC6698"/>
+    <w:rsid w:val="00CD3CDF"/>
+    <w:rsid w:val="00CE4256"/>
+    <w:rsid w:val="00D14FAC"/>
+    <w:rsid w:val="00D410B1"/>
+    <w:rsid w:val="00D7328A"/>
+    <w:rsid w:val="00D7682C"/>
+    <w:rsid w:val="00D81DC6"/>
+    <w:rsid w:val="00D86199"/>
+    <w:rsid w:val="00D87523"/>
+    <w:rsid w:val="00DC41E0"/>
+    <w:rsid w:val="00E43E53"/>
+    <w:rsid w:val="00E73558"/>
+    <w:rsid w:val="00EC3144"/>
+    <w:rsid w:val="00ED1CA4"/>
+    <w:rsid w:val="00EE6991"/>
+    <w:rsid w:val="00EF4798"/>
+    <w:rsid w:val="00F62ABA"/>
+    <w:rsid w:val="00F74783"/>
+    <w:rsid w:val="00FA2447"/>
+    <w:rsid w:val="00FC0BD9"/>
+    <w:rsid w:val="010B8C1D"/>
+    <w:rsid w:val="01374014"/>
+    <w:rsid w:val="018EEB76"/>
+    <w:rsid w:val="02C65B41"/>
+    <w:rsid w:val="03868DE1"/>
+    <w:rsid w:val="03D52C93"/>
+    <w:rsid w:val="0589B8E6"/>
+    <w:rsid w:val="0649660C"/>
+    <w:rsid w:val="08AC3E7F"/>
+    <w:rsid w:val="0A16E95C"/>
+    <w:rsid w:val="0BBB4BC3"/>
+    <w:rsid w:val="0C225832"/>
+    <w:rsid w:val="0E4B4492"/>
+    <w:rsid w:val="0E4E74BA"/>
+    <w:rsid w:val="10E1022C"/>
+    <w:rsid w:val="12E16AD4"/>
+    <w:rsid w:val="133F0E14"/>
+    <w:rsid w:val="153BC133"/>
+    <w:rsid w:val="159A7DE3"/>
+    <w:rsid w:val="15B1EE04"/>
+    <w:rsid w:val="15B52A70"/>
+    <w:rsid w:val="17EC544E"/>
+    <w:rsid w:val="17FA7DC3"/>
+    <w:rsid w:val="1BE0F899"/>
+    <w:rsid w:val="1DA16320"/>
+    <w:rsid w:val="1DD325D5"/>
+    <w:rsid w:val="1E7B6E07"/>
+    <w:rsid w:val="1F5C6297"/>
+    <w:rsid w:val="24892921"/>
+    <w:rsid w:val="24909949"/>
+    <w:rsid w:val="27DA87BC"/>
+    <w:rsid w:val="28CC7BEA"/>
+    <w:rsid w:val="29A157E7"/>
+    <w:rsid w:val="2A6D3FD7"/>
+    <w:rsid w:val="2AE01C6D"/>
+    <w:rsid w:val="2B434D7E"/>
+    <w:rsid w:val="2BCE1D59"/>
+    <w:rsid w:val="2E9E4263"/>
+    <w:rsid w:val="2EC54AD9"/>
+    <w:rsid w:val="2EF05FF1"/>
+    <w:rsid w:val="307520FC"/>
+    <w:rsid w:val="30C0005A"/>
+    <w:rsid w:val="31444A03"/>
+    <w:rsid w:val="33C3095C"/>
+    <w:rsid w:val="35246E90"/>
+    <w:rsid w:val="364AD99F"/>
+    <w:rsid w:val="37A4D7F4"/>
+    <w:rsid w:val="39DBFDC0"/>
+    <w:rsid w:val="39EA5EF0"/>
+    <w:rsid w:val="3C20EB7D"/>
+    <w:rsid w:val="3DBF3268"/>
+    <w:rsid w:val="3EB041E1"/>
+    <w:rsid w:val="3FA59FDC"/>
+    <w:rsid w:val="405DDC7E"/>
+    <w:rsid w:val="42A84C8B"/>
+    <w:rsid w:val="42EE45E3"/>
+    <w:rsid w:val="4328F7DE"/>
+    <w:rsid w:val="45D8A0C7"/>
+    <w:rsid w:val="461B60F3"/>
+    <w:rsid w:val="499AC4D2"/>
+    <w:rsid w:val="4E0FC435"/>
+    <w:rsid w:val="4F9F3867"/>
+    <w:rsid w:val="50A91C3A"/>
+    <w:rsid w:val="511773B2"/>
+    <w:rsid w:val="519CE0C9"/>
+    <w:rsid w:val="552F74AF"/>
+    <w:rsid w:val="555D0833"/>
+    <w:rsid w:val="563C7E51"/>
+    <w:rsid w:val="5A30715E"/>
+    <w:rsid w:val="5A6B7306"/>
+    <w:rsid w:val="5B67FFE6"/>
+    <w:rsid w:val="5BCF9591"/>
+    <w:rsid w:val="5E0A5C10"/>
+    <w:rsid w:val="5F378273"/>
+    <w:rsid w:val="5FE611F2"/>
+    <w:rsid w:val="60DA2BCE"/>
+    <w:rsid w:val="615E444F"/>
+    <w:rsid w:val="619E11EC"/>
+    <w:rsid w:val="641163F3"/>
+    <w:rsid w:val="64C1B29F"/>
+    <w:rsid w:val="68AA47FB"/>
+    <w:rsid w:val="6A14E70A"/>
+    <w:rsid w:val="6EED4E00"/>
+    <w:rsid w:val="72B7AC1E"/>
+    <w:rsid w:val="7368DBAD"/>
+    <w:rsid w:val="73DF0882"/>
+    <w:rsid w:val="74DE4D4B"/>
+    <w:rsid w:val="74F2A119"/>
+    <w:rsid w:val="76576D35"/>
+    <w:rsid w:val="76AB6002"/>
+    <w:rsid w:val="77137981"/>
+    <w:rsid w:val="77B0F98E"/>
+    <w:rsid w:val="788AB16F"/>
+    <w:rsid w:val="7B5CA8CD"/>
+    <w:rsid w:val="7B8996CD"/>
+    <w:rsid w:val="7CEBA761"/>
+    <w:rsid w:val="7E0C0C06"/>
+    <w:rsid w:val="7F5DFEC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="191B6A1D"/>
+  <w14:docId w14:val="6BA1CBC5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{5793BEC8-22AE-43A8-A557-4B801824E642}"/>
+  <w15:docId w15:val="{0D6AB807-A229-47B4-AA11-722C0932885C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11910,429 +10033,1959 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C042BB"/>
+    <w:rsid w:val="00230263"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Pinkborder"/>
-    <w:basedOn w:val="NoteHeading"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00C042BB"/>
+    <w:rsid w:val="002E5331"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pBdr>
-[...6 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:caps/>
+      <w:bCs/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading2Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:ind w:left="284"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
-      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:ind w:left="567"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C67A7"/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BlockText"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C67A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00855F4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00855F4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00855F4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00855F4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002E5331"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="440"/>
+        <w:tab w:val="right" w:pos="9739"/>
+      </w:tabs>
+      <w:spacing w:before="180" w:after="180" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Mystyle">
+    <w:name w:val="My style"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Pinkborder Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00C042BB"/>
+    <w:rsid w:val="002E5331"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002E5331"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002C67A7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002C67A7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00855F4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00855F4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00855F4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00855F4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
       <w:caps/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002E5331"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:caps/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00855F4E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:ind w:left="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00855F4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00855F4E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00855F4E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Dot pt,Bullet 1,Numbered Para 1,List Paragraph Char Char Char,Indicator Text,List Paragraph1,Bullet Points,MAIN CONTENT,No Spacing1,List Paragraph2,Normal numbered,OBC Bullet,List Paragraph12,Bullet Style,MAIN CONTEN"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00855F4E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00855F4E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00855F4E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="00C042BB"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E5331"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="00C042BB"/>
+    <w:rsid w:val="002E5331"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C042BB"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="left" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="227"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C042BB"/>
+    <w:rsid w:val="002E5331"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00C042BB"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00143538"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="00C042BB"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:ind w:left="709"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="68"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
-    <w:rsid w:val="00C042BB"/>
+    <w:rsid w:val="002E5331"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Strong"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:sz w:val="68"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C67A7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="2" w:space="10" w:color="156082" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:ind w:left="1152" w:right="1152"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:ind w:left="1418"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00230263"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+        <w:tab w:val="num" w:pos="567"/>
+      </w:tabs>
+      <w:ind w:firstLine="349"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="709"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:next w:val="BodyText"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="BodyText"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E5331"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletList">
+    <w:name w:val="Bullet List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BulletListChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BulletListChar">
+    <w:name w:val="Bullet List Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BulletList"/>
+    <w:rsid w:val="002E5331"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="002E5331"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Dot pt Char,Bullet 1 Char,Numbered Para 1 Char,List Paragraph Char Char Char Char,Indicator Text Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,No Spacing1 Char,List Paragraph2 Char,Normal numbered Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="002E5331"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable3">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="002E5331"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoteHeading">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="NoteHeadingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C042BB"/>
+    <w:rsid w:val="00C136BA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
     <w:name w:val="Note Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NoteHeading"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C042BB"/>
+    <w:rsid w:val="00C136BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="004845D8"/>
+    <w:rsid w:val="00C136BA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00765D64"/>
+    <w:rsid w:val="00C136BA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00773853"/>
+    <w:rsid w:val="00C136BA"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C136BA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00C136BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C136BA"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C136BA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C136BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C136BA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C136BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C136BA"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C136BA"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C136BA"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchesterappp.co.uk/glossary/personal-expenses-allowance/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/downloads/file/4475/adult-social-care-debt-recovery-policy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchesterappp.co.uk/glossary/provider/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/complaints/making-complaint" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fao@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2014/2671/contents/made" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2014/2671/regulation/9" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/downloads/file/6915/care-home-top-up-policy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/complaints/making-complaint" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2014/2671/contents/made" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2014/23/section/69" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2014/23/part/1/crossheading/deferred-payment-agreements-etc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bolton.gov.uk/complaints/health-education-social-care-complaints" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2014/23/part/1/crossheading/deferred-payment-agreements-etc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2014/2671/made" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2014/23/section/69" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2014/2671/regulation/9/made" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/social-care-charging-for-local-authorities-2026-to-2027/social-care-charging-for-care-and-support-2026-to-2027-local-authority-circular" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/care-act-statutory-guidance/care-and-support-statutory-guidance" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1F0E59823E3545DC80F74B6BB5DF4730"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E755ABC2-5320-4B32-8C17-D8DB5978C149}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00EC3144" w:rsidRDefault="00EC3144">
+          <w:pPr>
+            <w:pStyle w:val="1F0E59823E3545DC80F74B6BB5DF4730"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0044179B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Title]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:formatting="0" w:inkAnnotations="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00EC3144"/>
+    <w:rsid w:val="00043E50"/>
+    <w:rsid w:val="000665DB"/>
+    <w:rsid w:val="00382DBB"/>
+    <w:rsid w:val="003A42C4"/>
+    <w:rsid w:val="00486553"/>
+    <w:rsid w:val="005010CC"/>
+    <w:rsid w:val="00811808"/>
+    <w:rsid w:val="008571B3"/>
+    <w:rsid w:val="00922AE6"/>
+    <w:rsid w:val="00E43E53"/>
+    <w:rsid w:val="00EC3144"/>
+    <w:rsid w:val="00F05887"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F0E59823E3545DC80F74B6BB5DF4730">
+    <w:name w:val="1F0E59823E3545DC80F74B6BB5DF4730"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12340,51 +11993,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12451,65 +12104,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -12530,142 +12183,172 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...14 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9006D3FF7158841B34C5E4F5EA71C48" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="419c9aebe5c77c7d59c9ef82243f09e3">
-[...2 lines deleted...]
-    <xsd:import namespace="a0e9403c-41ab-4022-aea1-d9edf8867706"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100987F8DFA766E89448C8C660E9F1F0E9D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9b54a2d5e9fd19ed806374545913bddf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f25ec319-21a5-42e6-8e88-575a7acbfc8b" xmlns:ns3="c3b8feae-81c5-4ccf-a782-7a44eb3132de" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd7e8c272fa7e83cf40554e34f25755f" ns2:_="" ns3:_="">
+    <xsd:import namespace="f25ec319-21a5-42e6-8e88-575a7acbfc8b"/>
+    <xsd:import namespace="c3b8feae-81c5-4ccf-a782-7a44eb3132de"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DevelopmentPolicies" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="63f5bf82-a67b-4643-a5ad-971bcb5a76c4" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f25ec319-21a5-42e6-8e88-575a7acbfc8b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="No_x002e_" ma:index="13" nillable="true" ma:displayName="No." ma:default="2" ma:format="Dropdown" ma:internalName="No_x002e_" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="14" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DevelopmentPolicies" ma:index="15" nillable="true" ma:displayName="Development Policies" ma:format="Dropdown" ma:internalName="DevelopmentPolicies">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Development"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a0e9403c-41ab-4022-aea1-d9edf8867706" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c3b8feae-81c5-4ccf-a782-7a44eb3132de" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
@@ -12751,135 +12434,120 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <No_x002e_ xmlns="f25ec319-21a5-42e6-8e88-575a7acbfc8b">2</No_x002e_>
+    <DevelopmentPolicies xmlns="f25ec319-21a5-42e6-8e88-575a7acbfc8b">Development</DevelopmentPolicies>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F263A407-554F-4E3A-AFA7-6D43F19DCE81}">
-[...9 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59379362-04B0-4963-B9AA-1B9B91A1A229}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{860111B1-2C18-4A36-AF22-1930111C3436}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86E41454-BC1C-41D9-9537-76A7B1CF7ABD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FD300C7-462E-46E0-A207-F5B51CB02F1D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F76038D9-A601-48E8-BF4A-075BBAFA3A60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="63f5bf82-a67b-4643-a5ad-971bcb5a76c4"/>
-    <ds:schemaRef ds:uri="a0e9403c-41ab-4022-aea1-d9edf8867706"/>
+    <ds:schemaRef ds:uri="f25ec319-21a5-42e6-8e88-575a7acbfc8b"/>
+    <ds:schemaRef ds:uri="c3b8feae-81c5-4ccf-a782-7a44eb3132de"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76EADE13-ACAB-4953-9305-73977D3141A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9033020E-9AA1-4BBC-93E4-73F4C3500659}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f25ec319-21a5-42e6-8e88-575a7acbfc8b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>15379</Characters>
+  <Pages>17</Pages>
+  <Words>3472</Words>
+  <Characters>16880</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>128</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>446</Lines>
+  <Paragraphs>193</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18040</CharactersWithSpaces>
+  <CharactersWithSpaces>20256</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Deferred Payment Agreement V2 (January 2026)</dc:title>
   <dc:subject/>
-  <dc:creator>Hanif, Muhammad</dc:creator>
+  <dc:creator>Graham, Emma</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100F9006D3FF7158841B34C5E4F5EA71C48</vt:lpwstr>
+    <vt:lpwstr>0x010100987F8DFA766E89448C8C660E9F1F0E9D</vt:lpwstr>
   </property>
 </Properties>
 </file>