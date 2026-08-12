--- v0 (2025-10-08)
+++ v1 (2026-08-12)
@@ -1,2331 +1,2045 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/document2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
-<file path=word/document2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="54369306" wp14:paraId="2A72DB84" wp14:textId="2DEDB434">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+    <w:p w14:paraId="2954832F" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="54369306" wp14:paraId="648E266E" wp14:textId="186EE900">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>SUPPLEMENTARY FORM FOR PARENTS APPLYING FOR ADMISSION INTO CHURCH PRIMARY SCHOOLS IN SEPTEMBER 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A396B35" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="54369306" wp14:paraId="6F427FE8" wp14:textId="53F12BC9">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D28E84" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="54369306" wp14:paraId="61B01983" wp14:textId="6CBEB082">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>You should only complete this form if you wish to apply for admission to one of the Church primary schools under their published church criteria.  This only applies to Blackrod Anglican Methodist Primary School, St James CE (Daisy Hill) Primary School, St Mary’s CE (Deane) Primary School and St Matthews CE (Bolton) Primary School.  For all other church schools, please use that school’s individual supplementary form. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B25BFB" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="54369306" wp14:paraId="1F0AF535" wp14:textId="709004A8">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7F9A1A" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...27 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Only forms countersigned by the Church Leader can be considered. </w:t>
       </w:r>
-      <w:r w:rsidRPr="54369306" w:rsidR="3103DFB9">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="54369306" wp14:paraId="61ADC89B" wp14:textId="6B57C953">
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The completed form should be returned to the local authority by 15 January 2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5647C331" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="54369306" wp14:paraId="4E140D2F" wp14:textId="5B955C82">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A181049" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...27 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>You may still show one of these schools as your preference even if you do not attend Church and your application will be considered based on any sibling link and/ or where you live. In such cases this form need not be completed.</w:t>
       </w:r>
-    </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="54369306" wp14:paraId="7E3D66A5" wp14:textId="407402C6">
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2835800F" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="54369306" wp14:paraId="6FFA6054" wp14:textId="03AFDBAA">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277E9A7D" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...27 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The admission criteria for each of these schools are published in the Schools Directory on our website at </w:t>
       </w:r>
-      <w:hyperlink r:id="R9cb46ea6fd674e85">
-        <w:r w:rsidRPr="54369306" w:rsidR="3103DFB9">
+      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00450960">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...9 lines deleted...]
-            <w:noProof w:val="0"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-GB"/>
+            <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>www.bolton.gov.uk/admissions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="54369306" w:rsidR="3103DFB9">
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or on each schools’ individual website. If you need further help you should contact the local authority by emailing </w:t>
       </w:r>
-      <w:hyperlink r:id="R6a3a03334502485a">
-        <w:r w:rsidRPr="54369306" w:rsidR="3103DFB9">
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00450960">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...9 lines deleted...]
-            <w:noProof w:val="0"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-GB"/>
+            <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>admissions@bolton.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="54369306" w:rsidR="3103DFB9">
-[...17 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="54369306" wp14:paraId="6E4C985E" wp14:textId="5F0AE267">
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF97B7C" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="54369306" wp14:paraId="20708A62" wp14:textId="45C829EA">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0403283B" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...27 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082B0D4B" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Child’s name</w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="54369306" wp14:paraId="58C19AA9" wp14:textId="4EF81C58">
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>__________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A9B003" w14:textId="34D9124F" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="54369306" wp14:paraId="6A86155D" wp14:textId="66B8241A">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Child’s date of birth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>__________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D26503" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...63 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Child’s address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>__________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307A2318" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4320"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...227 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>__________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A124FC" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3914CC83" w14:textId="06A02410" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Which church do parent(s) and child attend?</w:t>
       </w:r>
-      <w:r>
-[...73 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>__________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF685D1" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2578A707" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>How frequently do the parent(s) and child attend Church on Sunday?</w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AC7403" w14:textId="4A5EE08B" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4320"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>At least monthly</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B35B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>_____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EB60F9" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4320"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Less frequently than monthly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>_____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF3E7AD" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0BD308" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>For how many years has this attendance been sustained?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22ABA510" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00B35B1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3600" w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Less than </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>one year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>_____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE81168" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="4320"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More than </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>one year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
-    </w:p>
-[...351 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF09E45" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF48E97" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>I declare that the above information is correct and complete. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300F024F" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD8672B" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Parent’s signature</w:t>
       </w:r>
-      <w:r>
-[...161 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFAA79F" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFD7826" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>I confirm that the above information is correct and complete. I can verify that the child named and their parents are members of  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F7072D" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Name of Church</w:t>
       </w:r>
-      <w:r w:rsidRPr="54369306" w:rsidR="3103DFB9">
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="54369306" w:rsidR="3103DFB9">
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
-      <w:r>
-[...72 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DAF3C2" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC62BF9" w14:textId="18CEA9BC" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Vicar/Minister’s signature</w:t>
       </w:r>
-      <w:r>
-[...73 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>______________________________    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0091C8C7" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Vicar/Minister’s name </w:t>
       </w:r>
-      <w:r>
-[...73 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D01B2F" w14:textId="0D8740D3" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
-    </w:p>
-[...124 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2AF158" w14:textId="77777777" w:rsidR="00B35B1C" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="2880"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AFD051" w14:textId="1A08457F" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00B35B1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel. No </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35B1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B35B1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B35B1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B35B1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>__________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D76435" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022C0240" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Forms which have not been countersigned by a church official will </w:t>
       </w:r>
-      <w:r w:rsidRPr="54369306" w:rsidR="3103DFB9">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="54369306" w:rsidR="3103DFB9">
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> be taken into consideration.</w:t>
       </w:r>
-    </w:p>
-[...50 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5EFF2E" w14:textId="77777777" w:rsidR="00846D7D" w:rsidRPr="00450960" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295D114B" w14:textId="4EBF7E77" w:rsidR="00846D7D" w:rsidRPr="00846D7D" w:rsidRDefault="00846D7D" w:rsidP="00846D7D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please return the completed form to </w:t>
       </w:r>
-      <w:r w:rsidRPr="54369306" w:rsidR="3103DFB9">
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>School Admissions, Children’s Services, Bolton Town Hall, Bolton, BL1 1RU</w:t>
       </w:r>
-      <w:r w:rsidRPr="54369306" w:rsidR="3103DFB9">
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or email a clear scanned copy to </w:t>
       </w:r>
-      <w:hyperlink r:id="Raa88b4e1bfe1416c">
-        <w:r w:rsidRPr="54369306" w:rsidR="3103DFB9">
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00450960">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...9 lines deleted...]
-            <w:noProof w:val="0"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-GB"/>
+            <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>admissions@bolton.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="54369306" w:rsidR="3103DFB9">
-[...56 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:r w:rsidRPr="00450960">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by 15 January 2027 </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00846D7D" w:rsidRPr="00846D7D">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="674CDF0D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="674CDF0D"/>
+    <w:rsidRoot w:val="00846D7D"/>
+    <w:rsid w:val="00276723"/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rsid w:val="00B35B1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="674CDF0D"/>
+  <w14:docId w14:val="63BACD7C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C2A4DCE4-DA1A-47AC-A4A6-FE4944D723C6}"/>
+  <w15:docId w15:val="{5B0432EB-B38E-4705-A7C1-372530E85DA2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2481,52 +2195,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2587,218 +2301,801 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="54369306"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00846D7D"/>
     <w:rPr>
-      <w:color w:val="467886"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00846D7D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml"/><Relationship Id="R6a3a03334502485a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@bolton.gov.uk" TargetMode="External"/><Relationship Id="Raa88b4e1bfe1416c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml"/><Relationship Id="R9cb46ea6fd674e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bolton.gov.uk/admissions" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@bolton.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bolton.gov.uk/admissions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@bolton.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2816,65 +3113,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2895,100 +3192,120 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E3715725166D574A8004E932DD892EC4" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8016c8a475cb6503df17cf28f8fbe6ff">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4a371e81-c012-45c4-ba7c-d94db953e0c3" xmlns:ns3="dde77df1-39ac-402a-a8cc-549e32f86a01" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="de343341efb26d32a1030e47665edcdb" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E3715725166D574A8004E932DD892EC4" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2e893e8d288768c857447033449719ab">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4a371e81-c012-45c4-ba7c-d94db953e0c3" xmlns:ns3="dde77df1-39ac-402a-a8cc-549e32f86a01" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7bf630d87b12c84b2da3dfd57fb157f2" ns2:_="" ns3:_="">
     <xsd:import namespace="4a371e81-c012-45c4-ba7c-d94db953e0c3"/>
     <xsd:import namespace="dde77df1-39ac-402a-a8cc-549e32f86a01"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:PhasedAdmissions" minOccurs="0"/>
                 <xsd:element ref="ns2:Areatype" minOccurs="0"/>
-                <xsd:element ref="ns2:Inyearapplications" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4a371e81-c012-45c4-ba7c-d94db953e0c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3020,69 +3337,65 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PhasedAdmissions" ma:index="21" nillable="true" ma:displayName="Area" ma:description="documents for N to P 2 &amp; P to 2 admissions" ma:format="Dropdown" ma:internalName="PhasedAdmissions">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Phased NtoP PtoS"/>
           <xsd:enumeration value="In year"/>
           <xsd:enumeration value="Appeals"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Areatype" ma:index="22" nillable="true" ma:displayName="Area type" ma:description="In year, phased, appeals" ma:format="Dropdown" ma:internalName="Areatype">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Inyearapplications" ma:index="23" nillable="true" ma:displayName="In year applications" ma:format="Dropdown" ma:internalName="Inyearapplications">
-[...8 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="24" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="23" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="25" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="24" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dde77df1-39ac-402a-a8cc-549e32f86a01" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -3194,108 +3507,124 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Inyearapplications xmlns="4a371e81-c012-45c4-ba7c-d94db953e0c3" xsi:nil="true"/>
-[...7 lines deleted...]
-    </SharedWithUsers>
+    <PhasedAdmissions xmlns="4a371e81-c012-45c4-ba7c-d94db953e0c3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4a371e81-c012-45c4-ba7c-d94db953e0c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="dde77df1-39ac-402a-a8cc-549e32f86a01" xsi:nil="true"/>
-    <PhasedAdmissions xmlns="4a371e81-c012-45c4-ba7c-d94db953e0c3" xsi:nil="true"/>
+    <Areatype xmlns="4a371e81-c012-45c4-ba7c-d94db953e0c3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F99487B1-1859-467D-A77D-4C955009CF65}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D8ABCF2-7606-494F-AA88-0C54E0F80D51}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4a371e81-c012-45c4-ba7c-d94db953e0c3"/>
+    <ds:schemaRef ds:uri="dde77df1-39ac-402a-a8cc-549e32f86a01"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC991F69-AF59-4890-9375-FC9923743D57}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E8F869B-DC88-411B-BF99-D7E14AE5D113}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40D462E3-49E9-4C3D-97C8-3A03C29492C3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D4DA10-0201-480B-8E74-4C3548720F56}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="4a371e81-c012-45c4-ba7c-d94db953e0c3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="dde77df1-39ac-402a-a8cc-549e32f86a01"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>378</Words>
+  <Characters>2415</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>65</Lines>
+  <Paragraphs>33</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Bolton Council</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2760</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dowman, Helen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E3715725166D574A8004E932DD892EC4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_SourceUrl">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>