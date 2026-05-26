--- v0 (2025-10-01)
+++ v1 (2026-05-26)
@@ -548,57 +548,67 @@
         <w:t>Section 2 – For everyone</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297533DD" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1053741D" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In order to carry on your </w:t>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0042067F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carry on your </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>business</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> you may need to hold other environmental permits or licences that we should know about. For instance, if you carry waste as part of your business it is a legal requirement to register as a waste carrier. This includes transporting waste while travelling from job to job, to a storage place for disposal later, or to a waste disposal company or waste site. For more information on this, or to register call: 03708 506506 or visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="0042067F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
@@ -751,86 +761,94 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and also</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> so that you can be contacted if there are any problems. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B922E47" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52062073" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
+    <w:p w14:paraId="55E63450" w14:textId="68ECF1CB" w:rsidR="00826006" w:rsidRPr="00826006" w:rsidRDefault="00826006" w:rsidP="00826006">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0042067F">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">You and every person listed on the application form needs to submit a Basic Disclosure Certificate from Disclosure Scotland. You can apply for this certificate at </w:t>
+      <w:r w:rsidRPr="00826006">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All applicants and any other individuals named on this application must submit a Basic Disclosure certificate obtained through the Disclosure and Barring Service (DBS). Details on how to apply are available a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="0042067F">
+        <w:r w:rsidRPr="00584427">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>http://www.disclosurescotland.co.uk/apply/individuals/</w:t>
+          <w:t>https://www.gov.uk/request-copy-criminal-record</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0042067F">
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5017C0A1" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A45CD0F" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
@@ -846,68 +864,86 @@
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A93457E" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Basic Disclosure Certificate is considered to be only valid for a limited </w:t>
+        <w:t xml:space="preserve">A Basic Disclosure Certificate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>time, but</w:t>
+        <w:t>is considered to be</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> only valid for a limited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0042067F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>time, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0042067F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>an be used to apply to as many C</w:t>
       </w:r>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ouncil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’</w:t>
@@ -1009,51 +1045,69 @@
       </w:r>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the person who will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>be in charge of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the site on a daily basis. You will probably need a different site manager for each site on the licence.</w:t>
+        <w:t xml:space="preserve"> the site </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0042067F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on a daily basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0042067F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. You will probably need a different site manager for each site on the licence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11774113" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27083CDC" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
@@ -1285,88 +1339,88 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dealers</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> licence. You are asked to provide contact details, including the place where you live, so that the council can get in touch with you if necessary. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0307DD" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="085188D3" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
+    <w:p w14:paraId="3AFAAA78" w14:textId="49A05BC1" w:rsidR="004F435E" w:rsidRDefault="00826006" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0042067F">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">You need to submit a Basic Disclosure Certificate from Disclosure Scotland along with the application form. You can apply for this certificate at </w:t>
+      <w:r w:rsidRPr="00826006">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All applicants and any other individuals named on this application must submit a Basic Disclosure certificate obtained through the Disclosure and Barring Service (DBS). Details on how to apply are available a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="0042067F">
+        <w:r w:rsidRPr="00584427">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>http://www.disclosurescotalnd.co.uk/apply/individuals/</w:t>
+          <w:t>https://www.gov.uk/request-copy-criminal-record</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0042067F">
-[...8 lines deleted...]
-    <w:p w14:paraId="3AFAAA78" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
+    </w:p>
+    <w:p w14:paraId="452DD53E" w14:textId="77777777" w:rsidR="00826006" w:rsidRPr="0042067F" w:rsidRDefault="00826006" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D6A90B1" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1378,51 +1432,69 @@
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22622BDE" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Basic Disclosure Certificate is considered to be only valid for a limited </w:t>
+        <w:t xml:space="preserve">A Basic Disclosure Certificate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0042067F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is considered to be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0042067F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only valid for a limited </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>time, but</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can be used to apply to as many council</w:t>
       </w:r>
       <w:r w:rsidR="003A3C5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1727,67 +1799,83 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856BBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 8 – Criminal Convictions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC9BBC5" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F354749" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
+    <w:p w14:paraId="4F354749" w14:textId="782A1B45" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042067F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This section asks you to set out any relevant convictions or enforcement activity that has been undertaken against you by the Environment Agency or Natural Resources Wales. It is an offence under the Scrap Metal Dealers Act 2013 to make or recklessly make a false statement. The information listed here will be checked against the Basic Disclosure Certificate from Disclosure Scotland that you are required to submit with the application, along with information retained by the police and the Environment Agency or Natural Resources Wales. </w:t>
+        <w:t xml:space="preserve">This section asks you to set out any relevant convictions or enforcement activity that has been undertaken against you by the Environment Agency or Natural Resources Wales. It is an offence under the Scrap Metal Dealers Act 2013 to make or recklessly make a false statement. The information listed here will be checked against the Basic Disclosure Certificate </w:t>
+      </w:r>
+      <w:r w:rsidR="00826006">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(DBS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042067F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that you are required to submit with the application, along with information retained by the police and the Environment Agency or Natural Resources Wales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49FCA9BD" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="0042067F" w:rsidRDefault="004F435E" w:rsidP="004F435E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D0898EA" w14:textId="77777777" w:rsidR="004F435E" w:rsidRPr="00856BBD" w:rsidRDefault="004F435E" w:rsidP="007C46F4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856BBD">
@@ -3427,78 +3515,76 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4296"/>
         <w:gridCol w:w="212"/>
         <w:gridCol w:w="3788"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w14:paraId="4740E235" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14B03729" w14:textId="77777777" w:rsidR="008E3B9E" w:rsidRPr="007C46F4" w:rsidRDefault="008E3B9E" w:rsidP="007C46F4">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SECTION 1. (for ALL applicants)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w14:paraId="3848E72C" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F32DB94" w14:textId="77777777" w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w:rsidRDefault="008E3B9E" w:rsidP="00B44929">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please indicate the type of licence you are applying for (please tick):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D1E8BD0" w14:textId="3E70DFB1" w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w:rsidRDefault="005F2D07" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3682,51 +3768,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s licence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0512AB79" w14:textId="77777777" w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w:rsidRDefault="008E3B9E" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w14:paraId="50258153" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FD94EE3" w14:textId="77777777" w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w:rsidRDefault="001B0C7C" w:rsidP="00B44929">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Are you applying as (please tick):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EB43461" w14:textId="77777777" w:rsidR="001B0C7C" w:rsidRPr="00B66F47" w:rsidRDefault="001B0C7C" w:rsidP="00B66F47">
             <w:pPr>
@@ -3995,99 +4080,97 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A partnership</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06679E03" w14:textId="77777777" w:rsidR="001B0C7C" w:rsidRPr="00B66F47" w:rsidRDefault="001B0C7C" w:rsidP="00B66F47">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1965"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w14:paraId="3AEC36BA" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49DF3BBF" w14:textId="77777777" w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w:rsidRDefault="001B0C7C" w:rsidP="00B44929">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please state your trading name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1403EC20" w14:textId="77777777" w:rsidR="000F0840" w:rsidRPr="00B66F47" w:rsidRDefault="000F0840" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75864404" w14:textId="77777777" w:rsidR="001B0C7C" w:rsidRPr="00B66F47" w:rsidRDefault="001B0C7C" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w14:paraId="0B342BF8" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12FC5F5B" w14:textId="77777777" w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w:rsidRDefault="001B0C7C" w:rsidP="00B44929">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is this application for a grant of a new licence or a renewal (please tick the relevant box):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76E2DB1B" w14:textId="04C6BF44" w:rsidR="001B0C7C" w:rsidRPr="00B66F47" w:rsidRDefault="005F2D07" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4315,81 +4398,79 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> please provide your existing licence number:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C28FB0E" w14:textId="77777777" w:rsidR="000F0840" w:rsidRPr="00B66F47" w:rsidRDefault="000F0840" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w14:paraId="487D964E" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B878170" w14:textId="77777777" w:rsidR="008E3B9E" w:rsidRPr="007C46F4" w:rsidRDefault="001B0C7C" w:rsidP="007C46F4">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SECTION 2. Permits, registrations and licences in force</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w14:paraId="50E16FDD" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14FC087A" w14:textId="77777777" w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w:rsidRDefault="001B0C7C" w:rsidP="00B44929">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please provide details of any relevant environmental permit, exemption or registration (such as a scrap metal dealer or a motor salvage operator) in relation to the applicant:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23DDF781" w14:textId="77777777" w:rsidR="001B0C7C" w:rsidRPr="00B66F47" w:rsidRDefault="001B0C7C" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4500,51 +4581,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please use a continuation </w:t>
             </w:r>
             <w:r w:rsidR="001B0C7C" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>sheet if necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w14:paraId="29C5B489" w14:textId="77777777" w:rsidTr="00B44929">
         <w:trPr>
           <w:trHeight w:val="1266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="738D57C9" w14:textId="77777777" w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w:rsidRDefault="00404BF4" w:rsidP="00B44929">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide details, including licence number, of any other scrap metal licence issued by any </w:t>
             </w:r>
             <w:r w:rsidR="00E649B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4990,51 +5070,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27B36F68" w14:textId="77777777" w:rsidR="00404BF4" w:rsidRPr="00B66F47" w:rsidRDefault="00404BF4" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w14:paraId="753AF7A5" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20ABB7C0" w14:textId="77777777" w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w:rsidRDefault="00404BF4" w:rsidP="00B44929">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Are you registered as a waste carrier? (please tick)</w:t>
             </w:r>
             <w:r w:rsidR="00E649B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5239,51 +5318,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If ‘yes’ please provide your carrier’s registration number:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BA21CE2" w14:textId="77777777" w:rsidR="00FC477B" w:rsidRPr="00B66F47" w:rsidRDefault="00FC477B" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w14:paraId="31743C95" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="723B6435" w14:textId="77777777" w:rsidR="008E3B9E" w:rsidRPr="007C46F4" w:rsidRDefault="0084551A" w:rsidP="007C46F4">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>SECTION 3. TO BE COMPLETED IF APPLYING FOR A SITE LICENCE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B803B6A" w14:textId="77777777" w:rsidR="0084551A" w:rsidRPr="00B66F47" w:rsidRDefault="0084551A" w:rsidP="00B66F47">
@@ -5292,51 +5370,50 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">N.B A site licence authorises the licensee to carry on business at a site in the authority’s area. You can apply to licence multiple sites using this form. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w14:paraId="34E8C2C6" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5344E955" w14:textId="77777777" w:rsidR="008E3B9E" w:rsidRPr="00B66F47" w:rsidRDefault="0084551A" w:rsidP="00B44929">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Details of </w:t>
             </w:r>
             <w:r w:rsidR="00752740">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5824,74 +5901,98 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position/Role in the business:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2244513B" w14:textId="77777777" w:rsidR="0084551A" w:rsidRPr="00B66F47" w:rsidRDefault="0084551A" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31ED0A31" w14:textId="77777777" w:rsidR="0084551A" w:rsidRPr="00B66F47" w:rsidRDefault="0084551A" w:rsidP="00B66F47">
-[...14 lines deleted...]
-              <w:t>I attach a Basic Disclosure Certificate issued for the a</w:t>
+          <w:p w14:paraId="31ED0A31" w14:textId="3AE9D319" w:rsidR="0084551A" w:rsidRPr="00B66F47" w:rsidRDefault="0084551A" w:rsidP="00B66F47">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66F47">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r w:rsidR="00826006">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>have attached</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B66F47">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a Basic Disclosure Certificate issued for the a</w:t>
             </w:r>
             <w:r w:rsidR="00B44929">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>pplicant by Disclosure Scotland:</w:t>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="0024588B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DACD7C2" w14:textId="14BB8231" w:rsidR="0084551A" w:rsidRPr="00B66F47" w:rsidRDefault="005F2D07" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="454B3974" wp14:editId="035286AD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1377315</wp:posOffset>
@@ -6059,81 +6160,79 @@
           <w:p w14:paraId="557998D3" w14:textId="77777777" w:rsidR="00FC477B" w:rsidRPr="00B66F47" w:rsidRDefault="0084551A" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If you do not provide a disclosure certificate your application may be delayed or rejected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0084551A" w:rsidRPr="00B66F47" w14:paraId="69F31320" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="608503E3" w14:textId="77777777" w:rsidR="0084551A" w:rsidRPr="00B66F47" w:rsidRDefault="0084551A" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact details (we will use your business address to correspond with you unless you indicate we should use your home address)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0084551A" w:rsidRPr="00B66F47" w14:paraId="3990EA31" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D318F8A" w14:textId="77777777" w:rsidR="0084551A" w:rsidRPr="00B66F47" w:rsidRDefault="009C4A7F" w:rsidP="00ED18CD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Business Address</w:t>
             </w:r>
             <w:r w:rsidR="00FC477B" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -6396,51 +6495,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="236D7792" w14:textId="77777777" w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w:rsidRDefault="009C4A7F" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w14:paraId="11F9B009" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07751E97" w14:textId="77777777" w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w:rsidRDefault="009C4A7F" w:rsidP="00ED18CD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Home Address </w:t>
             </w:r>
             <w:r w:rsidR="00FC477B" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -6603,50 +6701,51 @@
           <w:p w14:paraId="03CA7A2B" w14:textId="77777777" w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w:rsidRDefault="009C4A7F" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09BD7261" w14:textId="77777777" w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w:rsidRDefault="009C4A7F" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Daytime Telephone Number</w:t>
             </w:r>
             <w:r w:rsidR="00FC477B" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43D9B3E7" w14:textId="77777777" w:rsidR="00FC477B" w:rsidRPr="00B66F47" w:rsidRDefault="00FC477B" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -6711,51 +6810,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="000D1C0C" w14:textId="77777777" w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w:rsidRDefault="009C4A7F" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w14:paraId="48CAAD6E" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32E2FB2D" w14:textId="77777777" w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w:rsidRDefault="009C4A7F" w:rsidP="00BA44B9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Site Details</w:t>
             </w:r>
             <w:r w:rsidR="00A17A78" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -6802,107 +6900,104 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> If the applicant operates multiple sites within a licensing authority area, provision should be made for more than one site manager.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w14:paraId="3106535E" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="226C328C" w14:textId="77777777" w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w:rsidRDefault="009C4A7F" w:rsidP="00BA44B9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Full address of each site you intend to carry out business as a scrap metal dealer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BDBF9AE" w14:textId="77777777" w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w:rsidRDefault="009C4A7F" w:rsidP="00BA44B9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Site manager(s) details if different from the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w14:paraId="2A5DE388" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AB8F7BE" w14:textId="77777777" w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w:rsidRDefault="009C4A7F" w:rsidP="00BA44B9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Site 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05050F84" w14:textId="77777777" w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w:rsidRDefault="009C4A7F" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7144,51 +7239,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Website address</w:t>
             </w:r>
             <w:r w:rsidR="00A17A78" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2653800B" w14:textId="77777777" w:rsidR="00A17A78" w:rsidRPr="00B66F47" w:rsidRDefault="00A17A78" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C63E635" w14:textId="77777777" w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w:rsidRDefault="009C4A7F" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -7610,51 +7704,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes                No    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01836F9F" w14:textId="77777777" w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w:rsidRDefault="009C4A7F" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C4A7F" w:rsidRPr="00B66F47" w14:paraId="6DE3B0D1" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EEE97CB" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00BA44B9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Site 2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="524245B6" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7896,51 +7989,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Website address</w:t>
             </w:r>
             <w:r w:rsidR="00A17A78" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C81A88B" w14:textId="77777777" w:rsidR="00A17A78" w:rsidRPr="00B66F47" w:rsidRDefault="00A17A78" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="752BB941" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8346,51 +8438,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes               No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A085CFA" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00264DC9" w:rsidRPr="00B66F47" w14:paraId="3F8E17D7" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53034580" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Partnerships</w:t>
             </w:r>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8417,51 +8508,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00264DC9" w:rsidRPr="00B66F47" w14:paraId="106EFDF1" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="493572DD" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00BA44B9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Full name</w:t>
             </w:r>
             <w:r w:rsidR="00A17A78" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -8471,50 +8561,51 @@
           <w:p w14:paraId="2284675F" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C7E6E3E" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Date of Birth</w:t>
             </w:r>
             <w:r w:rsidR="00A17A78" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29582C59" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36AA146B" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -8747,51 +8838,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="607F2794" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes               No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="091E4065" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00BA44B9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Full name</w:t>
             </w:r>
             <w:r w:rsidR="00A17A78" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8802,50 +8892,51 @@
           <w:p w14:paraId="68991E2F" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5527D374" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Date of Birth</w:t>
             </w:r>
             <w:r w:rsidR="00A17A78" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73E7F5EF" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24D2C823" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -9093,51 +9184,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes               No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="578B2749" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00264DC9" w:rsidRPr="00B66F47" w14:paraId="56390AA7" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D10BD40" w14:textId="77777777" w:rsidR="001741A0" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B749BA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Companies</w:t>
             </w:r>
             <w:r w:rsidR="00B749BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -9169,51 +9259,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> please provide the details set out below about the company</w:t>
             </w:r>
             <w:r w:rsidR="00B749BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00264DC9" w:rsidRPr="00B66F47" w14:paraId="122299DE" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="655A90AB" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00BA44B9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Company name</w:t>
             </w:r>
             <w:r w:rsidR="00A17A78" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9311,81 +9400,79 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16388A69" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00264DC9" w:rsidRPr="00B66F47" w14:paraId="3B5DC5B0" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54758435" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please provide the following details for each director(s), shadow director(s) and company secretary where these are different from the applicant and site manager(s) - where necessary please use a continuation sheet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00264DC9" w:rsidRPr="00B66F47" w14:paraId="21B9AB6F" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1775C203" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00BA44B9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
             <w:r w:rsidR="00A17A78" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9813,51 +9900,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes               No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E589E76" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78C3D155" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00BA44B9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
             <w:r w:rsidR="00A17A78" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10290,51 +10376,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes               No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="582BC1E1" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00264DC9" w:rsidRPr="00B66F47" w14:paraId="6E4F84DD" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AF27ADE" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide details of any site </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -10588,51 +10673,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">use a continual sheet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">if there is more than one Local Authority. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00264DC9" w:rsidRPr="00B66F47" w14:paraId="355266FF" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BA912EF" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Only applicable to sites established after 1 November 1990</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20485662" w14:textId="77777777" w:rsidR="00264DC9" w:rsidRPr="00B66F47" w:rsidRDefault="00264DC9" w:rsidP="00B66F47">
             <w:pPr>
@@ -10873,128 +10957,125 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>n trading as a Scrap Metal Yard:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63259F05" w14:textId="77777777" w:rsidR="001741A0" w:rsidRPr="00B66F47" w:rsidRDefault="001741A0" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B11EA" w:rsidRPr="00B66F47" w14:paraId="5D3469B1" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="354618DB" w14:textId="77777777" w:rsidR="007B11EA" w:rsidRPr="00B66F47" w:rsidRDefault="007B11EA" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87C68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>SECTION 4. TO BE COMPLETED IF APPLYING FOR A COLLECTOR’S LICENCE</w:t>
             </w:r>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> N.B. – A collector’s licence authorises the licensee to carry out business as a mobile collector in the authority’s area only. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B11EA" w:rsidRPr="00B66F47" w14:paraId="078DA4C7" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EC786DD" w14:textId="77777777" w:rsidR="007B11EA" w:rsidRPr="00B66F47" w:rsidRDefault="007B11EA" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details of prospective licence holder</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B11EA" w:rsidRPr="00B66F47" w14:paraId="4DD448E6" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FF72DA0" w14:textId="7EBDFFB7" w:rsidR="007B11EA" w:rsidRPr="00B66F47" w:rsidRDefault="005F2D07" w:rsidP="00A70D19">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01F22AAF" wp14:editId="7539F759">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3857625</wp:posOffset>
@@ -11632,91 +11713,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If you do not provide a disclosure certificate your application may be delayed or rejected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B11EA" w:rsidRPr="00B66F47" w14:paraId="0FA81809" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63FD836F" w14:textId="77777777" w:rsidR="007B11EA" w:rsidRPr="00B66F47" w:rsidRDefault="007B11EA" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact details</w:t>
             </w:r>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (we will use your business address to correspond with you unless you indicate we should use your home address)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B11EA" w:rsidRPr="00B66F47" w14:paraId="526A2996" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EAEDB86" w14:textId="77777777" w:rsidR="007B11EA" w:rsidRPr="00B66F47" w:rsidRDefault="007B11EA" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Business Address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55287DBE" w14:textId="77777777" w:rsidR="007B11EA" w:rsidRPr="00B66F47" w:rsidRDefault="007B11EA" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -11967,51 +12046,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
             <w:r w:rsidR="009A1E05" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B11EA" w:rsidRPr="00B66F47" w14:paraId="298119B0" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DCA39C8" w14:textId="77777777" w:rsidR="007B11EA" w:rsidRPr="00B66F47" w:rsidRDefault="007B11EA" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Home Address PLEASE NOTE YOU MUST STILL PROVIDE US WITH YOUR HOME ADDRESS EVEN IF YOU DO NOT WISH IT TO BE USED FOR CORRESPONDANCE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="621782C6" w14:textId="77777777" w:rsidR="009A1E05" w:rsidRPr="00B66F47" w:rsidRDefault="009A1E05" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -12256,51 +12334,50 @@
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
             <w:r w:rsidR="009A1E05" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B11EA" w:rsidRPr="00B66F47" w14:paraId="48CCC816" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58C34FD3" w14:textId="77777777" w:rsidR="007B11EA" w:rsidRPr="00B66F47" w:rsidRDefault="007B11EA" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Where will scrap metal that has been purchased</w:t>
             </w:r>
             <w:r w:rsidR="00B749BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -12568,51 +12645,50 @@
               </w:rPr>
               <w:t xml:space="preserve">Will not be stored </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48BE54EC" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w14:paraId="28453579" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7324D279" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vehicle Registration Number</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66AB6E08" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12622,560 +12698,542 @@
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Please use a separate sheet if you wish to register more than one vehicle)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59A90F55" w14:textId="77777777" w:rsidR="001741A0" w:rsidRPr="00B66F47" w:rsidRDefault="001741A0" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45BE1555" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w14:paraId="2668ADDA" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02212366" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Make</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C57BB9F" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CC5AC1D" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w14:paraId="678D677D" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18E24B74" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Model</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C757104" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="007D720F" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w14:paraId="65EC6F7C" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36C80F89" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Colour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3408DA01" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52A02D08" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w14:paraId="5050969A" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A7DD13F" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tax Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07D138A1" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00762AB2" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w14:paraId="4538E489" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EAE64AB" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Insurance Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4358C771" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FE8134A" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w14:paraId="1B97B7D5" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32A42FC4" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Insurance Policy Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FC93D6E" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46468CE3" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w14:paraId="3324786F" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26743847" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Environment Agency Waste Carriers Licence Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3895" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="539FC3B9" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w14:paraId="6F7A174D" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="192D0734" w14:textId="77777777" w:rsidR="005E0ED1" w:rsidRPr="00B66F47" w:rsidRDefault="005E0ED1" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A photocopy of your Vehicle registration documents (V5 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>log book</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; MOT), Insurance Certificate and Waste Carriers Licence will be required with your application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B11EA" w:rsidRPr="00B66F47" w14:paraId="67DB3D57" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39DCD4C4" w14:textId="77777777" w:rsidR="007B11EA" w:rsidRPr="00B66F47" w:rsidRDefault="007B11EA" w:rsidP="00C87C68">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87C68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SECTION 5. MOTOR SALVAGE (For all applicants)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B11EA" w:rsidRPr="00B66F47" w14:paraId="619EE394" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60CD2026" w14:textId="77777777" w:rsidR="007B11EA" w:rsidRPr="00B66F47" w:rsidRDefault="007B11EA" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Will your business consist of acting as a motor salvage operator? This is defined as a business that:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38574113" w14:textId="77777777" w:rsidR="007B11EA" w:rsidRPr="00B66F47" w:rsidRDefault="007B11EA" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13461,116 +13519,113 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes             No      </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C227993" w14:textId="77777777" w:rsidR="007B11EA" w:rsidRPr="00B66F47" w:rsidRDefault="007B11EA" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B11EA" w:rsidRPr="00B66F47" w14:paraId="7AEE2A17" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="278D832D" w14:textId="77777777" w:rsidR="007B11EA" w:rsidRPr="00C87C68" w:rsidRDefault="007B11EA" w:rsidP="007C46F4">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87C68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>SECTION 6. BANK ACCOUNTS THAT WILL BE USED FOR PAYMENTS TO SUPPLIERS (For all applicants)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B11EA" w:rsidRPr="00B66F47" w14:paraId="0DC9E926" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DD19EE8" w14:textId="77777777" w:rsidR="003D6851" w:rsidRPr="00B66F47" w:rsidRDefault="007B11EA" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide details of the bank account(s) that will be used to make payment to suppliers, in accordance with s12 of the Scrap Metal Dealers Act 2013. If more than two bank accounts will be used, please use a continuation sheet. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D6851" w:rsidRPr="00B66F47" w14:paraId="102CAC52" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1602197E" w14:textId="77777777" w:rsidR="003D6851" w:rsidRPr="00B66F47" w:rsidRDefault="003D6851" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Account Name</w:t>
             </w:r>
             <w:r w:rsidR="009A1E05" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -13642,51 +13697,50 @@
             </w:r>
             <w:r w:rsidR="009A1E05" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AD367AB" w14:textId="77777777" w:rsidR="003D6851" w:rsidRPr="00B66F47" w:rsidRDefault="003D6851" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B3CE8A2" w14:textId="77777777" w:rsidR="003D6851" w:rsidRPr="00B66F47" w:rsidRDefault="003D6851" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Account Name</w:t>
             </w:r>
             <w:r w:rsidR="009A1E05" w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -13763,84 +13817,82 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A3436F3" w14:textId="77777777" w:rsidR="003D6851" w:rsidRPr="00B66F47" w:rsidRDefault="003D6851" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D6851" w:rsidRPr="00B66F47" w14:paraId="2CE73EEF" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CDB876E" w14:textId="77777777" w:rsidR="003D6851" w:rsidRPr="00B66F47" w:rsidRDefault="00CA4865" w:rsidP="007C46F4">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87C68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SECTION 7. PAYMENT (For all applicants)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA4865" w:rsidRPr="00B66F47" w14:paraId="3863A493" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E66249A" w14:textId="77777777" w:rsidR="00CA4865" w:rsidRPr="00B66F47" w:rsidRDefault="00CA4865" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How do you wish to make payment for your scrap metal dealer’s licence (please tick)</w:t>
             </w:r>
             <w:r w:rsidR="00B749BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14264,87 +14316,85 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>payable to Bolton Council</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA4865" w:rsidRPr="00B66F47" w14:paraId="568E9C29" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61AD75D7" w14:textId="77777777" w:rsidR="00CA4865" w:rsidRPr="00B66F47" w:rsidRDefault="00CA4865" w:rsidP="007C46F4">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87C68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SECTION 8. CRIMINAL CONVICTIONS (For all applicants)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA4865" w:rsidRPr="00B66F47" w14:paraId="1173DEE1" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3809AFAE" w14:textId="77777777" w:rsidR="00CA4865" w:rsidRPr="00B66F47" w:rsidRDefault="00CA4865" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Have you, any listed partners, any listed directors, or any listed site manager(s) in this application ever been convicted of a relevant offence or been the subject of any relevant enforcement action? (Please see attached for a list of relevant offences).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66A5776E" w14:textId="357029C6" w:rsidR="00CA4865" w:rsidRPr="00B66F47" w:rsidRDefault="005F2D07" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14647,51 +14697,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87C68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>SECTION 9. DECLARATION (For all applicants)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA4865" w:rsidRPr="00B66F47" w14:paraId="2D05C93A" w14:textId="77777777" w:rsidTr="00B66F47">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1975743E" w14:textId="77777777" w:rsidR="00CA4865" w:rsidRPr="00B66F47" w:rsidRDefault="00943332" w:rsidP="00B66F47">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66F47">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The information contained in this form is true and accurate to the best of my knowledge and belief. I understand that if I make a material statement knowing it to be false, or if I recklessly make a material statement which is false, I will be committing an offence under Schedule 1 Para 5 of the Scrap Metal Dealers Act 2013, for which I may be prosecuted, and if convicted, fined. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49F92BAA" w14:textId="77777777" w:rsidR="00943332" w:rsidRPr="00B66F47" w:rsidRDefault="00943332" w:rsidP="00B66F47">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15991,93 +16040,91 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0D3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EB0D3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Birth  …</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EB0D3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>./……/……..</w:t>
-      </w:r>
+        <w:t>./……/…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB0D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="317E4D60" w14:textId="77777777" w:rsidR="00EB0D3C" w:rsidRPr="00EB0D3C" w:rsidRDefault="00EB0D3C" w:rsidP="00EB0D3C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="556B2A06" w14:textId="77777777" w:rsidR="00EB0D3C" w:rsidRPr="00EB0D3C" w:rsidRDefault="00EB0D3C" w:rsidP="00EB0D3C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0D3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Town of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
-[...9 lines deleted...]
-      </w:smartTag>
       <w:r w:rsidRPr="00EB0D3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">  …</w:t>
+        <w:t>Birth  …</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EB0D3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>……………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B381355" w14:textId="77777777" w:rsidR="00A70D19" w:rsidRDefault="00A70D19" w:rsidP="00EB0D3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="014A4D9E" w14:textId="77777777" w:rsidR="00EB0D3C" w:rsidRDefault="00EB0D3C" w:rsidP="00EB0D3C">
       <w:pPr>
         <w:tabs>
@@ -17969,87 +18016,90 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E3B9E"/>
     <w:rsid w:val="00001675"/>
     <w:rsid w:val="00072E86"/>
     <w:rsid w:val="000804D3"/>
     <w:rsid w:val="00084801"/>
     <w:rsid w:val="000B5A18"/>
     <w:rsid w:val="000C274B"/>
     <w:rsid w:val="000D62DB"/>
     <w:rsid w:val="000F0840"/>
     <w:rsid w:val="0014153D"/>
     <w:rsid w:val="001652C4"/>
     <w:rsid w:val="001741A0"/>
     <w:rsid w:val="001923FB"/>
     <w:rsid w:val="001B0C7C"/>
     <w:rsid w:val="001C56F2"/>
     <w:rsid w:val="001C6061"/>
+    <w:rsid w:val="0024588B"/>
     <w:rsid w:val="002514E8"/>
     <w:rsid w:val="00264DC9"/>
     <w:rsid w:val="00306735"/>
+    <w:rsid w:val="00366F5D"/>
     <w:rsid w:val="003716B5"/>
     <w:rsid w:val="00394523"/>
     <w:rsid w:val="003A3C5D"/>
     <w:rsid w:val="003C6166"/>
     <w:rsid w:val="003D3957"/>
     <w:rsid w:val="003D6851"/>
     <w:rsid w:val="003F111B"/>
     <w:rsid w:val="00404BF4"/>
     <w:rsid w:val="0042067F"/>
     <w:rsid w:val="004D448A"/>
     <w:rsid w:val="004E319A"/>
     <w:rsid w:val="004F435E"/>
     <w:rsid w:val="005101AD"/>
     <w:rsid w:val="0059394A"/>
     <w:rsid w:val="00596B87"/>
     <w:rsid w:val="005B407B"/>
     <w:rsid w:val="005E0ED1"/>
     <w:rsid w:val="005F2D07"/>
     <w:rsid w:val="00603527"/>
     <w:rsid w:val="00646B76"/>
     <w:rsid w:val="006829CC"/>
     <w:rsid w:val="006941E3"/>
     <w:rsid w:val="006B28F1"/>
     <w:rsid w:val="006D63D8"/>
     <w:rsid w:val="00710754"/>
     <w:rsid w:val="0074260E"/>
     <w:rsid w:val="00752740"/>
     <w:rsid w:val="00761E15"/>
     <w:rsid w:val="00795426"/>
     <w:rsid w:val="007A0314"/>
     <w:rsid w:val="007A6CD7"/>
     <w:rsid w:val="007B11EA"/>
     <w:rsid w:val="007C46F4"/>
     <w:rsid w:val="00816A85"/>
+    <w:rsid w:val="00826006"/>
     <w:rsid w:val="0084551A"/>
     <w:rsid w:val="00856BBD"/>
     <w:rsid w:val="00867C69"/>
     <w:rsid w:val="008D3514"/>
     <w:rsid w:val="008E3B9E"/>
     <w:rsid w:val="008F4691"/>
     <w:rsid w:val="00943332"/>
     <w:rsid w:val="00950EC3"/>
     <w:rsid w:val="00956F08"/>
     <w:rsid w:val="009767FC"/>
     <w:rsid w:val="009A1E05"/>
     <w:rsid w:val="009A4FA9"/>
     <w:rsid w:val="009C4A7F"/>
     <w:rsid w:val="009F7C89"/>
     <w:rsid w:val="00A0787C"/>
     <w:rsid w:val="00A17A78"/>
     <w:rsid w:val="00A36AE2"/>
     <w:rsid w:val="00A5694E"/>
     <w:rsid w:val="00A56B0A"/>
     <w:rsid w:val="00A63C52"/>
     <w:rsid w:val="00A70D19"/>
     <w:rsid w:val="00AA322B"/>
     <w:rsid w:val="00AC51E3"/>
     <w:rsid w:val="00B2041F"/>
     <w:rsid w:val="00B44929"/>
@@ -18070,94 +18120,136 @@
     <w:rsid w:val="00ED18CD"/>
     <w:rsid w:val="00F14D98"/>
     <w:rsid w:val="00F810B2"/>
     <w:rsid w:val="00FA0D2D"/>
     <w:rsid w:val="00FC1D3E"/>
     <w:rsid w:val="00FC477B"/>
     <w:rsid w:val="00FF0B1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0976C75F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{75C4F77C-1405-4274-9980-8D81F0D20CF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -18413,68 +18505,73 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007C46F4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="008E3B9E"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00795426"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
@@ -18602,56 +18699,55 @@
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="007C46F4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment-agency.gov.uk/wastecarriers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bolton.gov.uk/business-licenses/scrap-metal-dealer-licence/2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bolton.gov.uk/business-licenses/scrap-metal-dealer-licence/2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.disclosurescotalnd.co.uk/apply/individuals/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.disclosurescotland.co.uk/apply/individuals/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment-agency.gov.uk/wastecarriers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bolton.gov.uk/business-licenses/scrap-metal-dealer-licence/2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bolton.gov.uk/business-licenses/scrap-metal-dealer-licence/2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/request-copy-criminal-record" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/request-copy-criminal-record" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -18926,54 +19022,80 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MetaCoverage xmlns="0171988e-5d7b-434b-913a-86aa2dbb07db">Bolton</MetaCoverage>
+    <AKA xmlns="0171988e-5d7b-434b-913a-86aa2dbb07db">Scrap metal dealers licences, Scrap metal licences</AKA>
+    <Expiry_x0020_date xmlns="0171988e-5d7b-434b-913a-86aa2dbb07db">2014-10-10T23:00:00+00:00</Expiry_x0020_date>
+    <Audience xmlns="0171988e-5d7b-434b-913a-86aa2dbb07db" xsi:nil="true"/>
+    <Publish_x0020_date xmlns="0171988e-5d7b-434b-913a-86aa2dbb07db">2013-10-10T23:00:00+00:00</Publish_x0020_date>
+    <Description0 xmlns="0171988e-5d7b-434b-913a-86aa2dbb07db">Application form and guidance notes for gaining a Scrap Metal Dealers' Licence</Description0>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <MetaRelation xmlns="0171988e-5d7b-434b-913a-86aa2dbb07db" xsi:nil="true"/>
+    <PID_x0020_number_x0020_and_x0020_local_x0020_service_x0020_name xmlns="0171988e-5d7b-434b-913a-86aa2dbb07db">378, Registration - scrap metal - site registration</PID_x0020_number_x0020_and_x0020_local_x0020_service_x0020_name>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C144E319B657CA43919305BFE16E37AB" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="84f0c23d376dfeae8e0ae7b4c5ed1ebb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0171988e-5d7b-434b-913a-86aa2dbb07db" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0db8c8f7b683f849b96bc02eccb7248d" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0171988e-5d7b-434b-913a-86aa2dbb07db"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:AKA" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience" minOccurs="0"/>
                 <xsd:element ref="ns2:MetaCoverage" minOccurs="0"/>
                 <xsd:element ref="ns2:Description0" minOccurs="0"/>
                 <xsd:element ref="ns2:Expiry_x0020_date" minOccurs="0"/>
                 <xsd:element ref="ns2:PID_x0020_number_x0020_and_x0020_local_x0020_service_x0020_name" minOccurs="0"/>
                 <xsd:element ref="ns2:Publish_x0020_date" minOccurs="0"/>
                 <xsd:element ref="ns2:MetaRelation" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -19055,161 +19177,137 @@
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="16" ma:displayName="MetaSubject"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-</p:properties>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA0FD870-2B36-4FE6-A36D-AA9F19AF5D26}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4623713-E6F2-4501-986F-E982DFFA090D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0171988e-5d7b-434b-913a-86aa2dbb07db"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{764AC9EE-3F27-4001-A5C3-D9B468178354}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63A63E58-4B10-46A3-89F2-3F460BA84156}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63581B1B-7E68-4716-A3E9-3EF256591934}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="0171988e-5d7b-434b-913a-86aa2dbb07db"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63A63E58-4B10-46A3-89F2-3F460BA84156}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA0FD870-2B36-4FE6-A36D-AA9F19AF5D26}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>3609</Words>
-  <Characters>19678</Characters>
+  <Words>3481</Words>
+  <Characters>19847</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>163</Lines>
+  <Lines>165</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Application form for Scrap Metal Dealers Licence</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bury MBC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23241</CharactersWithSpaces>
+  <CharactersWithSpaces>23282</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>6946870</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.bolton.gov.uk/business-licenses/scrap-metal-dealer-licence/2</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946870</vt:i4>
       </vt:variant>
       <vt:variant>